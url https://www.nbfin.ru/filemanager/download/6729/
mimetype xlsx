--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -1,8432 +1,10059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="240" yWindow="120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Бюджет_2" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Бюджет_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">Бюджет_2!$4:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Бюджет_1!$4:$6</definedName>
   </definedNames>
-  <calcPr iterateCount="100" refMode="A1" iterate="true" iterateDelta="0.0001"/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr calcId="145621" iterate="1"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="L8" i="1" l="1"/>
+  <c r="M8" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="L9" i="1"/>
+  <c r="M9" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="L10" i="1"/>
+  <c r="M10" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="L12" i="1"/>
+  <c r="M12" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="L13" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="L19" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="L22" i="1"/>
+  <c r="M22" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="L23" i="1"/>
+  <c r="M23" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="L24" i="1"/>
+  <c r="M24" i="1"/>
+  <c r="N24" i="1"/>
+  <c r="L25" i="1"/>
+  <c r="M25" i="1"/>
+  <c r="N25" i="1"/>
+  <c r="L26" i="1"/>
+  <c r="M26" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="L28" i="1"/>
+  <c r="M28" i="1"/>
+  <c r="N28" i="1"/>
+  <c r="L29" i="1"/>
+  <c r="M29" i="1"/>
+  <c r="N29" i="1"/>
+  <c r="L30" i="1"/>
+  <c r="M30" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="L31" i="1"/>
+  <c r="M31" i="1"/>
+  <c r="N31" i="1"/>
+  <c r="L32" i="1"/>
+  <c r="M32" i="1"/>
+  <c r="N32" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="M33" i="1"/>
+  <c r="N33" i="1"/>
+  <c r="L34" i="1"/>
+  <c r="M34" i="1"/>
+  <c r="N34" i="1"/>
+  <c r="L35" i="1"/>
+  <c r="M35" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="L36" i="1"/>
+  <c r="M36" i="1"/>
+  <c r="N36" i="1"/>
+  <c r="L37" i="1"/>
+  <c r="M37" i="1"/>
+  <c r="N37" i="1"/>
+  <c r="L38" i="1"/>
+  <c r="M38" i="1"/>
+  <c r="N38" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="M39" i="1"/>
+  <c r="N39" i="1"/>
+  <c r="L40" i="1"/>
+  <c r="M40" i="1"/>
+  <c r="N40" i="1"/>
+  <c r="L41" i="1"/>
+  <c r="M41" i="1"/>
+  <c r="N41" i="1"/>
+  <c r="L42" i="1"/>
+  <c r="M42" i="1"/>
+  <c r="N42" i="1"/>
+  <c r="L43" i="1"/>
+  <c r="M43" i="1"/>
+  <c r="N43" i="1"/>
+  <c r="L44" i="1"/>
+  <c r="M44" i="1"/>
+  <c r="N44" i="1"/>
+  <c r="L45" i="1"/>
+  <c r="M45" i="1"/>
+  <c r="N45" i="1"/>
+  <c r="L46" i="1"/>
+  <c r="M46" i="1"/>
+  <c r="N46" i="1"/>
+  <c r="L47" i="1"/>
+  <c r="M47" i="1"/>
+  <c r="N47" i="1"/>
+  <c r="L48" i="1"/>
+  <c r="M48" i="1"/>
+  <c r="N48" i="1"/>
+  <c r="L49" i="1"/>
+  <c r="M49" i="1"/>
+  <c r="N49" i="1"/>
+  <c r="L50" i="1"/>
+  <c r="M50" i="1"/>
+  <c r="N50" i="1"/>
+  <c r="L51" i="1"/>
+  <c r="M51" i="1"/>
+  <c r="N51" i="1"/>
+  <c r="L52" i="1"/>
+  <c r="M52" i="1"/>
+  <c r="N52" i="1"/>
+  <c r="L53" i="1"/>
+  <c r="M53" i="1"/>
+  <c r="N53" i="1"/>
+  <c r="L54" i="1"/>
+  <c r="M54" i="1"/>
+  <c r="N54" i="1"/>
+  <c r="L55" i="1"/>
+  <c r="M55" i="1"/>
+  <c r="N55" i="1"/>
+  <c r="L56" i="1"/>
+  <c r="M56" i="1"/>
+  <c r="N56" i="1"/>
+  <c r="L57" i="1"/>
+  <c r="M57" i="1"/>
+  <c r="N57" i="1"/>
+  <c r="L58" i="1"/>
+  <c r="M58" i="1"/>
+  <c r="N58" i="1"/>
+  <c r="L59" i="1"/>
+  <c r="M59" i="1"/>
+  <c r="N59" i="1"/>
+  <c r="L60" i="1"/>
+  <c r="M60" i="1"/>
+  <c r="N60" i="1"/>
+  <c r="L61" i="1"/>
+  <c r="M61" i="1"/>
+  <c r="N61" i="1"/>
+  <c r="L62" i="1"/>
+  <c r="M62" i="1"/>
+  <c r="N62" i="1"/>
+  <c r="L63" i="1"/>
+  <c r="M63" i="1"/>
+  <c r="N63" i="1"/>
+  <c r="L64" i="1"/>
+  <c r="M64" i="1"/>
+  <c r="N64" i="1"/>
+  <c r="L65" i="1"/>
+  <c r="M65" i="1"/>
+  <c r="N65" i="1"/>
+  <c r="L66" i="1"/>
+  <c r="M66" i="1"/>
+  <c r="N66" i="1"/>
+  <c r="L67" i="1"/>
+  <c r="M67" i="1"/>
+  <c r="N67" i="1"/>
+  <c r="L68" i="1"/>
+  <c r="M68" i="1"/>
+  <c r="N68" i="1"/>
+  <c r="L69" i="1"/>
+  <c r="M69" i="1"/>
+  <c r="N69" i="1"/>
+  <c r="L70" i="1"/>
+  <c r="M70" i="1"/>
+  <c r="N70" i="1"/>
+  <c r="L71" i="1"/>
+  <c r="M71" i="1"/>
+  <c r="N71" i="1"/>
+  <c r="L72" i="1"/>
+  <c r="M72" i="1"/>
+  <c r="N72" i="1"/>
+  <c r="L73" i="1"/>
+  <c r="M73" i="1"/>
+  <c r="N73" i="1"/>
+  <c r="L74" i="1"/>
+  <c r="M74" i="1"/>
+  <c r="N74" i="1"/>
+  <c r="L75" i="1"/>
+  <c r="M75" i="1"/>
+  <c r="N75" i="1"/>
+  <c r="L76" i="1"/>
+  <c r="M76" i="1"/>
+  <c r="N76" i="1"/>
+  <c r="L77" i="1"/>
+  <c r="M77" i="1"/>
+  <c r="N77" i="1"/>
+  <c r="L78" i="1"/>
+  <c r="M78" i="1"/>
+  <c r="N78" i="1"/>
+  <c r="L79" i="1"/>
+  <c r="M79" i="1"/>
+  <c r="N79" i="1"/>
+  <c r="L80" i="1"/>
+  <c r="M80" i="1"/>
+  <c r="N80" i="1"/>
+  <c r="L81" i="1"/>
+  <c r="M81" i="1"/>
+  <c r="N81" i="1"/>
+  <c r="L82" i="1"/>
+  <c r="M82" i="1"/>
+  <c r="N82" i="1"/>
+  <c r="L83" i="1"/>
+  <c r="M83" i="1"/>
+  <c r="N83" i="1"/>
+  <c r="L84" i="1"/>
+  <c r="M84" i="1"/>
+  <c r="N84" i="1"/>
+  <c r="L85" i="1"/>
+  <c r="M85" i="1"/>
+  <c r="N85" i="1"/>
+  <c r="L86" i="1"/>
+  <c r="M86" i="1"/>
+  <c r="N86" i="1"/>
+  <c r="L87" i="1"/>
+  <c r="M87" i="1"/>
+  <c r="N87" i="1"/>
+  <c r="L88" i="1"/>
+  <c r="M88" i="1"/>
+  <c r="N88" i="1"/>
+  <c r="L89" i="1"/>
+  <c r="M89" i="1"/>
+  <c r="N89" i="1"/>
+  <c r="L90" i="1"/>
+  <c r="M90" i="1"/>
+  <c r="N90" i="1"/>
+  <c r="L91" i="1"/>
+  <c r="M91" i="1"/>
+  <c r="N91" i="1"/>
+  <c r="L92" i="1"/>
+  <c r="M92" i="1"/>
+  <c r="N92" i="1"/>
+  <c r="L93" i="1"/>
+  <c r="M93" i="1"/>
+  <c r="N93" i="1"/>
+  <c r="L94" i="1"/>
+  <c r="M94" i="1"/>
+  <c r="N94" i="1"/>
+  <c r="L95" i="1"/>
+  <c r="M95" i="1"/>
+  <c r="N95" i="1"/>
+  <c r="L96" i="1"/>
+  <c r="M96" i="1"/>
+  <c r="N96" i="1"/>
+  <c r="L97" i="1"/>
+  <c r="M97" i="1"/>
+  <c r="N97" i="1"/>
+  <c r="L98" i="1"/>
+  <c r="M98" i="1"/>
+  <c r="N98" i="1"/>
+  <c r="L99" i="1"/>
+  <c r="M99" i="1"/>
+  <c r="N99" i="1"/>
+  <c r="L100" i="1"/>
+  <c r="M100" i="1"/>
+  <c r="N100" i="1"/>
+  <c r="L101" i="1"/>
+  <c r="M101" i="1"/>
+  <c r="N101" i="1"/>
+  <c r="L102" i="1"/>
+  <c r="M102" i="1"/>
+  <c r="N102" i="1"/>
+  <c r="L103" i="1"/>
+  <c r="M103" i="1"/>
+  <c r="N103" i="1"/>
+  <c r="L104" i="1"/>
+  <c r="M104" i="1"/>
+  <c r="N104" i="1"/>
+  <c r="L105" i="1"/>
+  <c r="M105" i="1"/>
+  <c r="N105" i="1"/>
+  <c r="L106" i="1"/>
+  <c r="M106" i="1"/>
+  <c r="N106" i="1"/>
+  <c r="L107" i="1"/>
+  <c r="M107" i="1"/>
+  <c r="N107" i="1"/>
+  <c r="L108" i="1"/>
+  <c r="M108" i="1"/>
+  <c r="N108" i="1"/>
+  <c r="L109" i="1"/>
+  <c r="M109" i="1"/>
+  <c r="N109" i="1"/>
+  <c r="L110" i="1"/>
+  <c r="M110" i="1"/>
+  <c r="N110" i="1"/>
+  <c r="L111" i="1"/>
+  <c r="M111" i="1"/>
+  <c r="N111" i="1"/>
+  <c r="L112" i="1"/>
+  <c r="M112" i="1"/>
+  <c r="N112" i="1"/>
+  <c r="L113" i="1"/>
+  <c r="M113" i="1"/>
+  <c r="N113" i="1"/>
+  <c r="L114" i="1"/>
+  <c r="M114" i="1"/>
+  <c r="N114" i="1"/>
+  <c r="L115" i="1"/>
+  <c r="M115" i="1"/>
+  <c r="N115" i="1"/>
+  <c r="L116" i="1"/>
+  <c r="M116" i="1"/>
+  <c r="N116" i="1"/>
+  <c r="L117" i="1"/>
+  <c r="M117" i="1"/>
+  <c r="N117" i="1"/>
+  <c r="L118" i="1"/>
+  <c r="M118" i="1"/>
+  <c r="N118" i="1"/>
+  <c r="L119" i="1"/>
+  <c r="M119" i="1"/>
+  <c r="N119" i="1"/>
+  <c r="L120" i="1"/>
+  <c r="M120" i="1"/>
+  <c r="N120" i="1"/>
+  <c r="L121" i="1"/>
+  <c r="M121" i="1"/>
+  <c r="N121" i="1"/>
+  <c r="L122" i="1"/>
+  <c r="M122" i="1"/>
+  <c r="N122" i="1"/>
+  <c r="L123" i="1"/>
+  <c r="M123" i="1"/>
+  <c r="N123" i="1"/>
+  <c r="L124" i="1"/>
+  <c r="M124" i="1"/>
+  <c r="N124" i="1"/>
+  <c r="L125" i="1"/>
+  <c r="M125" i="1"/>
+  <c r="N125" i="1"/>
+  <c r="L126" i="1"/>
+  <c r="M126" i="1"/>
+  <c r="N126" i="1"/>
+  <c r="L127" i="1"/>
+  <c r="M127" i="1"/>
+  <c r="N127" i="1"/>
+  <c r="L128" i="1"/>
+  <c r="M128" i="1"/>
+  <c r="N128" i="1"/>
+  <c r="L129" i="1"/>
+  <c r="M129" i="1"/>
+  <c r="N129" i="1"/>
+  <c r="L130" i="1"/>
+  <c r="M130" i="1"/>
+  <c r="N130" i="1"/>
+  <c r="L131" i="1"/>
+  <c r="M131" i="1"/>
+  <c r="N131" i="1"/>
+  <c r="L132" i="1"/>
+  <c r="M132" i="1"/>
+  <c r="N132" i="1"/>
+  <c r="L133" i="1"/>
+  <c r="M133" i="1"/>
+  <c r="N133" i="1"/>
+  <c r="L134" i="1"/>
+  <c r="M134" i="1"/>
+  <c r="N134" i="1"/>
+  <c r="L135" i="1"/>
+  <c r="M135" i="1"/>
+  <c r="N135" i="1"/>
+  <c r="L136" i="1"/>
+  <c r="M136" i="1"/>
+  <c r="N136" i="1"/>
+  <c r="L137" i="1"/>
+  <c r="M137" i="1"/>
+  <c r="N137" i="1"/>
+  <c r="L138" i="1"/>
+  <c r="M138" i="1"/>
+  <c r="N138" i="1"/>
+  <c r="L139" i="1"/>
+  <c r="M139" i="1"/>
+  <c r="N139" i="1"/>
+  <c r="L140" i="1"/>
+  <c r="M140" i="1"/>
+  <c r="N140" i="1"/>
+  <c r="L141" i="1"/>
+  <c r="M141" i="1"/>
+  <c r="N141" i="1"/>
+  <c r="L142" i="1"/>
+  <c r="M142" i="1"/>
+  <c r="N142" i="1"/>
+  <c r="L143" i="1"/>
+  <c r="M143" i="1"/>
+  <c r="N143" i="1"/>
+  <c r="L144" i="1"/>
+  <c r="M144" i="1"/>
+  <c r="N144" i="1"/>
+  <c r="L145" i="1"/>
+  <c r="M145" i="1"/>
+  <c r="N145" i="1"/>
+  <c r="L146" i="1"/>
+  <c r="M146" i="1"/>
+  <c r="N146" i="1"/>
+  <c r="L147" i="1"/>
+  <c r="M147" i="1"/>
+  <c r="N147" i="1"/>
+  <c r="L148" i="1"/>
+  <c r="M148" i="1"/>
+  <c r="N148" i="1"/>
+  <c r="L149" i="1"/>
+  <c r="M149" i="1"/>
+  <c r="N149" i="1"/>
+  <c r="L150" i="1"/>
+  <c r="M150" i="1"/>
+  <c r="N150" i="1"/>
+  <c r="L151" i="1"/>
+  <c r="M151" i="1"/>
+  <c r="N151" i="1"/>
+  <c r="L152" i="1"/>
+  <c r="M152" i="1"/>
+  <c r="N152" i="1"/>
+  <c r="L153" i="1"/>
+  <c r="M153" i="1"/>
+  <c r="N153" i="1"/>
+  <c r="L154" i="1"/>
+  <c r="M154" i="1"/>
+  <c r="N154" i="1"/>
+  <c r="L155" i="1"/>
+  <c r="M155" i="1"/>
+  <c r="N155" i="1"/>
+  <c r="L156" i="1"/>
+  <c r="M156" i="1"/>
+  <c r="N156" i="1"/>
+  <c r="L157" i="1"/>
+  <c r="M157" i="1"/>
+  <c r="N157" i="1"/>
+  <c r="L158" i="1"/>
+  <c r="M158" i="1"/>
+  <c r="N158" i="1"/>
+  <c r="L159" i="1"/>
+  <c r="M159" i="1"/>
+  <c r="N159" i="1"/>
+  <c r="L160" i="1"/>
+  <c r="M160" i="1"/>
+  <c r="N160" i="1"/>
+  <c r="L161" i="1"/>
+  <c r="M161" i="1"/>
+  <c r="N161" i="1"/>
+  <c r="L162" i="1"/>
+  <c r="M162" i="1"/>
+  <c r="N162" i="1"/>
+  <c r="L163" i="1"/>
+  <c r="M163" i="1"/>
+  <c r="N163" i="1"/>
+  <c r="L164" i="1"/>
+  <c r="M164" i="1"/>
+  <c r="N164" i="1"/>
+  <c r="L165" i="1"/>
+  <c r="M165" i="1"/>
+  <c r="N165" i="1"/>
+  <c r="L166" i="1"/>
+  <c r="M166" i="1"/>
+  <c r="N166" i="1"/>
+  <c r="L167" i="1"/>
+  <c r="M167" i="1"/>
+  <c r="N167" i="1"/>
+  <c r="L168" i="1"/>
+  <c r="M168" i="1"/>
+  <c r="N168" i="1"/>
+  <c r="L169" i="1"/>
+  <c r="M169" i="1"/>
+  <c r="N169" i="1"/>
+  <c r="L170" i="1"/>
+  <c r="M170" i="1"/>
+  <c r="N170" i="1"/>
+  <c r="L171" i="1"/>
+  <c r="M171" i="1"/>
+  <c r="N171" i="1"/>
+  <c r="L172" i="1"/>
+  <c r="M172" i="1"/>
+  <c r="N172" i="1"/>
+  <c r="L173" i="1"/>
+  <c r="M173" i="1"/>
+  <c r="N173" i="1"/>
+  <c r="L174" i="1"/>
+  <c r="M174" i="1"/>
+  <c r="N174" i="1"/>
+  <c r="L175" i="1"/>
+  <c r="M175" i="1"/>
+  <c r="N175" i="1"/>
+  <c r="L176" i="1"/>
+  <c r="M176" i="1"/>
+  <c r="N176" i="1"/>
+  <c r="L177" i="1"/>
+  <c r="M177" i="1"/>
+  <c r="N177" i="1"/>
+  <c r="L178" i="1"/>
+  <c r="M178" i="1"/>
+  <c r="N178" i="1"/>
+  <c r="L179" i="1"/>
+  <c r="M179" i="1"/>
+  <c r="N179" i="1"/>
+  <c r="L180" i="1"/>
+  <c r="M180" i="1"/>
+  <c r="N180" i="1"/>
+  <c r="L181" i="1"/>
+  <c r="M181" i="1"/>
+  <c r="N181" i="1"/>
+  <c r="L182" i="1"/>
+  <c r="M182" i="1"/>
+  <c r="N182" i="1"/>
+  <c r="L183" i="1"/>
+  <c r="M183" i="1"/>
+  <c r="N183" i="1"/>
+  <c r="M184" i="1"/>
+  <c r="N184" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="L7" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="181">
-[...55 lines deleted...]
-    <t xml:space="preserve">91 3 00 02100</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="182">
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Всего</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>98 1 00 01001</t>
+  </si>
+  <si>
+    <t>Публичные нормативные социальные выплаты гражданам</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Социальное обеспечение и иные выплаты населению</t>
+  </si>
+  <si>
+    <t>Доплаты к пенсиям муниципальных служащих</t>
+  </si>
+  <si>
+    <t>98 1 00 00000</t>
+  </si>
+  <si>
+    <t>Социальное обеспечение</t>
+  </si>
+  <si>
+    <t>98 0 00 00000</t>
+  </si>
+  <si>
+    <t>Социальные выплаты, доплаты к пенсиям, дополнительное пенсионное обеспечение</t>
+  </si>
+  <si>
+    <t>Пенсионное обеспечение</t>
+  </si>
+  <si>
+    <t>Социальная политика</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>8П 0 00 07111</t>
+  </si>
+  <si>
+    <t>Иные закупки товаров, работ и услуг для обеспечения государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Закупка товаров, работ и услуг для государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t>Приобретение специализированного оборудования и материалов для пожаротушения</t>
+  </si>
+  <si>
+    <t>8П 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа «Обеспечение первичных мер пожарной безопасности на территории Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026-2028 год»</t>
+  </si>
+  <si>
+    <t>8К 0 00 07513</t>
+  </si>
+  <si>
+    <t>Мероприятия по барьерной (сплошной) дератизации в целях профилактики геморрагической лихорадки (ГЛПС) на территории МО</t>
+  </si>
+  <si>
+    <t>8К 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа «Экологическое оздоровление Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026-2028 года»</t>
+  </si>
+  <si>
+    <t>8В 0 00 S2103</t>
+  </si>
+  <si>
+    <t>Реализация инициативных проектов за счет средств местного бюджета, за исключением инициативных платежей (проект "Благоустройство кладбища в с. Чернышевка")</t>
+  </si>
+  <si>
+    <t>8В 0 00 I2103</t>
+  </si>
+  <si>
+    <t>Реализация инициативных проектов за счет местного бюджета в части инициативных платежей индивидуальных предпринимателей и юридических лиц  (проект "Благоустройство кладбища в с. Чернышевка")</t>
+  </si>
+  <si>
+    <t>8В 0 00 G2103</t>
+  </si>
+  <si>
+    <t>Реализация инициативных проектов за счет средств местного бюджета в части инициативных платежей граждан  (проект "Благоустройство кладбища в с. Чернышевка")</t>
+  </si>
+  <si>
+    <t>8В 0 00 72103</t>
+  </si>
+  <si>
+    <t>Реализация инициативных проектов за счет субсидий из областного бюджета (проект "Благоустройство кладбища в с. Чернышевка")</t>
+  </si>
+  <si>
+    <t>8В 0 00 07221</t>
+  </si>
+  <si>
+    <t>Содержание мест захоронения</t>
+  </si>
+  <si>
+    <t>8В 0 00 07219</t>
+  </si>
+  <si>
+    <t>Зачистка свалки</t>
+  </si>
+  <si>
+    <t>8В 0 00 07217</t>
+  </si>
+  <si>
+    <t>Содержание памятников</t>
+  </si>
+  <si>
+    <t>8В 0 00 07213</t>
+  </si>
+  <si>
+    <t>Оформление объектов муниципальной собственности, составление технического плана, проектно-сметной документации на объект недвижимости</t>
+  </si>
+  <si>
+    <t>8В 0 00 07212</t>
+  </si>
+  <si>
+    <t>Содержание уличного освещения. Установка и приобретение энергосберегающих ламп. Выполнение договорных обязательств по оплате счетов за уличное освещение и предоставление мест на опорах воздушных ЛЭП</t>
+  </si>
+  <si>
+    <t>8В 0 00 07211</t>
+  </si>
+  <si>
+    <t>Вывоз мусора и ТБО с территории населенных пунктов, входящих в состав муниципального образования на полигон. Оплата труда рабочих по благоустройству. Приобретение ГСМ и запасных частей. Приобретение и установка урн, скамеек, малых архитектурных форм. Приобретение хозяйственных товаров (мешки для мусора, перчатки, ведра, кисти, известь, лопаты и др.)</t>
+  </si>
+  <si>
+    <t>8В 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа «Благоустройство и озеленение территории Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026-2028 года»</t>
+  </si>
+  <si>
+    <t>Благоустройство</t>
+  </si>
+  <si>
+    <t>8Л 0 00 07721</t>
+  </si>
+  <si>
+    <t>Изготовление и экспертиза проектно-сметной документации. Ремонт теплотрассы, установка энергосберегающего оборудования, замена материалов</t>
+  </si>
+  <si>
+    <t>8Л 0 00 07714</t>
+  </si>
+  <si>
+    <t>Техническое обслуживание систем газораспределения и газопотребления. Проверка дымоходов и вентканалов</t>
+  </si>
+  <si>
+    <t>8Л 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Энергосбережение и повышение энергетической эффективности администрации Тепловского муниципального образования Новобурасского муниципального района на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t>8W 0 00 08017</t>
+  </si>
+  <si>
+    <t>Разработка проекта зон санитарной охраны водного объекта</t>
+  </si>
+  <si>
+    <t>8W 0 00 08014</t>
+  </si>
+  <si>
+    <t>Оформление водопровода, водяной скважины,составление технической  (проектно-сметной) документации</t>
+  </si>
+  <si>
+    <t>8W 0 00 08011</t>
+  </si>
+  <si>
+    <t>Ремонт водопровода,запчасти для ремонта водопровода</t>
+  </si>
+  <si>
+    <t>8W 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа «Обеспечение населения Тепловского муниципального образования Новобурасского муниципального района Саратовской области питьевой водой  на 2026-2028 года"</t>
+  </si>
+  <si>
+    <t>Коммунальное хозяйство</t>
+  </si>
+  <si>
+    <t>Жилищно-коммунальное хозяйство</t>
+  </si>
+  <si>
+    <t>8Д 0 01 9Д801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Совершенствование организации движения транспорта и пешеходов, мероприятия по элементам обустройства автомобильных дорог</t>
+  </si>
+  <si>
+    <t>8Д 0 01 9Д017</t>
+  </si>
+  <si>
+    <t>Осуществление дорожной деятельно-сти в отношении автомобильных до-рог общего пользования местного зна-чения в границах населенных пунктов сельских поселений</t>
+  </si>
+  <si>
+    <t>8Д 0 01 9Д004</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Кадастровые работы по оформлению недвижимости (сооружения-дороги)</t>
+  </si>
+  <si>
+    <t>8Д 0 01 9Д003</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Проведение инженерных изысканий, специальных обследований и разработка (подготовка) проектной документации на ремонт, экспертиза (проверка) проектно-сметной документации на ремонт автомобильных дорог(тротуаров, подходов к объектам соц.сферы), строительный контроль и авторский надзор.</t>
+  </si>
+  <si>
+    <t>8Д 0 01 9Д002</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ремонт автомобильных дорог (текущий и капитальный)</t>
+  </si>
+  <si>
+    <t>8Д 0 01 9Д001</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Содержание автомобильных дорог</t>
+  </si>
+  <si>
+    <t>8Д 0 01 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Основное мероприятие " Осуществление дорожной деятельности в отношении автомобильных дорог общего пользования местного значения в границах населенных пунктов сельских поселений".</t>
+  </si>
+  <si>
+    <t>8Д 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Повышение безопасности дорожного движения в Тепловском муниципальном образовании Новобурасского муниципального района Саратовской области на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t>Дорожное хозяйство (дорожные фонды)</t>
+  </si>
+  <si>
+    <t>Национальная экономика</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>90 4 02 51180</t>
+  </si>
+  <si>
+    <t>Расходы на выплаты персоналу государственных (муниципальных) органов</t>
+  </si>
+  <si>
+    <t>100</t>
   </si>
   <si>
     <t xml:space="preserve">Расходы на выплаты персоналу в целях обеспечения выполнения функций государственными (муниципальными) органами, казенными учреждениями, органами управления государственными внебюджетными фондами </t>
   </si>
   <si>
-    <t xml:space="preserve">100</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">120</t>
+    <t>Осуществление первичного воинского учета органами местного самоуправления поселений, муниципальных и городских округов</t>
+  </si>
+  <si>
+    <t>90 4 02 00000</t>
+  </si>
+  <si>
+    <t>Осуществление переданных полномочий Российской Федерации</t>
+  </si>
+  <si>
+    <t>90 4 00 00000</t>
+  </si>
+  <si>
+    <t>Расходы на осуществление переданных полномочий Российской Федерации за счет средств федерального бюджета</t>
+  </si>
+  <si>
+    <t>90 0 00 00000</t>
+  </si>
+  <si>
+    <t>Осуществление переданных полномочий РФ за счет субвенций из федерального бюджета</t>
+  </si>
+  <si>
+    <t>Мобилизационная и вневойсковая подготовка</t>
+  </si>
+  <si>
+    <t>Национальная оборона</t>
+  </si>
+  <si>
+    <t>8R 0 00 07434</t>
+  </si>
+  <si>
+    <t>Публикация в средствах массовой информации</t>
+  </si>
+  <si>
+    <t>8R 0 00 07432</t>
+  </si>
+  <si>
+    <t>Текущий ремонт административных зданий, приобретение и установка приборов учета потребления газа и электроэнергии</t>
+  </si>
+  <si>
+    <t>8R 0 00 07429</t>
+  </si>
+  <si>
+    <t>Приобретение средств наглядной агитации (в том числе баннеров)</t>
+  </si>
+  <si>
+    <t>8R 0 00 07427</t>
+  </si>
+  <si>
+    <t>Расходы по оплате услуг ОСАГО, осуществление технического осмотра ТС</t>
+  </si>
+  <si>
+    <t>8R 0 00 07424</t>
+  </si>
+  <si>
+    <t>Организация и проведение переподготовки и повышения квалификации руководителей и специалистов органов местного самоуправления</t>
+  </si>
+  <si>
+    <t>8R 0 00 07418</t>
+  </si>
+  <si>
+    <t>Организация проведения диспансеризации муниципальных служащих</t>
+  </si>
+  <si>
+    <t>8R 0 00 07415</t>
+  </si>
+  <si>
+    <t>Техническое обеспечение органов местного самоуправления, приобретение оргтехники</t>
+  </si>
+  <si>
+    <t>8R 0 00 07414</t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение деятельности органов местного самоуправления в части приобретения материальных запасов (канцтоваров, ГСМ, запчасти к оргтехнике) и обслуживание оргтехники (заправка картриджей, ремонт оргтехники)</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>8R 0 00 07412</t>
+  </si>
+  <si>
+    <t>Уплата налогов, сборов и иных платежей</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>Иные бюджетные ассигнования</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Оплата членских взносов в Ассоциацию «Совет МО Саратовской области»</t>
+  </si>
+  <si>
+    <t>8R 0 00 07411</t>
+  </si>
+  <si>
+    <t>Сопровождение автоматизированных информационных систем формирования и исполнения бюджетов</t>
+  </si>
+  <si>
+    <t>8R 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа «Развитие местного самоуправления в Тепловском муниципальном образовании Новобурасского муниципального района Саратовской области на 2026-2028 года»</t>
+  </si>
+  <si>
+    <t>8D 0 01 05915</t>
+  </si>
+  <si>
+    <t>Организация проведения мероприятий с участниками ВОВ, вдовами, инвалидами, почетными гражданами, ликвидаторами ЧАС, активистами ветеранского движения, тружениками тыла</t>
+  </si>
+  <si>
+    <t>8D 0 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Доступная среда"</t>
+  </si>
+  <si>
+    <t>8D 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа «Доступная среда» на 2026-2028 года в Тепловском МО</t>
+  </si>
+  <si>
+    <t>Другие общегосударственные вопросы</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>99 4 00 01880</t>
+  </si>
+  <si>
+    <t>Резервные средства</t>
+  </si>
+  <si>
+    <t>Средства, выделяемые из резервного фонда местной администрации</t>
+  </si>
+  <si>
+    <t>99 4 00 00000</t>
+  </si>
+  <si>
+    <t>Средства резервных фондов</t>
+  </si>
+  <si>
+    <t>99 0 00 00000</t>
+  </si>
+  <si>
+    <t>Расходы по исполнению отдельных обязательств</t>
+  </si>
+  <si>
+    <t>Резервные фонды</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>96 2 00 26050</t>
+  </si>
+  <si>
+    <t>Иные межбюджетные трансферты</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений на исполнение переданных полномочий по организации, контроля за исполнением бюджета в соответствии с заключенными соглашениями (содержание контрольно-счетного органа)</t>
+  </si>
+  <si>
+    <t>96 2 00 26010</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений на исполнение переданных полномочий по организации, формированию и контролю за исполнением бюджета в соответствии с заключенными соглашениями (содержание финансового органа)</t>
+  </si>
+  <si>
+    <t>96 2 00 00000</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений</t>
+  </si>
+  <si>
+    <t>96 0 00 00000</t>
   </si>
   <si>
     <t xml:space="preserve">Осуществление расходов за счет межбюджетных трансфертов </t>
   </si>
   <si>
-    <t xml:space="preserve">96 0 00 00000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">96 1 00 00000</t>
+    <t>Обеспечение деятельности финансовых, налоговых и таможенных органов и органов финансового (финансово-бюджетного) надзора</t>
+  </si>
+  <si>
+    <t>91 3 00 06200</t>
+  </si>
+  <si>
+    <t>Уплата транспортного налога</t>
+  </si>
+  <si>
+    <t>91 3 00 06100</t>
+  </si>
+  <si>
+    <t>Уплата земельного налога и налога на имущество</t>
+  </si>
+  <si>
+    <t>91 3 00 02200</t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение функций аппарата управления</t>
+  </si>
+  <si>
+    <t>91 3 00 00000</t>
+  </si>
+  <si>
+    <t>Обеспечение органов местного самоуправления</t>
+  </si>
+  <si>
+    <t>91 0 00 00000</t>
+  </si>
+  <si>
+    <t>Выполнение функций органами местного самоуправления</t>
+  </si>
+  <si>
+    <t>Функционирование Правительства Российской Федерации, высших исполнительных органов субъектов Российской Федерации, местных администраций</t>
+  </si>
+  <si>
+    <t>96 1 00 77620</t>
   </si>
   <si>
     <t xml:space="preserve">Иные межбюджетные трансферты на достижение надлежащего уровня оплаты труда в органах местного самоуправления </t>
   </si>
   <si>
-    <t xml:space="preserve">96 1 00 77620</t>
-[...455 lines deleted...]
-    <t xml:space="preserve">Всего</t>
+    <t>96 1 00 00000</t>
+  </si>
+  <si>
+    <t>Осуществление расходов за счет межбюджетных трансфертов из областного бюджета</t>
+  </si>
+  <si>
+    <t>91 3 00 02100</t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение деятельности главы муниципального района (муниципального образования), главы администрации муниципального района (муниципального образования)</t>
+  </si>
+  <si>
+    <t>Функционирование высшего должностного лица субъекта Российской Федерации и муниципального образования</t>
+  </si>
+  <si>
+    <t>Общегосударственные вопросы</t>
+  </si>
+  <si>
+    <t>Администрация Тепловского муниципального образования Новобурасского муниципального района Саратовской области</t>
+  </si>
+  <si>
+    <t>Сумма</t>
+  </si>
+  <si>
+    <t>Вид расходов</t>
+  </si>
+  <si>
+    <t>Целевая статья</t>
+  </si>
+  <si>
+    <t>Под-раздел</t>
+  </si>
+  <si>
+    <t>Раз-дел</t>
+  </si>
+  <si>
+    <t>Код</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>(тыс. рублей)</t>
+  </si>
+  <si>
+    <t>Ведомственная структура расходов бюджета Тепловского муниципального образования на 2026 год и на плановый период 2027 и 2028 годов</t>
+  </si>
+  <si>
+    <t>Приложение № 3 к решению Совета  от 18  декабря 2025 года №112 "О бюджете Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026 год и на плановый период 2027 и 2028 годов"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="#,##0.0;[Red]\-#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00;[Red]\-#,##0.00;0.00"/>
     <numFmt numFmtId="166" formatCode="000"/>
-    <numFmt numFmtId="167" formatCode="00"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="#,##0.0;[RED]\-#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="0000000000"/>
+    <numFmt numFmtId="168" formatCode="00"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="9"/>
       <name val="Arial"/>
-      <family val="0"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="0"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="0"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
-    <font>
-[...38 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
-    <border diagonalUp="false" diagonalDown="false">
+  <borders count="13">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right style="thin"/>
-      <top style="thin"/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...21 lines deleted...]
-      <left style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
-      <right style="thin"/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...1 lines deleted...]
-      <right style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...2 lines deleted...]
-      <top style="thin"/>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="22">
-[...2 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...20 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-  </cellStyleXfs>
-[...3 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="170" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="171" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...7 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="21"/>
+  <cellStyles count="2">
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...1 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...1 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="true"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L185"/>
+  <dimension ref="A1:P185"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="false" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A2" activeCellId="0" sqref="A2"/>
+    <sheetView showZeros="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:N2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="12.75" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="52.11"/>
-[...8 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="246" min="13" style="0" width="9.11"/>
+    <col min="1" max="1" width="37.6640625" customWidth="1"/>
+    <col min="2" max="2" width="6.44140625" customWidth="1"/>
+    <col min="3" max="3" width="5.88671875" customWidth="1"/>
+    <col min="4" max="4" width="7" customWidth="1"/>
+    <col min="5" max="5" width="12.88671875" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" customWidth="1"/>
+    <col min="7" max="9" width="12.88671875" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="0.109375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
+    <col min="12" max="247" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="90" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...7 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="1" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="37"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="L1" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+    </row>
+    <row r="2" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="38" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="11">
+        <v>1000</v>
+      </c>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="11" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="D4" s="39" t="s">
+        <v>175</v>
+      </c>
+      <c r="E4" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="F4" s="40" t="s">
+        <v>173</v>
+      </c>
+      <c r="G4" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="H4" s="9"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="M4" s="9"/>
+      <c r="N4" s="8"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="41"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="7">
+        <v>2017</v>
+      </c>
+      <c r="H5" s="6">
+        <v>2018</v>
+      </c>
+      <c r="I5" s="5">
+        <v>2019</v>
+      </c>
+      <c r="J5" s="3"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="7">
+        <v>2026</v>
+      </c>
+      <c r="M5" s="6">
+        <v>2027</v>
+      </c>
+      <c r="N5" s="5">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6" s="12">
         <v>1</v>
       </c>
-      <c r="B2" s="2"/>
-[...20 lines deleted...]
-      <c r="I3" s="4" t="n">
+      <c r="B6" s="13">
+        <v>2</v>
+      </c>
+      <c r="C6" s="14">
+        <v>3</v>
+      </c>
+      <c r="D6" s="14">
+        <v>4</v>
+      </c>
+      <c r="E6" s="14">
+        <v>5</v>
+      </c>
+      <c r="F6" s="14">
+        <v>6</v>
+      </c>
+      <c r="G6" s="14">
+        <v>7</v>
+      </c>
+      <c r="H6" s="15">
+        <v>8</v>
+      </c>
+      <c r="I6" s="16">
+        <v>9</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="4"/>
+      <c r="L6" s="14">
+        <v>7</v>
+      </c>
+      <c r="M6" s="15">
+        <v>8</v>
+      </c>
+      <c r="N6" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="48" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B7" s="18">
+        <v>250</v>
+      </c>
+      <c r="C7" s="19">
+        <v>0</v>
+      </c>
+      <c r="D7" s="19">
+        <v>0</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="21">
+        <v>33979867.140000001</v>
+      </c>
+      <c r="H7" s="21">
+        <v>18893000</v>
+      </c>
+      <c r="I7" s="21">
+        <v>19248100</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="23"/>
+      <c r="L7" s="24">
+        <f>G7/$I$3</f>
+        <v>33979.867140000002</v>
+      </c>
+      <c r="M7" s="24">
+        <f t="shared" ref="M7:N7" si="0">H7/$I$3</f>
+        <v>18893</v>
+      </c>
+      <c r="N7" s="24">
+        <f t="shared" si="0"/>
+        <v>19248.099999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="B8" s="26">
+        <v>250</v>
+      </c>
+      <c r="C8" s="27">
+        <v>1</v>
+      </c>
+      <c r="D8" s="27">
+        <v>0</v>
+      </c>
+      <c r="E8" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="29">
+        <v>11112286</v>
+      </c>
+      <c r="H8" s="29">
+        <v>9205700</v>
+      </c>
+      <c r="I8" s="29">
+        <v>9390700</v>
+      </c>
+      <c r="J8" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="23"/>
+      <c r="L8" s="30">
+        <f t="shared" ref="L8:L71" si="1">G8/$I$3</f>
+        <v>11112.286</v>
+      </c>
+      <c r="M8" s="30">
+        <f t="shared" ref="M8:M71" si="2">H8/$I$3</f>
+        <v>9205.7000000000007</v>
+      </c>
+      <c r="N8" s="30">
+        <f t="shared" ref="N8:N71" si="3">I8/$I$3</f>
+        <v>9390.7000000000007</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>169</v>
+      </c>
+      <c r="B9" s="26">
+        <v>250</v>
+      </c>
+      <c r="C9" s="27">
+        <v>1</v>
+      </c>
+      <c r="D9" s="27">
+        <v>2</v>
+      </c>
+      <c r="E9" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="29">
+        <v>2341200</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1571500</v>
+      </c>
+      <c r="I9" s="29">
+        <v>1703000</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="23"/>
+      <c r="L9" s="30">
+        <f t="shared" si="1"/>
+        <v>2341.1999999999998</v>
+      </c>
+      <c r="M9" s="30">
+        <f t="shared" si="2"/>
+        <v>1571.5</v>
+      </c>
+      <c r="N9" s="30">
+        <f t="shared" si="3"/>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="26">
+        <v>250</v>
+      </c>
+      <c r="C10" s="27">
+        <v>1</v>
+      </c>
+      <c r="D10" s="27">
+        <v>2</v>
+      </c>
+      <c r="E10" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="F10" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="29">
+        <v>2206100</v>
+      </c>
+      <c r="H10" s="29">
+        <v>1571500</v>
+      </c>
+      <c r="I10" s="29">
+        <v>1703000</v>
+      </c>
+      <c r="J10" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="23"/>
+      <c r="L10" s="30">
+        <f t="shared" si="1"/>
+        <v>2206.1</v>
+      </c>
+      <c r="M10" s="30">
+        <f t="shared" si="2"/>
+        <v>1571.5</v>
+      </c>
+      <c r="N10" s="30">
+        <f t="shared" si="3"/>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11" s="26">
+        <v>250</v>
+      </c>
+      <c r="C11" s="27">
+        <v>1</v>
+      </c>
+      <c r="D11" s="27">
+        <v>2</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>158</v>
+      </c>
+      <c r="F11" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="29">
+        <v>2206100</v>
+      </c>
+      <c r="H11" s="29">
+        <v>1571500</v>
+      </c>
+      <c r="I11" s="29">
+        <v>1703000</v>
+      </c>
+      <c r="J11" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="23"/>
+      <c r="L11" s="30">
+        <f t="shared" si="1"/>
+        <v>2206.1</v>
+      </c>
+      <c r="M11" s="30">
+        <f t="shared" si="2"/>
+        <v>1571.5</v>
+      </c>
+      <c r="N11" s="30">
+        <f t="shared" si="3"/>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12" s="26">
+        <v>250</v>
+      </c>
+      <c r="C12" s="27">
+        <v>1</v>
+      </c>
+      <c r="D12" s="27">
+        <v>2</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="29">
+        <v>2206100</v>
+      </c>
+      <c r="H12" s="29">
+        <v>1571500</v>
+      </c>
+      <c r="I12" s="29">
+        <v>1703000</v>
+      </c>
+      <c r="J12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="23"/>
+      <c r="L12" s="30">
+        <f t="shared" si="1"/>
+        <v>2206.1</v>
+      </c>
+      <c r="M12" s="30">
+        <f t="shared" si="2"/>
+        <v>1571.5</v>
+      </c>
+      <c r="N12" s="30">
+        <f t="shared" si="3"/>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="69" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="26">
+        <v>250</v>
+      </c>
+      <c r="C13" s="27">
+        <v>1</v>
+      </c>
+      <c r="D13" s="27">
+        <v>2</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="F13" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="G13" s="29">
+        <v>2206100</v>
+      </c>
+      <c r="H13" s="29">
+        <v>1571500</v>
+      </c>
+      <c r="I13" s="29">
+        <v>1703000</v>
+      </c>
+      <c r="J13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="23"/>
+      <c r="L13" s="30">
+        <f t="shared" si="1"/>
+        <v>2206.1</v>
+      </c>
+      <c r="M13" s="30">
+        <f t="shared" si="2"/>
+        <v>1571.5</v>
+      </c>
+      <c r="N13" s="30">
+        <f t="shared" si="3"/>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="26">
+        <v>250</v>
+      </c>
+      <c r="C14" s="27">
+        <v>1</v>
+      </c>
+      <c r="D14" s="27">
+        <v>2</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="F14" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="G14" s="29">
+        <v>2206100</v>
+      </c>
+      <c r="H14" s="29">
+        <v>1571500</v>
+      </c>
+      <c r="I14" s="29">
+        <v>1703000</v>
+      </c>
+      <c r="J14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="23"/>
+      <c r="L14" s="30">
+        <f t="shared" si="1"/>
+        <v>2206.1</v>
+      </c>
+      <c r="M14" s="30">
+        <f t="shared" si="2"/>
+        <v>1571.5</v>
+      </c>
+      <c r="N14" s="30">
+        <f t="shared" si="3"/>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B15" s="26">
+        <v>250</v>
+      </c>
+      <c r="C15" s="27">
+        <v>1</v>
+      </c>
+      <c r="D15" s="27">
+        <v>2</v>
+      </c>
+      <c r="E15" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="F15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="29">
+        <v>135100</v>
+      </c>
+      <c r="H15" s="29">
+        <v>0</v>
+      </c>
+      <c r="I15" s="29">
+        <v>0</v>
+      </c>
+      <c r="J15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="23"/>
+      <c r="L15" s="30">
+        <f t="shared" si="1"/>
+        <v>135.1</v>
+      </c>
+      <c r="M15" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N15" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="26">
+        <v>250</v>
+      </c>
+      <c r="C16" s="27">
+        <v>1</v>
+      </c>
+      <c r="D16" s="27">
+        <v>2</v>
+      </c>
+      <c r="E16" s="28" t="s">
+        <v>165</v>
+      </c>
+      <c r="F16" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="29">
+        <v>135100</v>
+      </c>
+      <c r="H16" s="29">
+        <v>0</v>
+      </c>
+      <c r="I16" s="29">
+        <v>0</v>
+      </c>
+      <c r="J16" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="23"/>
+      <c r="L16" s="30">
+        <f t="shared" si="1"/>
+        <v>135.1</v>
+      </c>
+      <c r="M16" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17" s="26">
+        <v>250</v>
+      </c>
+      <c r="C17" s="27">
+        <v>1</v>
+      </c>
+      <c r="D17" s="27">
+        <v>2</v>
+      </c>
+      <c r="E17" s="28" t="s">
+        <v>163</v>
+      </c>
+      <c r="F17" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="29">
+        <v>135100</v>
+      </c>
+      <c r="H17" s="29">
+        <v>0</v>
+      </c>
+      <c r="I17" s="29">
+        <v>0</v>
+      </c>
+      <c r="J17" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="23"/>
+      <c r="L17" s="30">
+        <f t="shared" si="1"/>
+        <v>135.1</v>
+      </c>
+      <c r="M17" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N17" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="69" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="26">
+        <v>250</v>
+      </c>
+      <c r="C18" s="27">
+        <v>1</v>
+      </c>
+      <c r="D18" s="27">
+        <v>2</v>
+      </c>
+      <c r="E18" s="28" t="s">
+        <v>163</v>
+      </c>
+      <c r="F18" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="G18" s="29">
+        <v>135100</v>
+      </c>
+      <c r="H18" s="29">
+        <v>0</v>
+      </c>
+      <c r="I18" s="29">
+        <v>0</v>
+      </c>
+      <c r="J18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="23"/>
+      <c r="L18" s="30">
+        <f t="shared" si="1"/>
+        <v>135.1</v>
+      </c>
+      <c r="M18" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N18" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="26">
+        <v>250</v>
+      </c>
+      <c r="C19" s="27">
+        <v>1</v>
+      </c>
+      <c r="D19" s="27">
+        <v>2</v>
+      </c>
+      <c r="E19" s="28" t="s">
+        <v>163</v>
+      </c>
+      <c r="F19" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="G19" s="29">
+        <v>135100</v>
+      </c>
+      <c r="H19" s="29">
+        <v>0</v>
+      </c>
+      <c r="I19" s="29">
+        <v>0</v>
+      </c>
+      <c r="J19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="23"/>
+      <c r="L19" s="30">
+        <f t="shared" si="1"/>
+        <v>135.1</v>
+      </c>
+      <c r="M19" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="B20" s="26">
+        <v>250</v>
+      </c>
+      <c r="C20" s="27">
+        <v>1</v>
+      </c>
+      <c r="D20" s="27">
+        <v>4</v>
+      </c>
+      <c r="E20" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="29">
+        <v>6956199.2000000002</v>
+      </c>
+      <c r="H20" s="29">
+        <v>6185600</v>
+      </c>
+      <c r="I20" s="29">
+        <v>6352900</v>
+      </c>
+      <c r="J20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="23"/>
+      <c r="L20" s="30">
+        <f t="shared" si="1"/>
+        <v>6956.1992</v>
+      </c>
+      <c r="M20" s="30">
+        <f t="shared" si="2"/>
+        <v>6185.6</v>
+      </c>
+      <c r="N20" s="30">
+        <f t="shared" si="3"/>
+        <v>6352.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B21" s="26">
+        <v>250</v>
+      </c>
+      <c r="C21" s="27">
+        <v>1</v>
+      </c>
+      <c r="D21" s="27">
+        <v>4</v>
+      </c>
+      <c r="E21" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="F21" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="29">
+        <v>6956199.2000000002</v>
+      </c>
+      <c r="H21" s="29">
+        <v>6185600</v>
+      </c>
+      <c r="I21" s="29">
+        <v>6352900</v>
+      </c>
+      <c r="J21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="23"/>
+      <c r="L21" s="30">
+        <f t="shared" si="1"/>
+        <v>6956.1992</v>
+      </c>
+      <c r="M21" s="30">
+        <f t="shared" si="2"/>
+        <v>6185.6</v>
+      </c>
+      <c r="N21" s="30">
+        <f t="shared" si="3"/>
+        <v>6352.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B22" s="26">
+        <v>250</v>
+      </c>
+      <c r="C22" s="27">
+        <v>1</v>
+      </c>
+      <c r="D22" s="27">
+        <v>4</v>
+      </c>
+      <c r="E22" s="28" t="s">
+        <v>158</v>
+      </c>
+      <c r="F22" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="29">
+        <v>6956199.2000000002</v>
+      </c>
+      <c r="H22" s="29">
+        <v>6185600</v>
+      </c>
+      <c r="I22" s="29">
+        <v>6352900</v>
+      </c>
+      <c r="J22" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="23"/>
+      <c r="L22" s="30">
+        <f t="shared" si="1"/>
+        <v>6956.1992</v>
+      </c>
+      <c r="M22" s="30">
+        <f t="shared" si="2"/>
+        <v>6185.6</v>
+      </c>
+      <c r="N22" s="30">
+        <f t="shared" si="3"/>
+        <v>6352.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="B23" s="26">
+        <v>250</v>
+      </c>
+      <c r="C23" s="27">
+        <v>1</v>
+      </c>
+      <c r="D23" s="27">
+        <v>4</v>
+      </c>
+      <c r="E23" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="F23" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="29">
+        <v>6946099.2000000002</v>
+      </c>
+      <c r="H23" s="29">
+        <v>6175500</v>
+      </c>
+      <c r="I23" s="29">
+        <v>6342800</v>
+      </c>
+      <c r="J23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="23"/>
+      <c r="L23" s="30">
+        <f t="shared" si="1"/>
+        <v>6946.0992000000006</v>
+      </c>
+      <c r="M23" s="30">
+        <f t="shared" si="2"/>
+        <v>6175.5</v>
+      </c>
+      <c r="N23" s="30">
+        <f t="shared" si="3"/>
+        <v>6342.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="69" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="26">
+        <v>250</v>
+      </c>
+      <c r="C24" s="27">
+        <v>1</v>
+      </c>
+      <c r="D24" s="27">
+        <v>4</v>
+      </c>
+      <c r="E24" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="F24" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="G24" s="29">
+        <v>6646400</v>
+      </c>
+      <c r="H24" s="29">
+        <v>5899500</v>
+      </c>
+      <c r="I24" s="29">
+        <v>6066800</v>
+      </c>
+      <c r="J24" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="23"/>
+      <c r="L24" s="30">
+        <f t="shared" si="1"/>
+        <v>6646.4</v>
+      </c>
+      <c r="M24" s="30">
+        <f t="shared" si="2"/>
+        <v>5899.5</v>
+      </c>
+      <c r="N24" s="30">
+        <f t="shared" si="3"/>
+        <v>6066.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A25" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="26">
+        <v>250</v>
+      </c>
+      <c r="C25" s="27">
+        <v>1</v>
+      </c>
+      <c r="D25" s="27">
+        <v>4</v>
+      </c>
+      <c r="E25" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="F25" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="G25" s="29">
+        <v>6646400</v>
+      </c>
+      <c r="H25" s="29">
+        <v>5899500</v>
+      </c>
+      <c r="I25" s="29">
+        <v>6066800</v>
+      </c>
+      <c r="J25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="23"/>
+      <c r="L25" s="30">
+        <f t="shared" si="1"/>
+        <v>6646.4</v>
+      </c>
+      <c r="M25" s="30">
+        <f t="shared" si="2"/>
+        <v>5899.5</v>
+      </c>
+      <c r="N25" s="30">
+        <f t="shared" si="3"/>
+        <v>6066.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="26">
+        <v>250</v>
+      </c>
+      <c r="C26" s="27">
+        <v>1</v>
+      </c>
+      <c r="D26" s="27">
+        <v>4</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="F26" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="29">
+        <v>299600</v>
+      </c>
+      <c r="H26" s="29">
+        <v>276000</v>
+      </c>
+      <c r="I26" s="29">
+        <v>276000</v>
+      </c>
+      <c r="J26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="23"/>
+      <c r="L26" s="30">
+        <f t="shared" si="1"/>
+        <v>299.60000000000002</v>
+      </c>
+      <c r="M26" s="30">
+        <f t="shared" si="2"/>
+        <v>276</v>
+      </c>
+      <c r="N26" s="30">
+        <f t="shared" si="3"/>
+        <v>276</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="26">
+        <v>250</v>
+      </c>
+      <c r="C27" s="27">
+        <v>1</v>
+      </c>
+      <c r="D27" s="27">
+        <v>4</v>
+      </c>
+      <c r="E27" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="F27" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="29">
+        <v>299600</v>
+      </c>
+      <c r="H27" s="29">
+        <v>276000</v>
+      </c>
+      <c r="I27" s="29">
+        <v>276000</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="23"/>
+      <c r="L27" s="30">
+        <f t="shared" si="1"/>
+        <v>299.60000000000002</v>
+      </c>
+      <c r="M27" s="30">
+        <f t="shared" si="2"/>
+        <v>276</v>
+      </c>
+      <c r="N27" s="30">
+        <f t="shared" si="3"/>
+        <v>276</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" s="26">
+        <v>250</v>
+      </c>
+      <c r="C28" s="27">
+        <v>1</v>
+      </c>
+      <c r="D28" s="27">
+        <v>4</v>
+      </c>
+      <c r="E28" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="F28" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G28" s="29">
+        <v>99.2</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="29">
+        <v>0</v>
+      </c>
+      <c r="J28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="23"/>
+      <c r="L28" s="30">
+        <f t="shared" si="1"/>
+        <v>9.9199999999999997E-2</v>
+      </c>
+      <c r="M28" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N28" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" s="26">
+        <v>250</v>
+      </c>
+      <c r="C29" s="27">
+        <v>1</v>
+      </c>
+      <c r="D29" s="27">
+        <v>4</v>
+      </c>
+      <c r="E29" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="F29" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="G29" s="29">
+        <v>99.2</v>
+      </c>
+      <c r="H29" s="29">
+        <v>0</v>
+      </c>
+      <c r="I29" s="29">
+        <v>0</v>
+      </c>
+      <c r="J29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="23"/>
+      <c r="L29" s="30">
+        <f t="shared" si="1"/>
+        <v>9.9199999999999997E-2</v>
+      </c>
+      <c r="M29" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N29" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="B30" s="26">
+        <v>250</v>
+      </c>
+      <c r="C30" s="27">
+        <v>1</v>
+      </c>
+      <c r="D30" s="27">
+        <v>4</v>
+      </c>
+      <c r="E30" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="F30" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="29">
+        <v>1300</v>
+      </c>
+      <c r="H30" s="29">
+        <v>1300</v>
+      </c>
+      <c r="I30" s="29">
+        <v>1300</v>
+      </c>
+      <c r="J30" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="23"/>
+      <c r="L30" s="30">
+        <f t="shared" si="1"/>
+        <v>1.3</v>
+      </c>
+      <c r="M30" s="30">
+        <f t="shared" si="2"/>
+        <v>1.3</v>
+      </c>
+      <c r="N30" s="30">
+        <f t="shared" si="3"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="26">
+        <v>250</v>
+      </c>
+      <c r="C31" s="27">
+        <v>1</v>
+      </c>
+      <c r="D31" s="27">
+        <v>4</v>
+      </c>
+      <c r="E31" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="F31" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G31" s="29">
+        <v>1300</v>
+      </c>
+      <c r="H31" s="29">
+        <v>1300</v>
+      </c>
+      <c r="I31" s="29">
+        <v>1300</v>
+      </c>
+      <c r="J31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="23"/>
+      <c r="L31" s="30">
+        <f t="shared" si="1"/>
+        <v>1.3</v>
+      </c>
+      <c r="M31" s="30">
+        <f t="shared" si="2"/>
+        <v>1.3</v>
+      </c>
+      <c r="N31" s="30">
+        <f t="shared" si="3"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="26">
+        <v>250</v>
+      </c>
+      <c r="C32" s="27">
+        <v>1</v>
+      </c>
+      <c r="D32" s="27">
+        <v>4</v>
+      </c>
+      <c r="E32" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="F32" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="G32" s="29">
+        <v>1300</v>
+      </c>
+      <c r="H32" s="29">
+        <v>1300</v>
+      </c>
+      <c r="I32" s="29">
+        <v>1300</v>
+      </c>
+      <c r="J32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="23"/>
+      <c r="L32" s="30">
+        <f t="shared" si="1"/>
+        <v>1.3</v>
+      </c>
+      <c r="M32" s="30">
+        <f t="shared" si="2"/>
+        <v>1.3</v>
+      </c>
+      <c r="N32" s="30">
+        <f t="shared" si="3"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B33" s="26">
+        <v>250</v>
+      </c>
+      <c r="C33" s="27">
+        <v>1</v>
+      </c>
+      <c r="D33" s="27">
+        <v>4</v>
+      </c>
+      <c r="E33" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F33" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="29">
+        <v>8800</v>
+      </c>
+      <c r="H33" s="29">
+        <v>8800</v>
+      </c>
+      <c r="I33" s="29">
+        <v>8800</v>
+      </c>
+      <c r="J33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="23"/>
+      <c r="L33" s="30">
+        <f t="shared" si="1"/>
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M33" s="30">
+        <f t="shared" si="2"/>
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="N33" s="30">
+        <f t="shared" si="3"/>
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" s="26">
+        <v>250</v>
+      </c>
+      <c r="C34" s="27">
+        <v>1</v>
+      </c>
+      <c r="D34" s="27">
+        <v>4</v>
+      </c>
+      <c r="E34" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F34" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G34" s="29">
+        <v>8800</v>
+      </c>
+      <c r="H34" s="29">
+        <v>8800</v>
+      </c>
+      <c r="I34" s="29">
+        <v>8800</v>
+      </c>
+      <c r="J34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K34" s="23"/>
+      <c r="L34" s="30">
+        <f t="shared" si="1"/>
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M34" s="30">
+        <f t="shared" si="2"/>
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="N34" s="30">
+        <f t="shared" si="3"/>
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" s="26">
+        <v>250</v>
+      </c>
+      <c r="C35" s="27">
+        <v>1</v>
+      </c>
+      <c r="D35" s="27">
+        <v>4</v>
+      </c>
+      <c r="E35" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F35" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="G35" s="29">
+        <v>8800</v>
+      </c>
+      <c r="H35" s="29">
+        <v>8800</v>
+      </c>
+      <c r="I35" s="29">
+        <v>8800</v>
+      </c>
+      <c r="J35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="23"/>
+      <c r="L35" s="30">
+        <f t="shared" si="1"/>
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M35" s="30">
+        <f t="shared" si="2"/>
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="N35" s="30">
+        <f t="shared" si="3"/>
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A36" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" s="26">
+        <v>250</v>
+      </c>
+      <c r="C36" s="27">
+        <v>1</v>
+      </c>
+      <c r="D36" s="27">
+        <v>6</v>
+      </c>
+      <c r="E36" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="29">
+        <v>291000</v>
+      </c>
+      <c r="H36" s="29">
+        <v>291000</v>
+      </c>
+      <c r="I36" s="29">
+        <v>291000</v>
+      </c>
+      <c r="J36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="23"/>
+      <c r="L36" s="30">
+        <f t="shared" si="1"/>
+        <v>291</v>
+      </c>
+      <c r="M36" s="30">
+        <f t="shared" si="2"/>
+        <v>291</v>
+      </c>
+      <c r="N36" s="30">
+        <f t="shared" si="3"/>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" s="26">
+        <v>250</v>
+      </c>
+      <c r="C37" s="27">
+        <v>1</v>
+      </c>
+      <c r="D37" s="27">
+        <v>6</v>
+      </c>
+      <c r="E37" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="F37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="29">
+        <v>291000</v>
+      </c>
+      <c r="H37" s="29">
+        <v>291000</v>
+      </c>
+      <c r="I37" s="29">
+        <v>291000</v>
+      </c>
+      <c r="J37" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="23"/>
+      <c r="L37" s="30">
+        <f t="shared" si="1"/>
+        <v>291</v>
+      </c>
+      <c r="M37" s="30">
+        <f t="shared" si="2"/>
+        <v>291</v>
+      </c>
+      <c r="N37" s="30">
+        <f t="shared" si="3"/>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A38" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" s="26">
+        <v>250</v>
+      </c>
+      <c r="C38" s="27">
+        <v>1</v>
+      </c>
+      <c r="D38" s="27">
+        <v>6</v>
+      </c>
+      <c r="E38" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="F38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="29">
+        <v>291000</v>
+      </c>
+      <c r="H38" s="29">
+        <v>291000</v>
+      </c>
+      <c r="I38" s="29">
+        <v>291000</v>
+      </c>
+      <c r="J38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="23"/>
+      <c r="L38" s="30">
+        <f t="shared" si="1"/>
+        <v>291</v>
+      </c>
+      <c r="M38" s="30">
+        <f t="shared" si="2"/>
+        <v>291</v>
+      </c>
+      <c r="N38" s="30">
+        <f t="shared" si="3"/>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A39" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="26">
+        <v>250</v>
+      </c>
+      <c r="C39" s="27">
+        <v>1</v>
+      </c>
+      <c r="D39" s="27">
+        <v>6</v>
+      </c>
+      <c r="E39" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="29">
+        <v>290000</v>
+      </c>
+      <c r="H39" s="29">
+        <v>290000</v>
+      </c>
+      <c r="I39" s="29">
+        <v>290000</v>
+      </c>
+      <c r="J39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="23"/>
+      <c r="L39" s="30">
+        <f t="shared" si="1"/>
+        <v>290</v>
+      </c>
+      <c r="M39" s="30">
+        <f t="shared" si="2"/>
+        <v>290</v>
+      </c>
+      <c r="N39" s="30">
+        <f t="shared" si="3"/>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="26">
+        <v>250</v>
+      </c>
+      <c r="C40" s="27">
+        <v>1</v>
+      </c>
+      <c r="D40" s="27">
+        <v>6</v>
+      </c>
+      <c r="E40" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="F40" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="G40" s="29">
+        <v>290000</v>
+      </c>
+      <c r="H40" s="29">
+        <v>290000</v>
+      </c>
+      <c r="I40" s="29">
+        <v>290000</v>
+      </c>
+      <c r="J40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="23"/>
+      <c r="L40" s="30">
+        <f t="shared" si="1"/>
+        <v>290</v>
+      </c>
+      <c r="M40" s="30">
+        <f t="shared" si="2"/>
+        <v>290</v>
+      </c>
+      <c r="N40" s="30">
+        <f t="shared" si="3"/>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="26">
+        <v>250</v>
+      </c>
+      <c r="C41" s="27">
+        <v>1</v>
+      </c>
+      <c r="D41" s="27">
+        <v>6</v>
+      </c>
+      <c r="E41" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="F41" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="G41" s="29">
+        <v>290000</v>
+      </c>
+      <c r="H41" s="29">
+        <v>290000</v>
+      </c>
+      <c r="I41" s="29">
+        <v>290000</v>
+      </c>
+      <c r="J41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="23"/>
+      <c r="L41" s="30">
+        <f t="shared" si="1"/>
+        <v>290</v>
+      </c>
+      <c r="M41" s="30">
+        <f t="shared" si="2"/>
+        <v>290</v>
+      </c>
+      <c r="N41" s="30">
+        <f t="shared" si="3"/>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A42" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" s="26">
+        <v>250</v>
+      </c>
+      <c r="C42" s="27">
+        <v>1</v>
+      </c>
+      <c r="D42" s="27">
+        <v>6</v>
+      </c>
+      <c r="E42" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="F42" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="29">
         <v>1000</v>
       </c>
-      <c r="J3" s="3"/>
-[...1 lines deleted...]
-      <c r="L3" s="4" t="s">
+      <c r="H42" s="29">
+        <v>1000</v>
+      </c>
+      <c r="I42" s="29">
+        <v>1000</v>
+      </c>
+      <c r="J42" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="23"/>
+      <c r="L42" s="30">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="M42" s="30">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="N42" s="30">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B43" s="26">
+        <v>250</v>
+      </c>
+      <c r="C43" s="27">
+        <v>1</v>
+      </c>
+      <c r="D43" s="27">
+        <v>6</v>
+      </c>
+      <c r="E43" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="F43" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="G43" s="29">
+        <v>1000</v>
+      </c>
+      <c r="H43" s="29">
+        <v>1000</v>
+      </c>
+      <c r="I43" s="29">
+        <v>1000</v>
+      </c>
+      <c r="J43" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="23"/>
+      <c r="L43" s="30">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="M43" s="30">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="N43" s="30">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B44" s="26">
+        <v>250</v>
+      </c>
+      <c r="C44" s="27">
+        <v>1</v>
+      </c>
+      <c r="D44" s="27">
+        <v>6</v>
+      </c>
+      <c r="E44" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="F44" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="G44" s="29">
+        <v>1000</v>
+      </c>
+      <c r="H44" s="29">
+        <v>1000</v>
+      </c>
+      <c r="I44" s="29">
+        <v>1000</v>
+      </c>
+      <c r="J44" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="23"/>
+      <c r="L44" s="30">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="M44" s="30">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="N44" s="30">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" s="26">
+        <v>250</v>
+      </c>
+      <c r="C45" s="27">
+        <v>1</v>
+      </c>
+      <c r="D45" s="27">
+        <v>11</v>
+      </c>
+      <c r="E45" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H45" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I45" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J45" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="23"/>
+      <c r="L45" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M45" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N45" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" s="26">
+        <v>250</v>
+      </c>
+      <c r="C46" s="27">
+        <v>1</v>
+      </c>
+      <c r="D46" s="27">
+        <v>11</v>
+      </c>
+      <c r="E46" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="F46" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H46" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I46" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="23"/>
+      <c r="L46" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M46" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N46" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A47" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="B47" s="26">
+        <v>250</v>
+      </c>
+      <c r="C47" s="27">
+        <v>1</v>
+      </c>
+      <c r="D47" s="27">
+        <v>11</v>
+      </c>
+      <c r="E47" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H47" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I47" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J47" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="23"/>
+      <c r="L47" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M47" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N47" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="26">
+        <v>250</v>
+      </c>
+      <c r="C48" s="27">
+        <v>1</v>
+      </c>
+      <c r="D48" s="27">
+        <v>11</v>
+      </c>
+      <c r="E48" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="F48" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H48" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I48" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J48" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="23"/>
+      <c r="L48" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M48" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N48" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A49" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B49" s="26">
+        <v>250</v>
+      </c>
+      <c r="C49" s="27">
+        <v>1</v>
+      </c>
+      <c r="D49" s="27">
+        <v>11</v>
+      </c>
+      <c r="E49" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="F49" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G49" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H49" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I49" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J49" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="23"/>
+      <c r="L49" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M49" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N49" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A50" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50" s="26">
+        <v>250</v>
+      </c>
+      <c r="C50" s="27">
+        <v>1</v>
+      </c>
+      <c r="D50" s="27">
+        <v>11</v>
+      </c>
+      <c r="E50" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="F50" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="G50" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H50" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I50" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J50" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K50" s="23"/>
+      <c r="L50" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M50" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N50" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A51" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="26">
+        <v>250</v>
+      </c>
+      <c r="C51" s="27">
+        <v>1</v>
+      </c>
+      <c r="D51" s="27">
+        <v>13</v>
+      </c>
+      <c r="E51" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="29">
+        <v>1513886.8</v>
+      </c>
+      <c r="H51" s="29">
+        <v>1147600</v>
+      </c>
+      <c r="I51" s="29">
+        <v>1033800</v>
+      </c>
+      <c r="J51" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K51" s="23"/>
+      <c r="L51" s="30">
+        <f t="shared" si="1"/>
+        <v>1513.8868</v>
+      </c>
+      <c r="M51" s="30">
+        <f t="shared" si="2"/>
+        <v>1147.5999999999999</v>
+      </c>
+      <c r="N51" s="30">
+        <f t="shared" si="3"/>
+        <v>1033.8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A52" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="B52" s="26">
+        <v>250</v>
+      </c>
+      <c r="C52" s="27">
+        <v>1</v>
+      </c>
+      <c r="D52" s="27">
+        <v>13</v>
+      </c>
+      <c r="E52" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="F52" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H52" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I52" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J52" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="23"/>
+      <c r="L52" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M52" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N52" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A53" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" s="26">
+        <v>250</v>
+      </c>
+      <c r="C53" s="27">
+        <v>1</v>
+      </c>
+      <c r="D53" s="27">
+        <v>13</v>
+      </c>
+      <c r="E53" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="F53" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H53" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I53" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J53" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="23"/>
+      <c r="L53" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M53" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N53" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A54" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="B54" s="26">
+        <v>250</v>
+      </c>
+      <c r="C54" s="27">
+        <v>1</v>
+      </c>
+      <c r="D54" s="27">
+        <v>13</v>
+      </c>
+      <c r="E54" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="F54" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H54" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I54" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J54" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K54" s="23"/>
+      <c r="L54" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M54" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N54" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="26">
+        <v>250</v>
+      </c>
+      <c r="C55" s="27">
+        <v>1</v>
+      </c>
+      <c r="D55" s="27">
+        <v>13</v>
+      </c>
+      <c r="E55" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="F55" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H55" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I55" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K55" s="23"/>
+      <c r="L55" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M55" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N55" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A56" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B56" s="26">
+        <v>250</v>
+      </c>
+      <c r="C56" s="27">
+        <v>1</v>
+      </c>
+      <c r="D56" s="27">
+        <v>13</v>
+      </c>
+      <c r="E56" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="F56" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H56" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I56" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J56" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K56" s="23"/>
+      <c r="L56" s="30">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="M56" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N56" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A57" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B57" s="26">
+        <v>250</v>
+      </c>
+      <c r="C57" s="27">
+        <v>1</v>
+      </c>
+      <c r="D57" s="27">
+        <v>13</v>
+      </c>
+      <c r="E57" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="F57" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="29">
+        <v>1503886.8</v>
+      </c>
+      <c r="H57" s="29">
+        <v>1137600</v>
+      </c>
+      <c r="I57" s="29">
+        <v>1023800</v>
+      </c>
+      <c r="J57" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K57" s="23"/>
+      <c r="L57" s="30">
+        <f t="shared" si="1"/>
+        <v>1503.8868</v>
+      </c>
+      <c r="M57" s="30">
+        <f t="shared" si="2"/>
+        <v>1137.5999999999999</v>
+      </c>
+      <c r="N57" s="30">
+        <f t="shared" si="3"/>
+        <v>1023.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A58" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="26">
+        <v>250</v>
+      </c>
+      <c r="C58" s="27">
+        <v>1</v>
+      </c>
+      <c r="D58" s="27">
+        <v>13</v>
+      </c>
+      <c r="E58" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F58" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="29">
+        <v>60000</v>
+      </c>
+      <c r="H58" s="29">
+        <v>25000</v>
+      </c>
+      <c r="I58" s="29">
+        <v>25000</v>
+      </c>
+      <c r="J58" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K58" s="23"/>
+      <c r="L58" s="30">
+        <f t="shared" si="1"/>
+        <v>60</v>
+      </c>
+      <c r="M58" s="30">
+        <f t="shared" si="2"/>
+        <v>25</v>
+      </c>
+      <c r="N58" s="30">
+        <f t="shared" si="3"/>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A59" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B59" s="26">
+        <v>250</v>
+      </c>
+      <c r="C59" s="27">
+        <v>1</v>
+      </c>
+      <c r="D59" s="27">
+        <v>13</v>
+      </c>
+      <c r="E59" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F59" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" s="29">
+        <v>60000</v>
+      </c>
+      <c r="H59" s="29">
+        <v>25000</v>
+      </c>
+      <c r="I59" s="29">
+        <v>25000</v>
+      </c>
+      <c r="J59" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K59" s="23"/>
+      <c r="L59" s="30">
+        <f t="shared" si="1"/>
+        <v>60</v>
+      </c>
+      <c r="M59" s="30">
+        <f t="shared" si="2"/>
+        <v>25</v>
+      </c>
+      <c r="N59" s="30">
+        <f t="shared" si="3"/>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A60" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B60" s="26">
+        <v>250</v>
+      </c>
+      <c r="C60" s="27">
+        <v>1</v>
+      </c>
+      <c r="D60" s="27">
+        <v>13</v>
+      </c>
+      <c r="E60" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F60" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" s="29">
+        <v>60000</v>
+      </c>
+      <c r="H60" s="29">
+        <v>25000</v>
+      </c>
+      <c r="I60" s="29">
+        <v>25000</v>
+      </c>
+      <c r="J60" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K60" s="23"/>
+      <c r="L60" s="30">
+        <f t="shared" si="1"/>
+        <v>60</v>
+      </c>
+      <c r="M60" s="30">
+        <f t="shared" si="2"/>
+        <v>25</v>
+      </c>
+      <c r="N60" s="30">
+        <f t="shared" si="3"/>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A61" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B61" s="26">
+        <v>250</v>
+      </c>
+      <c r="C61" s="27">
+        <v>1</v>
+      </c>
+      <c r="D61" s="27">
+        <v>13</v>
+      </c>
+      <c r="E61" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="F61" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G61" s="29">
+        <v>10986.8</v>
+      </c>
+      <c r="H61" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I61" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J61" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K61" s="23"/>
+      <c r="L61" s="30">
+        <f t="shared" si="1"/>
+        <v>10.986799999999999</v>
+      </c>
+      <c r="M61" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N61" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A62" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B62" s="26">
+        <v>250</v>
+      </c>
+      <c r="C62" s="27">
+        <v>1</v>
+      </c>
+      <c r="D62" s="27">
+        <v>13</v>
+      </c>
+      <c r="E62" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="F62" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G62" s="29">
+        <v>10986.8</v>
+      </c>
+      <c r="H62" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I62" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J62" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K62" s="23"/>
+      <c r="L62" s="30">
+        <f t="shared" si="1"/>
+        <v>10.986799999999999</v>
+      </c>
+      <c r="M62" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N62" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B63" s="26">
+        <v>250</v>
+      </c>
+      <c r="C63" s="27">
+        <v>1</v>
+      </c>
+      <c r="D63" s="27">
+        <v>13</v>
+      </c>
+      <c r="E63" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="F63" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="G63" s="29">
+        <v>10986.8</v>
+      </c>
+      <c r="H63" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I63" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J63" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K63" s="23"/>
+      <c r="L63" s="30">
+        <f t="shared" si="1"/>
+        <v>10.986799999999999</v>
+      </c>
+      <c r="M63" s="30">
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="N63" s="30">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" ht="69" x14ac:dyDescent="0.25">
+      <c r="A64" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B64" s="26">
+        <v>250</v>
+      </c>
+      <c r="C64" s="27">
+        <v>1</v>
+      </c>
+      <c r="D64" s="27">
+        <v>13</v>
+      </c>
+      <c r="E64" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="F64" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="29">
+        <v>1301900</v>
+      </c>
+      <c r="H64" s="29">
+        <v>972600</v>
+      </c>
+      <c r="I64" s="29">
+        <v>858800</v>
+      </c>
+      <c r="J64" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K64" s="23"/>
+      <c r="L64" s="30">
+        <f t="shared" si="1"/>
+        <v>1301.9000000000001</v>
+      </c>
+      <c r="M64" s="30">
+        <f t="shared" si="2"/>
+        <v>972.6</v>
+      </c>
+      <c r="N64" s="30">
+        <f t="shared" si="3"/>
+        <v>858.8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="26">
+        <v>250</v>
+      </c>
+      <c r="C65" s="27">
+        <v>1</v>
+      </c>
+      <c r="D65" s="27">
+        <v>13</v>
+      </c>
+      <c r="E65" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="F65" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="29">
+        <v>1301900</v>
+      </c>
+      <c r="H65" s="29">
+        <v>972600</v>
+      </c>
+      <c r="I65" s="29">
+        <v>858800</v>
+      </c>
+      <c r="J65" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K65" s="23"/>
+      <c r="L65" s="30">
+        <f t="shared" si="1"/>
+        <v>1301.9000000000001</v>
+      </c>
+      <c r="M65" s="30">
+        <f t="shared" si="2"/>
+        <v>972.6</v>
+      </c>
+      <c r="N65" s="30">
+        <f t="shared" si="3"/>
+        <v>858.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A66" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B66" s="26">
+        <v>250</v>
+      </c>
+      <c r="C66" s="27">
+        <v>1</v>
+      </c>
+      <c r="D66" s="27">
+        <v>13</v>
+      </c>
+      <c r="E66" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="F66" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" s="29">
+        <v>1301900</v>
+      </c>
+      <c r="H66" s="29">
+        <v>972600</v>
+      </c>
+      <c r="I66" s="29">
+        <v>858800</v>
+      </c>
+      <c r="J66" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K66" s="23"/>
+      <c r="L66" s="30">
+        <f t="shared" si="1"/>
+        <v>1301.9000000000001</v>
+      </c>
+      <c r="M66" s="30">
+        <f t="shared" si="2"/>
+        <v>972.6</v>
+      </c>
+      <c r="N66" s="30">
+        <f t="shared" si="3"/>
+        <v>858.8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A67" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B67" s="26">
+        <v>250</v>
+      </c>
+      <c r="C67" s="27">
+        <v>1</v>
+      </c>
+      <c r="D67" s="27">
+        <v>13</v>
+      </c>
+      <c r="E67" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="F67" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="29">
+        <v>0</v>
+      </c>
+      <c r="H67" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I67" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J67" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K67" s="23"/>
+      <c r="L67" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M67" s="30">
+        <f t="shared" si="2"/>
+        <v>50</v>
+      </c>
+      <c r="N67" s="30">
+        <f t="shared" si="3"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A68" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B68" s="26">
+        <v>250</v>
+      </c>
+      <c r="C68" s="27">
+        <v>1</v>
+      </c>
+      <c r="D68" s="27">
+        <v>13</v>
+      </c>
+      <c r="E68" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="F68" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="29">
+        <v>0</v>
+      </c>
+      <c r="H68" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I68" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J68" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K68" s="23"/>
+      <c r="L68" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M68" s="30">
+        <f t="shared" si="2"/>
+        <v>50</v>
+      </c>
+      <c r="N68" s="30">
+        <f t="shared" si="3"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A69" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B69" s="26">
+        <v>250</v>
+      </c>
+      <c r="C69" s="27">
+        <v>1</v>
+      </c>
+      <c r="D69" s="27">
+        <v>13</v>
+      </c>
+      <c r="E69" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="F69" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" s="29">
+        <v>0</v>
+      </c>
+      <c r="H69" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I69" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J69" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K69" s="23"/>
+      <c r="L69" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M69" s="30">
+        <f t="shared" si="2"/>
+        <v>50</v>
+      </c>
+      <c r="N69" s="30">
+        <f t="shared" si="3"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A70" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B70" s="26">
+        <v>250</v>
+      </c>
+      <c r="C70" s="27">
+        <v>1</v>
+      </c>
+      <c r="D70" s="27">
+        <v>13</v>
+      </c>
+      <c r="E70" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F70" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H70" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I70" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J70" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K70" s="23"/>
+      <c r="L70" s="30">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="M70" s="30">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="N70" s="30">
+        <f t="shared" si="3"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A71" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B71" s="26">
+        <v>250</v>
+      </c>
+      <c r="C71" s="27">
+        <v>1</v>
+      </c>
+      <c r="D71" s="27">
+        <v>13</v>
+      </c>
+      <c r="E71" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F71" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H71" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I71" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J71" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K71" s="23"/>
+      <c r="L71" s="30">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="M71" s="30">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="N71" s="30">
+        <f t="shared" si="3"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A72" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="26">
+        <v>250</v>
+      </c>
+      <c r="C72" s="27">
+        <v>1</v>
+      </c>
+      <c r="D72" s="27">
+        <v>13</v>
+      </c>
+      <c r="E72" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F72" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G72" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H72" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I72" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J72" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K72" s="23"/>
+      <c r="L72" s="30">
+        <f t="shared" ref="L72:L135" si="4">G72/$I$3</f>
+        <v>20</v>
+      </c>
+      <c r="M72" s="30">
+        <f t="shared" ref="M72:M135" si="5">H72/$I$3</f>
+        <v>20</v>
+      </c>
+      <c r="N72" s="30">
+        <f t="shared" ref="N72:N135" si="6">I72/$I$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A73" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B73" s="26">
+        <v>250</v>
+      </c>
+      <c r="C73" s="27">
+        <v>1</v>
+      </c>
+      <c r="D73" s="27">
+        <v>13</v>
+      </c>
+      <c r="E73" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="F73" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="29">
+        <v>6000</v>
+      </c>
+      <c r="H73" s="29">
+        <v>5000</v>
+      </c>
+      <c r="I73" s="29">
+        <v>5000</v>
+      </c>
+      <c r="J73" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K73" s="23"/>
+      <c r="L73" s="30">
+        <f t="shared" si="4"/>
+        <v>6</v>
+      </c>
+      <c r="M73" s="30">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="N73" s="30">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A74" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B74" s="26">
+        <v>250</v>
+      </c>
+      <c r="C74" s="27">
+        <v>1</v>
+      </c>
+      <c r="D74" s="27">
+        <v>13</v>
+      </c>
+      <c r="E74" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="F74" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" s="29">
+        <v>6000</v>
+      </c>
+      <c r="H74" s="29">
+        <v>5000</v>
+      </c>
+      <c r="I74" s="29">
+        <v>5000</v>
+      </c>
+      <c r="J74" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K74" s="23"/>
+      <c r="L74" s="30">
+        <f t="shared" si="4"/>
+        <v>6</v>
+      </c>
+      <c r="M74" s="30">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="N74" s="30">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A75" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B75" s="26">
+        <v>250</v>
+      </c>
+      <c r="C75" s="27">
+        <v>1</v>
+      </c>
+      <c r="D75" s="27">
+        <v>13</v>
+      </c>
+      <c r="E75" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="F75" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G75" s="29">
+        <v>6000</v>
+      </c>
+      <c r="H75" s="29">
+        <v>5000</v>
+      </c>
+      <c r="I75" s="29">
+        <v>5000</v>
+      </c>
+      <c r="J75" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K75" s="23"/>
+      <c r="L75" s="30">
+        <f t="shared" si="4"/>
+        <v>6</v>
+      </c>
+      <c r="M75" s="30">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="N75" s="30">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A76" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B76" s="26">
+        <v>250</v>
+      </c>
+      <c r="C76" s="27">
+        <v>1</v>
+      </c>
+      <c r="D76" s="27">
+        <v>13</v>
+      </c>
+      <c r="E76" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="F76" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H76" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I76" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J76" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K76" s="23"/>
+      <c r="L76" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M76" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N76" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A77" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B77" s="26">
+        <v>250</v>
+      </c>
+      <c r="C77" s="27">
+        <v>1</v>
+      </c>
+      <c r="D77" s="27">
+        <v>13</v>
+      </c>
+      <c r="E77" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="F77" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H77" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I77" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J77" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K77" s="23"/>
+      <c r="L77" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M77" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N77" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A78" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B78" s="26">
+        <v>250</v>
+      </c>
+      <c r="C78" s="27">
+        <v>1</v>
+      </c>
+      <c r="D78" s="27">
+        <v>13</v>
+      </c>
+      <c r="E78" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="F78" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G78" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H78" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I78" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J78" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K78" s="23"/>
+      <c r="L78" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M78" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N78" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A79" s="25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B79" s="26">
+        <v>250</v>
+      </c>
+      <c r="C79" s="27">
+        <v>1</v>
+      </c>
+      <c r="D79" s="27">
+        <v>13</v>
+      </c>
+      <c r="E79" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="F79" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G79" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H79" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I79" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J79" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K79" s="23"/>
+      <c r="L79" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M79" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N79" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A80" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B80" s="26">
+        <v>250</v>
+      </c>
+      <c r="C80" s="27">
+        <v>1</v>
+      </c>
+      <c r="D80" s="27">
+        <v>13</v>
+      </c>
+      <c r="E80" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="F80" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H80" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I80" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J80" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K80" s="23"/>
+      <c r="L80" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M80" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N80" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A81" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B81" s="26">
+        <v>250</v>
+      </c>
+      <c r="C81" s="27">
+        <v>1</v>
+      </c>
+      <c r="D81" s="27">
+        <v>13</v>
+      </c>
+      <c r="E81" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="F81" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G81" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H81" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I81" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J81" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K81" s="23"/>
+      <c r="L81" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M81" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N81" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A82" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B82" s="26">
+        <v>250</v>
+      </c>
+      <c r="C82" s="27">
+        <v>1</v>
+      </c>
+      <c r="D82" s="27">
+        <v>13</v>
+      </c>
+      <c r="E82" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="F82" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H82" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I82" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J82" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K82" s="23"/>
+      <c r="L82" s="30">
+        <f t="shared" si="4"/>
+        <v>10</v>
+      </c>
+      <c r="M82" s="30">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="N82" s="30">
+        <f t="shared" si="6"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A83" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B83" s="26">
+        <v>250</v>
+      </c>
+      <c r="C83" s="27">
+        <v>1</v>
+      </c>
+      <c r="D83" s="27">
+        <v>13</v>
+      </c>
+      <c r="E83" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="F83" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H83" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I83" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J83" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K83" s="23"/>
+      <c r="L83" s="30">
+        <f t="shared" si="4"/>
+        <v>10</v>
+      </c>
+      <c r="M83" s="30">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="N83" s="30">
+        <f t="shared" si="6"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A84" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B84" s="26">
+        <v>250</v>
+      </c>
+      <c r="C84" s="27">
+        <v>1</v>
+      </c>
+      <c r="D84" s="27">
+        <v>13</v>
+      </c>
+      <c r="E84" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="F84" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G84" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H84" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I84" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J84" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K84" s="23"/>
+      <c r="L84" s="30">
+        <f t="shared" si="4"/>
+        <v>10</v>
+      </c>
+      <c r="M84" s="30">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="N84" s="30">
+        <f t="shared" si="6"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A85" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B85" s="26">
+        <v>250</v>
+      </c>
+      <c r="C85" s="27">
+        <v>1</v>
+      </c>
+      <c r="D85" s="27">
+        <v>13</v>
+      </c>
+      <c r="E85" s="28" t="s">
+        <v>97</v>
+      </c>
+      <c r="F85" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G85" s="29">
+        <v>55000</v>
+      </c>
+      <c r="H85" s="29">
+        <v>5000</v>
+      </c>
+      <c r="I85" s="29">
+        <v>5000</v>
+      </c>
+      <c r="J85" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K85" s="23"/>
+      <c r="L85" s="30">
+        <f t="shared" si="4"/>
+        <v>55</v>
+      </c>
+      <c r="M85" s="30">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="N85" s="30">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A86" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B86" s="26">
+        <v>250</v>
+      </c>
+      <c r="C86" s="27">
+        <v>1</v>
+      </c>
+      <c r="D86" s="27">
+        <v>13</v>
+      </c>
+      <c r="E86" s="28" t="s">
+        <v>97</v>
+      </c>
+      <c r="F86" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="29">
+        <v>55000</v>
+      </c>
+      <c r="H86" s="29">
+        <v>5000</v>
+      </c>
+      <c r="I86" s="29">
+        <v>5000</v>
+      </c>
+      <c r="J86" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K86" s="23"/>
+      <c r="L86" s="30">
+        <f t="shared" si="4"/>
+        <v>55</v>
+      </c>
+      <c r="M86" s="30">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="N86" s="30">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A87" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B87" s="26">
+        <v>250</v>
+      </c>
+      <c r="C87" s="27">
+        <v>1</v>
+      </c>
+      <c r="D87" s="27">
+        <v>13</v>
+      </c>
+      <c r="E87" s="28" t="s">
+        <v>97</v>
+      </c>
+      <c r="F87" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G87" s="29">
+        <v>55000</v>
+      </c>
+      <c r="H87" s="29">
+        <v>5000</v>
+      </c>
+      <c r="I87" s="29">
+        <v>5000</v>
+      </c>
+      <c r="J87" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K87" s="23"/>
+      <c r="L87" s="30">
+        <f t="shared" si="4"/>
+        <v>55</v>
+      </c>
+      <c r="M87" s="30">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="N87" s="30">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A88" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B88" s="26">
+        <v>250</v>
+      </c>
+      <c r="C88" s="27">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="D88" s="27">
+        <v>0</v>
+      </c>
+      <c r="E88" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F88" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G88" s="29">
+        <v>567700</v>
+      </c>
+      <c r="H88" s="29">
+        <v>632100</v>
+      </c>
+      <c r="I88" s="29">
+        <v>802200</v>
+      </c>
+      <c r="J88" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K88" s="23"/>
+      <c r="L88" s="30">
+        <f t="shared" si="4"/>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="M88" s="30">
+        <f t="shared" si="5"/>
+        <v>632.1</v>
+      </c>
+      <c r="N88" s="30">
+        <f t="shared" si="6"/>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A89" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B89" s="26">
+        <v>250</v>
+      </c>
+      <c r="C89" s="27">
+        <v>2</v>
+      </c>
+      <c r="D89" s="27">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="E89" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F89" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G89" s="29">
+        <v>567700</v>
+      </c>
+      <c r="H89" s="29">
+        <v>632100</v>
+      </c>
+      <c r="I89" s="29">
+        <v>802200</v>
+      </c>
+      <c r="J89" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K89" s="23"/>
+      <c r="L89" s="30">
+        <f t="shared" si="4"/>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="M89" s="30">
+        <f t="shared" si="5"/>
+        <v>632.1</v>
+      </c>
+      <c r="N89" s="30">
+        <f t="shared" si="6"/>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A90" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B90" s="26">
+        <v>250</v>
+      </c>
+      <c r="C90" s="27">
+        <v>2</v>
+      </c>
+      <c r="D90" s="27">
+        <v>3</v>
+      </c>
+      <c r="E90" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="F90" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="29">
+        <v>567700</v>
+      </c>
+      <c r="H90" s="29">
+        <v>632100</v>
+      </c>
+      <c r="I90" s="29">
+        <v>802200</v>
+      </c>
+      <c r="J90" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K90" s="23"/>
+      <c r="L90" s="30">
+        <f t="shared" si="4"/>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="M90" s="30">
+        <f t="shared" si="5"/>
+        <v>632.1</v>
+      </c>
+      <c r="N90" s="30">
+        <f t="shared" si="6"/>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A91" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B91" s="26">
+        <v>250</v>
+      </c>
+      <c r="C91" s="27">
+        <v>2</v>
+      </c>
+      <c r="D91" s="27">
+        <v>3</v>
+      </c>
+      <c r="E91" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="F91" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="29">
+        <v>567700</v>
+      </c>
+      <c r="H91" s="29">
+        <v>632100</v>
+      </c>
+      <c r="I91" s="29">
+        <v>802200</v>
+      </c>
+      <c r="J91" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K91" s="23"/>
+      <c r="L91" s="30">
+        <f t="shared" si="4"/>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="M91" s="30">
+        <f t="shared" si="5"/>
+        <v>632.1</v>
+      </c>
+      <c r="N91" s="30">
+        <f t="shared" si="6"/>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A92" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B92" s="26">
+        <v>250</v>
+      </c>
+      <c r="C92" s="27">
+        <v>2</v>
+      </c>
+      <c r="D92" s="27">
+        <v>3</v>
+      </c>
+      <c r="E92" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="F92" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="29">
+        <v>567700</v>
+      </c>
+      <c r="H92" s="29">
+        <v>632100</v>
+      </c>
+      <c r="I92" s="29">
+        <v>802200</v>
+      </c>
+      <c r="J92" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K92" s="23"/>
+      <c r="L92" s="30">
+        <f t="shared" si="4"/>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="M92" s="30">
+        <f t="shared" si="5"/>
+        <v>632.1</v>
+      </c>
+      <c r="N92" s="30">
+        <f t="shared" si="6"/>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A93" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B93" s="26">
+        <v>250</v>
+      </c>
+      <c r="C93" s="27">
+        <v>2</v>
+      </c>
+      <c r="D93" s="27">
+        <v>3</v>
+      </c>
+      <c r="E93" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="F93" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G93" s="29">
+        <v>567700</v>
+      </c>
+      <c r="H93" s="29">
+        <v>632100</v>
+      </c>
+      <c r="I93" s="29">
+        <v>802200</v>
+      </c>
+      <c r="J93" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K93" s="23"/>
+      <c r="L93" s="30">
+        <f t="shared" si="4"/>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="M93" s="30">
+        <f t="shared" si="5"/>
+        <v>632.1</v>
+      </c>
+      <c r="N93" s="30">
+        <f t="shared" si="6"/>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" ht="69" x14ac:dyDescent="0.25">
+      <c r="A94" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B94" s="26">
+        <v>250</v>
+      </c>
+      <c r="C94" s="27">
+        <v>2</v>
+      </c>
+      <c r="D94" s="27">
+        <v>3</v>
+      </c>
+      <c r="E94" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="F94" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="G94" s="29">
+        <v>567700</v>
+      </c>
+      <c r="H94" s="29">
+        <v>632100</v>
+      </c>
+      <c r="I94" s="29">
+        <v>802200</v>
+      </c>
+      <c r="J94" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K94" s="23"/>
+      <c r="L94" s="30">
+        <f t="shared" si="4"/>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="M94" s="30">
+        <f t="shared" si="5"/>
+        <v>632.1</v>
+      </c>
+      <c r="N94" s="30">
+        <f t="shared" si="6"/>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A95" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B95" s="26">
+        <v>250</v>
+      </c>
+      <c r="C95" s="27">
+        <v>2</v>
+      </c>
+      <c r="D95" s="27">
+        <v>3</v>
+      </c>
+      <c r="E95" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="F95" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="G95" s="29">
+        <v>567700</v>
+      </c>
+      <c r="H95" s="29">
+        <v>632100</v>
+      </c>
+      <c r="I95" s="29">
+        <v>802200</v>
+      </c>
+      <c r="J95" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K95" s="23"/>
+      <c r="L95" s="30">
+        <f t="shared" si="4"/>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="M95" s="30">
+        <f t="shared" si="5"/>
+        <v>632.1</v>
+      </c>
+      <c r="N95" s="30">
+        <f t="shared" si="6"/>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A96" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B96" s="26">
+        <v>250</v>
+      </c>
+      <c r="C96" s="27">
         <v>4</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="D96" s="27">
+        <v>0</v>
+      </c>
+      <c r="E96" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F96" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="29">
+        <v>14952617.66</v>
+      </c>
+      <c r="H96" s="29">
+        <v>4438400</v>
+      </c>
+      <c r="I96" s="29">
+        <v>4438400</v>
+      </c>
+      <c r="J96" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K96" s="23"/>
+      <c r="L96" s="30">
+        <f t="shared" si="4"/>
+        <v>14952.61766</v>
+      </c>
+      <c r="M96" s="30">
+        <f t="shared" si="5"/>
+        <v>4438.3999999999996</v>
+      </c>
+      <c r="N96" s="30">
+        <f t="shared" si="6"/>
+        <v>4438.3999999999996</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A97" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B97" s="26">
+        <v>250</v>
+      </c>
+      <c r="C97" s="27">
+        <v>4</v>
+      </c>
+      <c r="D97" s="27">
+        <v>9</v>
+      </c>
+      <c r="E97" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F97" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G97" s="29">
+        <v>14952617.66</v>
+      </c>
+      <c r="H97" s="29">
+        <v>4438400</v>
+      </c>
+      <c r="I97" s="29">
+        <v>4438400</v>
+      </c>
+      <c r="J97" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K97" s="23"/>
+      <c r="L97" s="30">
+        <f t="shared" si="4"/>
+        <v>14952.61766</v>
+      </c>
+      <c r="M97" s="30">
+        <f t="shared" si="5"/>
+        <v>4438.3999999999996</v>
+      </c>
+      <c r="N97" s="30">
+        <f t="shared" si="6"/>
+        <v>4438.3999999999996</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A98" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B98" s="26">
+        <v>250</v>
+      </c>
+      <c r="C98" s="27">
+        <v>4</v>
+      </c>
+      <c r="D98" s="27">
+        <v>9</v>
+      </c>
+      <c r="E98" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="F98" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G98" s="29">
+        <v>14952617.66</v>
+      </c>
+      <c r="H98" s="29">
+        <v>4438400</v>
+      </c>
+      <c r="I98" s="29">
+        <v>4438400</v>
+      </c>
+      <c r="J98" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K98" s="23"/>
+      <c r="L98" s="30">
+        <f t="shared" si="4"/>
+        <v>14952.61766</v>
+      </c>
+      <c r="M98" s="30">
+        <f t="shared" si="5"/>
+        <v>4438.3999999999996</v>
+      </c>
+      <c r="N98" s="30">
+        <f t="shared" si="6"/>
+        <v>4438.3999999999996</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A99" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B99" s="26">
+        <v>250</v>
+      </c>
+      <c r="C99" s="27">
+        <v>4</v>
+      </c>
+      <c r="D99" s="27">
+        <v>9</v>
+      </c>
+      <c r="E99" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F99" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G99" s="29">
+        <v>14952617.66</v>
+      </c>
+      <c r="H99" s="29">
+        <v>4438400</v>
+      </c>
+      <c r="I99" s="29">
+        <v>4438400</v>
+      </c>
+      <c r="J99" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K99" s="23"/>
+      <c r="L99" s="30">
+        <f t="shared" si="4"/>
+        <v>14952.61766</v>
+      </c>
+      <c r="M99" s="30">
+        <f t="shared" si="5"/>
+        <v>4438.3999999999996</v>
+      </c>
+      <c r="N99" s="30">
+        <f t="shared" si="6"/>
+        <v>4438.3999999999996</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A100" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B100" s="26">
+        <v>250</v>
+      </c>
+      <c r="C100" s="27">
+        <v>4</v>
+      </c>
+      <c r="D100" s="27">
+        <v>9</v>
+      </c>
+      <c r="E100" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F100" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G100" s="29">
+        <v>2861800</v>
+      </c>
+      <c r="H100" s="29">
+        <v>4138400</v>
+      </c>
+      <c r="I100" s="29">
+        <v>4138400</v>
+      </c>
+      <c r="J100" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K100" s="23"/>
+      <c r="L100" s="30">
+        <f t="shared" si="4"/>
+        <v>2861.8</v>
+      </c>
+      <c r="M100" s="30">
+        <f t="shared" si="5"/>
+        <v>4138.3999999999996</v>
+      </c>
+      <c r="N100" s="30">
+        <f t="shared" si="6"/>
+        <v>4138.3999999999996</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A101" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B101" s="26">
+        <v>250</v>
+      </c>
+      <c r="C101" s="27">
+        <v>4</v>
+      </c>
+      <c r="D101" s="27">
+        <v>9</v>
+      </c>
+      <c r="E101" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F101" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" s="29">
+        <v>2861800</v>
+      </c>
+      <c r="H101" s="29">
+        <v>4138400</v>
+      </c>
+      <c r="I101" s="29">
+        <v>4138400</v>
+      </c>
+      <c r="J101" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K101" s="23"/>
+      <c r="L101" s="30">
+        <f t="shared" si="4"/>
+        <v>2861.8</v>
+      </c>
+      <c r="M101" s="30">
+        <f t="shared" si="5"/>
+        <v>4138.3999999999996</v>
+      </c>
+      <c r="N101" s="30">
+        <f t="shared" si="6"/>
+        <v>4138.3999999999996</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A102" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B102" s="26">
+        <v>250</v>
+      </c>
+      <c r="C102" s="27">
+        <v>4</v>
+      </c>
+      <c r="D102" s="27">
+        <v>9</v>
+      </c>
+      <c r="E102" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F102" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G102" s="29">
+        <v>2861800</v>
+      </c>
+      <c r="H102" s="29">
+        <v>4138400</v>
+      </c>
+      <c r="I102" s="29">
+        <v>4138400</v>
+      </c>
+      <c r="J102" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K102" s="23"/>
+      <c r="L102" s="30">
+        <f t="shared" si="4"/>
+        <v>2861.8</v>
+      </c>
+      <c r="M102" s="30">
+        <f t="shared" si="5"/>
+        <v>4138.3999999999996</v>
+      </c>
+      <c r="N102" s="30">
+        <f t="shared" si="6"/>
+        <v>4138.3999999999996</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A103" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B103" s="26">
+        <v>250</v>
+      </c>
+      <c r="C103" s="27">
+        <v>4</v>
+      </c>
+      <c r="D103" s="27">
+        <v>9</v>
+      </c>
+      <c r="E103" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F103" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G103" s="29">
+        <v>943817.66</v>
+      </c>
+      <c r="H103" s="29">
+        <v>0</v>
+      </c>
+      <c r="I103" s="29">
+        <v>0</v>
+      </c>
+      <c r="J103" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K103" s="23"/>
+      <c r="L103" s="30">
+        <f t="shared" si="4"/>
+        <v>943.81766000000005</v>
+      </c>
+      <c r="M103" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N103" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A104" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B104" s="26">
+        <v>250</v>
+      </c>
+      <c r="C104" s="27">
+        <v>4</v>
+      </c>
+      <c r="D104" s="27">
+        <v>9</v>
+      </c>
+      <c r="E104" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F104" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" s="29">
+        <v>943817.66</v>
+      </c>
+      <c r="H104" s="29">
+        <v>0</v>
+      </c>
+      <c r="I104" s="29">
+        <v>0</v>
+      </c>
+      <c r="J104" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K104" s="23"/>
+      <c r="L104" s="30">
+        <f t="shared" si="4"/>
+        <v>943.81766000000005</v>
+      </c>
+      <c r="M104" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N104" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A105" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B105" s="26">
+        <v>250</v>
+      </c>
+      <c r="C105" s="27">
+        <v>4</v>
+      </c>
+      <c r="D105" s="27">
+        <v>9</v>
+      </c>
+      <c r="E105" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F105" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G105" s="29">
+        <v>943817.66</v>
+      </c>
+      <c r="H105" s="29">
+        <v>0</v>
+      </c>
+      <c r="I105" s="29">
+        <v>0</v>
+      </c>
+      <c r="J105" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K105" s="23"/>
+      <c r="L105" s="30">
+        <f t="shared" si="4"/>
+        <v>943.81766000000005</v>
+      </c>
+      <c r="M105" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N105" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" ht="91.8" x14ac:dyDescent="0.25">
+      <c r="A106" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B106" s="26">
+        <v>250</v>
+      </c>
+      <c r="C106" s="27">
+        <v>4</v>
+      </c>
+      <c r="D106" s="27">
+        <v>9</v>
+      </c>
+      <c r="E106" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F106" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G106" s="29">
+        <v>270000</v>
+      </c>
+      <c r="H106" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I106" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J106" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K106" s="23"/>
+      <c r="L106" s="30">
+        <f t="shared" si="4"/>
+        <v>270</v>
+      </c>
+      <c r="M106" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N106" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A107" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B107" s="26">
+        <v>250</v>
+      </c>
+      <c r="C107" s="27">
+        <v>4</v>
+      </c>
+      <c r="D107" s="27">
+        <v>9</v>
+      </c>
+      <c r="E107" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F107" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" s="29">
+        <v>270000</v>
+      </c>
+      <c r="H107" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I107" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J107" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K107" s="23"/>
+      <c r="L107" s="30">
+        <f t="shared" si="4"/>
+        <v>270</v>
+      </c>
+      <c r="M107" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N107" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A108" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B108" s="26">
+        <v>250</v>
+      </c>
+      <c r="C108" s="27">
+        <v>4</v>
+      </c>
+      <c r="D108" s="27">
+        <v>9</v>
+      </c>
+      <c r="E108" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F108" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G108" s="29">
+        <v>270000</v>
+      </c>
+      <c r="H108" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I108" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J108" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K108" s="23"/>
+      <c r="L108" s="30">
+        <f t="shared" si="4"/>
+        <v>270</v>
+      </c>
+      <c r="M108" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N108" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A109" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B109" s="26">
+        <v>250</v>
+      </c>
+      <c r="C109" s="27">
+        <v>4</v>
+      </c>
+      <c r="D109" s="27">
+        <v>9</v>
+      </c>
+      <c r="E109" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="F109" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="29">
+        <v>100000</v>
+      </c>
+      <c r="H109" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I109" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J109" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K109" s="23"/>
+      <c r="L109" s="30">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="M109" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N109" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A110" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B110" s="26">
+        <v>250</v>
+      </c>
+      <c r="C110" s="27">
+        <v>4</v>
+      </c>
+      <c r="D110" s="27">
+        <v>9</v>
+      </c>
+      <c r="E110" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="F110" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="29">
+        <v>100000</v>
+      </c>
+      <c r="H110" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I110" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J110" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K110" s="23"/>
+      <c r="L110" s="30">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="M110" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N110" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A111" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B111" s="26">
+        <v>250</v>
+      </c>
+      <c r="C111" s="27">
+        <v>4</v>
+      </c>
+      <c r="D111" s="27">
+        <v>9</v>
+      </c>
+      <c r="E111" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="F111" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G111" s="29">
+        <v>100000</v>
+      </c>
+      <c r="H111" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I111" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J111" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K111" s="23"/>
+      <c r="L111" s="30">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="M111" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N111" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A112" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B112" s="26">
+        <v>250</v>
+      </c>
+      <c r="C112" s="27">
+        <v>4</v>
+      </c>
+      <c r="D112" s="27">
+        <v>9</v>
+      </c>
+      <c r="E112" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="F112" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="29">
+        <v>10677000</v>
+      </c>
+      <c r="H112" s="29">
+        <v>0</v>
+      </c>
+      <c r="I112" s="29">
+        <v>0</v>
+      </c>
+      <c r="J112" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K112" s="23"/>
+      <c r="L112" s="30">
+        <f t="shared" si="4"/>
+        <v>10677</v>
+      </c>
+      <c r="M112" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N112" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A113" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B113" s="26">
+        <v>250</v>
+      </c>
+      <c r="C113" s="27">
+        <v>4</v>
+      </c>
+      <c r="D113" s="27">
+        <v>9</v>
+      </c>
+      <c r="E113" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="F113" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="29">
+        <v>10677000</v>
+      </c>
+      <c r="H113" s="29">
+        <v>0</v>
+      </c>
+      <c r="I113" s="29">
+        <v>0</v>
+      </c>
+      <c r="J113" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K113" s="23"/>
+      <c r="L113" s="30">
+        <f t="shared" si="4"/>
+        <v>10677</v>
+      </c>
+      <c r="M113" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N113" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A114" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B114" s="26">
+        <v>250</v>
+      </c>
+      <c r="C114" s="27">
+        <v>4</v>
+      </c>
+      <c r="D114" s="27">
+        <v>9</v>
+      </c>
+      <c r="E114" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="F114" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G114" s="29">
+        <v>10677000</v>
+      </c>
+      <c r="H114" s="29">
+        <v>0</v>
+      </c>
+      <c r="I114" s="29">
+        <v>0</v>
+      </c>
+      <c r="J114" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K114" s="23"/>
+      <c r="L114" s="30">
+        <f t="shared" si="4"/>
+        <v>10677</v>
+      </c>
+      <c r="M114" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N114" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A115" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B115" s="26">
+        <v>250</v>
+      </c>
+      <c r="C115" s="27">
+        <v>4</v>
+      </c>
+      <c r="D115" s="27">
+        <v>9</v>
+      </c>
+      <c r="E115" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="F115" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="29">
+        <v>100000</v>
+      </c>
+      <c r="H115" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I115" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J115" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K115" s="23"/>
+      <c r="L115" s="30">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="M115" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N115" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A116" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B116" s="26">
+        <v>250</v>
+      </c>
+      <c r="C116" s="27">
+        <v>4</v>
+      </c>
+      <c r="D116" s="27">
+        <v>9</v>
+      </c>
+      <c r="E116" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="F116" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G116" s="29">
+        <v>100000</v>
+      </c>
+      <c r="H116" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I116" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J116" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K116" s="23"/>
+      <c r="L116" s="30">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="M116" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N116" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A117" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B117" s="26">
+        <v>250</v>
+      </c>
+      <c r="C117" s="27">
+        <v>4</v>
+      </c>
+      <c r="D117" s="27">
+        <v>9</v>
+      </c>
+      <c r="E117" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="F117" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117" s="29">
+        <v>100000</v>
+      </c>
+      <c r="H117" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I117" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J117" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K117" s="23"/>
+      <c r="L117" s="30">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="M117" s="30">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="N117" s="30">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A118" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B118" s="26">
+        <v>250</v>
+      </c>
+      <c r="C118" s="27">
         <v>5</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D118" s="27">
+        <v>0</v>
+      </c>
+      <c r="E118" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F118" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="29">
+        <v>7232063.4800000004</v>
+      </c>
+      <c r="H118" s="29">
+        <v>4501600</v>
+      </c>
+      <c r="I118" s="29">
+        <v>4501600</v>
+      </c>
+      <c r="J118" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K118" s="23"/>
+      <c r="L118" s="30">
+        <f t="shared" si="4"/>
+        <v>7232.0634800000007</v>
+      </c>
+      <c r="M118" s="30">
+        <f t="shared" si="5"/>
+        <v>4501.6000000000004</v>
+      </c>
+      <c r="N118" s="30">
+        <f t="shared" si="6"/>
+        <v>4501.6000000000004</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A119" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B119" s="26">
+        <v>250</v>
+      </c>
+      <c r="C119" s="27">
+        <v>5</v>
+      </c>
+      <c r="D119" s="27">
+        <v>2</v>
+      </c>
+      <c r="E119" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F119" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G119" s="29">
+        <v>490777.4</v>
+      </c>
+      <c r="H119" s="29">
+        <v>200000</v>
+      </c>
+      <c r="I119" s="29">
+        <v>200000</v>
+      </c>
+      <c r="J119" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K119" s="23"/>
+      <c r="L119" s="30">
+        <f t="shared" si="4"/>
+        <v>490.7774</v>
+      </c>
+      <c r="M119" s="30">
+        <f t="shared" si="5"/>
+        <v>200</v>
+      </c>
+      <c r="N119" s="30">
+        <f t="shared" si="6"/>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A120" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B120" s="26">
+        <v>250</v>
+      </c>
+      <c r="C120" s="27">
+        <v>5</v>
+      </c>
+      <c r="D120" s="27">
+        <v>2</v>
+      </c>
+      <c r="E120" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F120" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G120" s="29">
+        <v>459295.4</v>
+      </c>
+      <c r="H120" s="29">
+        <v>200000</v>
+      </c>
+      <c r="I120" s="29">
+        <v>200000</v>
+      </c>
+      <c r="J120" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K120" s="23"/>
+      <c r="L120" s="30">
+        <f t="shared" si="4"/>
+        <v>459.29540000000003</v>
+      </c>
+      <c r="M120" s="30">
+        <f t="shared" si="5"/>
+        <v>200</v>
+      </c>
+      <c r="N120" s="30">
+        <f t="shared" si="6"/>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A121" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B121" s="26">
+        <v>250</v>
+      </c>
+      <c r="C121" s="27">
+        <v>5</v>
+      </c>
+      <c r="D121" s="27">
+        <v>2</v>
+      </c>
+      <c r="E121" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="F121" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="29">
+        <v>180000</v>
+      </c>
+      <c r="H121" s="29">
+        <v>180000</v>
+      </c>
+      <c r="I121" s="29">
+        <v>180000</v>
+      </c>
+      <c r="J121" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K121" s="23"/>
+      <c r="L121" s="30">
+        <f t="shared" si="4"/>
+        <v>180</v>
+      </c>
+      <c r="M121" s="30">
+        <f t="shared" si="5"/>
+        <v>180</v>
+      </c>
+      <c r="N121" s="30">
+        <f t="shared" si="6"/>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A122" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B122" s="26">
+        <v>250</v>
+      </c>
+      <c r="C122" s="27">
+        <v>5</v>
+      </c>
+      <c r="D122" s="27">
+        <v>2</v>
+      </c>
+      <c r="E122" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="F122" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" s="29">
+        <v>180000</v>
+      </c>
+      <c r="H122" s="29">
+        <v>180000</v>
+      </c>
+      <c r="I122" s="29">
+        <v>180000</v>
+      </c>
+      <c r="J122" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K122" s="23"/>
+      <c r="L122" s="30">
+        <f t="shared" si="4"/>
+        <v>180</v>
+      </c>
+      <c r="M122" s="30">
+        <f t="shared" si="5"/>
+        <v>180</v>
+      </c>
+      <c r="N122" s="30">
+        <f t="shared" si="6"/>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A123" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B123" s="26">
+        <v>250</v>
+      </c>
+      <c r="C123" s="27">
+        <v>5</v>
+      </c>
+      <c r="D123" s="27">
+        <v>2</v>
+      </c>
+      <c r="E123" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="F123" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G123" s="29">
+        <v>180000</v>
+      </c>
+      <c r="H123" s="29">
+        <v>180000</v>
+      </c>
+      <c r="I123" s="29">
+        <v>180000</v>
+      </c>
+      <c r="J123" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K123" s="23"/>
+      <c r="L123" s="30">
+        <f t="shared" si="4"/>
+        <v>180</v>
+      </c>
+      <c r="M123" s="30">
+        <f t="shared" si="5"/>
+        <v>180</v>
+      </c>
+      <c r="N123" s="30">
+        <f t="shared" si="6"/>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A124" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B124" s="26">
+        <v>250</v>
+      </c>
+      <c r="C124" s="27">
+        <v>5</v>
+      </c>
+      <c r="D124" s="27">
+        <v>2</v>
+      </c>
+      <c r="E124" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="F124" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G124" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H124" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I124" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J124" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K124" s="23"/>
+      <c r="L124" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M124" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N124" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A125" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B125" s="26">
+        <v>250</v>
+      </c>
+      <c r="C125" s="27">
+        <v>5</v>
+      </c>
+      <c r="D125" s="27">
+        <v>2</v>
+      </c>
+      <c r="E125" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="F125" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H125" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I125" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J125" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K125" s="23"/>
+      <c r="L125" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M125" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N125" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A126" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B126" s="26">
+        <v>250</v>
+      </c>
+      <c r="C126" s="27">
+        <v>5</v>
+      </c>
+      <c r="D126" s="27">
+        <v>2</v>
+      </c>
+      <c r="E126" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="F126" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G126" s="29">
+        <v>20000</v>
+      </c>
+      <c r="H126" s="29">
+        <v>20000</v>
+      </c>
+      <c r="I126" s="29">
+        <v>20000</v>
+      </c>
+      <c r="J126" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K126" s="23"/>
+      <c r="L126" s="30">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="M126" s="30">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="N126" s="30">
+        <f t="shared" si="6"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A127" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B127" s="26">
+        <v>250</v>
+      </c>
+      <c r="C127" s="27">
+        <v>5</v>
+      </c>
+      <c r="D127" s="27">
+        <v>2</v>
+      </c>
+      <c r="E127" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="F127" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G127" s="29">
+        <v>259295.4</v>
+      </c>
+      <c r="H127" s="29">
+        <v>0</v>
+      </c>
+      <c r="I127" s="29">
+        <v>0</v>
+      </c>
+      <c r="J127" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K127" s="23"/>
+      <c r="L127" s="30">
+        <f t="shared" si="4"/>
+        <v>259.29539999999997</v>
+      </c>
+      <c r="M127" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N127" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A128" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B128" s="26">
+        <v>250</v>
+      </c>
+      <c r="C128" s="27">
+        <v>5</v>
+      </c>
+      <c r="D128" s="27">
+        <v>2</v>
+      </c>
+      <c r="E128" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="F128" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" s="29">
+        <v>259295.4</v>
+      </c>
+      <c r="H128" s="29">
+        <v>0</v>
+      </c>
+      <c r="I128" s="29">
+        <v>0</v>
+      </c>
+      <c r="J128" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K128" s="23"/>
+      <c r="L128" s="30">
+        <f t="shared" si="4"/>
+        <v>259.29539999999997</v>
+      </c>
+      <c r="M128" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N128" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A129" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B129" s="26">
+        <v>250</v>
+      </c>
+      <c r="C129" s="27">
+        <v>5</v>
+      </c>
+      <c r="D129" s="27">
+        <v>2</v>
+      </c>
+      <c r="E129" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="F129" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G129" s="29">
+        <v>259295.4</v>
+      </c>
+      <c r="H129" s="29">
+        <v>0</v>
+      </c>
+      <c r="I129" s="29">
+        <v>0</v>
+      </c>
+      <c r="J129" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K129" s="23"/>
+      <c r="L129" s="30">
+        <f t="shared" si="4"/>
+        <v>259.29539999999997</v>
+      </c>
+      <c r="M129" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N129" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A130" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B130" s="26">
+        <v>250</v>
+      </c>
+      <c r="C130" s="27">
+        <v>5</v>
+      </c>
+      <c r="D130" s="27">
+        <v>2</v>
+      </c>
+      <c r="E130" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="F130" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G130" s="29">
+        <v>31482</v>
+      </c>
+      <c r="H130" s="29">
+        <v>0</v>
+      </c>
+      <c r="I130" s="29">
+        <v>0</v>
+      </c>
+      <c r="J130" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K130" s="23"/>
+      <c r="L130" s="30">
+        <f t="shared" si="4"/>
+        <v>31.481999999999999</v>
+      </c>
+      <c r="M130" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N130" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A131" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B131" s="26">
+        <v>250</v>
+      </c>
+      <c r="C131" s="27">
+        <v>5</v>
+      </c>
+      <c r="D131" s="27">
+        <v>2</v>
+      </c>
+      <c r="E131" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="F131" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G131" s="29">
+        <v>30482</v>
+      </c>
+      <c r="H131" s="29">
+        <v>0</v>
+      </c>
+      <c r="I131" s="29">
+        <v>0</v>
+      </c>
+      <c r="J131" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K131" s="23"/>
+      <c r="L131" s="30">
+        <f t="shared" si="4"/>
+        <v>30.481999999999999</v>
+      </c>
+      <c r="M131" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N131" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A132" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B132" s="26">
+        <v>250</v>
+      </c>
+      <c r="C132" s="27">
+        <v>5</v>
+      </c>
+      <c r="D132" s="27">
+        <v>2</v>
+      </c>
+      <c r="E132" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="F132" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132" s="29">
+        <v>30482</v>
+      </c>
+      <c r="H132" s="29">
+        <v>0</v>
+      </c>
+      <c r="I132" s="29">
+        <v>0</v>
+      </c>
+      <c r="J132" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K132" s="23"/>
+      <c r="L132" s="30">
+        <f t="shared" si="4"/>
+        <v>30.481999999999999</v>
+      </c>
+      <c r="M132" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N132" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A133" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B133" s="26">
+        <v>250</v>
+      </c>
+      <c r="C133" s="27">
+        <v>5</v>
+      </c>
+      <c r="D133" s="27">
+        <v>2</v>
+      </c>
+      <c r="E133" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="F133" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G133" s="29">
+        <v>30482</v>
+      </c>
+      <c r="H133" s="29">
+        <v>0</v>
+      </c>
+      <c r="I133" s="29">
+        <v>0</v>
+      </c>
+      <c r="J133" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K133" s="23"/>
+      <c r="L133" s="30">
+        <f t="shared" si="4"/>
+        <v>30.481999999999999</v>
+      </c>
+      <c r="M133" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N133" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A134" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B134" s="26">
+        <v>250</v>
+      </c>
+      <c r="C134" s="27">
+        <v>5</v>
+      </c>
+      <c r="D134" s="27">
+        <v>2</v>
+      </c>
+      <c r="E134" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="F134" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G134" s="29">
+        <v>1000</v>
+      </c>
+      <c r="H134" s="29">
+        <v>0</v>
+      </c>
+      <c r="I134" s="29">
+        <v>0</v>
+      </c>
+      <c r="J134" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K134" s="23"/>
+      <c r="L134" s="30">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="M134" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N134" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A135" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B135" s="26">
+        <v>250</v>
+      </c>
+      <c r="C135" s="27">
+        <v>5</v>
+      </c>
+      <c r="D135" s="27">
+        <v>2</v>
+      </c>
+      <c r="E135" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="F135" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="29">
+        <v>1000</v>
+      </c>
+      <c r="H135" s="29">
+        <v>0</v>
+      </c>
+      <c r="I135" s="29">
+        <v>0</v>
+      </c>
+      <c r="J135" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K135" s="23"/>
+      <c r="L135" s="30">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="M135" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N135" s="30">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A136" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B136" s="26">
+        <v>250</v>
+      </c>
+      <c r="C136" s="27">
+        <v>5</v>
+      </c>
+      <c r="D136" s="27">
+        <v>2</v>
+      </c>
+      <c r="E136" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="F136" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G136" s="29">
+        <v>1000</v>
+      </c>
+      <c r="H136" s="29">
+        <v>0</v>
+      </c>
+      <c r="I136" s="29">
+        <v>0</v>
+      </c>
+      <c r="J136" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K136" s="23"/>
+      <c r="L136" s="30">
+        <f t="shared" ref="L136:L183" si="7">G136/$I$3</f>
+        <v>1</v>
+      </c>
+      <c r="M136" s="30">
+        <f t="shared" ref="M136:M184" si="8">H136/$I$3</f>
+        <v>0</v>
+      </c>
+      <c r="N136" s="30">
+        <f t="shared" ref="N136:N184" si="9">I136/$I$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A137" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B137" s="26">
+        <v>250</v>
+      </c>
+      <c r="C137" s="27">
+        <v>5</v>
+      </c>
+      <c r="D137" s="27">
+        <v>3</v>
+      </c>
+      <c r="E137" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F137" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="29">
+        <v>6741286.0800000001</v>
+      </c>
+      <c r="H137" s="29">
+        <v>4301600</v>
+      </c>
+      <c r="I137" s="29">
+        <v>4301600</v>
+      </c>
+      <c r="J137" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K137" s="23"/>
+      <c r="L137" s="30">
+        <f t="shared" si="7"/>
+        <v>6741.2860799999999</v>
+      </c>
+      <c r="M137" s="30">
+        <f t="shared" si="8"/>
+        <v>4301.6000000000004</v>
+      </c>
+      <c r="N137" s="30">
+        <f t="shared" si="9"/>
+        <v>4301.6000000000004</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A138" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B138" s="26">
+        <v>250</v>
+      </c>
+      <c r="C138" s="27">
+        <v>5</v>
+      </c>
+      <c r="D138" s="27">
+        <v>3</v>
+      </c>
+      <c r="E138" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="F138" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G138" s="29">
+        <v>6725286.0800000001</v>
+      </c>
+      <c r="H138" s="29">
+        <v>4285600</v>
+      </c>
+      <c r="I138" s="29">
+        <v>4285600</v>
+      </c>
+      <c r="J138" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K138" s="23"/>
+      <c r="L138" s="30">
+        <f t="shared" si="7"/>
+        <v>6725.2860799999999</v>
+      </c>
+      <c r="M138" s="30">
+        <f t="shared" si="8"/>
+        <v>4285.6000000000004</v>
+      </c>
+      <c r="N138" s="30">
+        <f t="shared" si="9"/>
+        <v>4285.6000000000004</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" ht="103.2" x14ac:dyDescent="0.25">
+      <c r="A139" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B139" s="26">
+        <v>250</v>
+      </c>
+      <c r="C139" s="27">
+        <v>5</v>
+      </c>
+      <c r="D139" s="27">
+        <v>3</v>
+      </c>
+      <c r="E139" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F139" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G139" s="29">
+        <v>2722221.91</v>
+      </c>
+      <c r="H139" s="29">
+        <v>1877600</v>
+      </c>
+      <c r="I139" s="29">
+        <v>1877600</v>
+      </c>
+      <c r="J139" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K139" s="23"/>
+      <c r="L139" s="30">
+        <f t="shared" si="7"/>
+        <v>2722.2219100000002</v>
+      </c>
+      <c r="M139" s="30">
+        <f t="shared" si="8"/>
+        <v>1877.6</v>
+      </c>
+      <c r="N139" s="30">
+        <f t="shared" si="9"/>
+        <v>1877.6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A140" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B140" s="26">
+        <v>250</v>
+      </c>
+      <c r="C140" s="27">
+        <v>5</v>
+      </c>
+      <c r="D140" s="27">
+        <v>3</v>
+      </c>
+      <c r="E140" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F140" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140" s="29">
+        <v>2722221.91</v>
+      </c>
+      <c r="H140" s="29">
+        <v>1877600</v>
+      </c>
+      <c r="I140" s="29">
+        <v>1877600</v>
+      </c>
+      <c r="J140" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K140" s="23"/>
+      <c r="L140" s="30">
+        <f t="shared" si="7"/>
+        <v>2722.2219100000002</v>
+      </c>
+      <c r="M140" s="30">
+        <f t="shared" si="8"/>
+        <v>1877.6</v>
+      </c>
+      <c r="N140" s="30">
+        <f t="shared" si="9"/>
+        <v>1877.6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A141" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B141" s="26">
+        <v>250</v>
+      </c>
+      <c r="C141" s="27">
+        <v>5</v>
+      </c>
+      <c r="D141" s="27">
+        <v>3</v>
+      </c>
+      <c r="E141" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F141" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G141" s="29">
+        <v>2722221.91</v>
+      </c>
+      <c r="H141" s="29">
+        <v>1877600</v>
+      </c>
+      <c r="I141" s="29">
+        <v>1877600</v>
+      </c>
+      <c r="J141" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K141" s="23"/>
+      <c r="L141" s="30">
+        <f t="shared" si="7"/>
+        <v>2722.2219100000002</v>
+      </c>
+      <c r="M141" s="30">
+        <f t="shared" si="8"/>
+        <v>1877.6</v>
+      </c>
+      <c r="N141" s="30">
+        <f t="shared" si="9"/>
+        <v>1877.6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" ht="69" x14ac:dyDescent="0.25">
+      <c r="A142" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B142" s="26">
+        <v>250</v>
+      </c>
+      <c r="C142" s="27">
+        <v>5</v>
+      </c>
+      <c r="D142" s="27">
+        <v>3</v>
+      </c>
+      <c r="E142" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="F142" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G142" s="29">
+        <v>2188000</v>
+      </c>
+      <c r="H142" s="29">
+        <v>2158000</v>
+      </c>
+      <c r="I142" s="29">
+        <v>2158000</v>
+      </c>
+      <c r="J142" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K142" s="23"/>
+      <c r="L142" s="30">
+        <f t="shared" si="7"/>
+        <v>2188</v>
+      </c>
+      <c r="M142" s="30">
+        <f t="shared" si="8"/>
+        <v>2158</v>
+      </c>
+      <c r="N142" s="30">
+        <f t="shared" si="9"/>
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A143" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B143" s="26">
+        <v>250</v>
+      </c>
+      <c r="C143" s="27">
+        <v>5</v>
+      </c>
+      <c r="D143" s="27">
+        <v>3</v>
+      </c>
+      <c r="E143" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="F143" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G143" s="29">
+        <v>2188000</v>
+      </c>
+      <c r="H143" s="29">
+        <v>2158000</v>
+      </c>
+      <c r="I143" s="29">
+        <v>2158000</v>
+      </c>
+      <c r="J143" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K143" s="23"/>
+      <c r="L143" s="30">
+        <f t="shared" si="7"/>
+        <v>2188</v>
+      </c>
+      <c r="M143" s="30">
+        <f t="shared" si="8"/>
+        <v>2158</v>
+      </c>
+      <c r="N143" s="30">
+        <f t="shared" si="9"/>
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A144" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B144" s="26">
+        <v>250</v>
+      </c>
+      <c r="C144" s="27">
+        <v>5</v>
+      </c>
+      <c r="D144" s="27">
+        <v>3</v>
+      </c>
+      <c r="E144" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="F144" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G144" s="29">
+        <v>2188000</v>
+      </c>
+      <c r="H144" s="29">
+        <v>2158000</v>
+      </c>
+      <c r="I144" s="29">
+        <v>2158000</v>
+      </c>
+      <c r="J144" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K144" s="23"/>
+      <c r="L144" s="30">
+        <f t="shared" si="7"/>
+        <v>2188</v>
+      </c>
+      <c r="M144" s="30">
+        <f t="shared" si="8"/>
+        <v>2158</v>
+      </c>
+      <c r="N144" s="30">
+        <f t="shared" si="9"/>
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A145" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B145" s="26">
+        <v>250</v>
+      </c>
+      <c r="C145" s="27">
+        <v>5</v>
+      </c>
+      <c r="D145" s="27">
+        <v>3</v>
+      </c>
+      <c r="E145" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="F145" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G145" s="29">
+        <v>188350</v>
+      </c>
+      <c r="H145" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I145" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J145" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K145" s="23"/>
+      <c r="L145" s="30">
+        <f t="shared" si="7"/>
+        <v>188.35</v>
+      </c>
+      <c r="M145" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N145" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A146" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B146" s="26">
+        <v>250</v>
+      </c>
+      <c r="C146" s="27">
+        <v>5</v>
+      </c>
+      <c r="D146" s="27">
+        <v>3</v>
+      </c>
+      <c r="E146" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="F146" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" s="29">
+        <v>188350</v>
+      </c>
+      <c r="H146" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I146" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J146" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K146" s="23"/>
+      <c r="L146" s="30">
+        <f t="shared" si="7"/>
+        <v>188.35</v>
+      </c>
+      <c r="M146" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N146" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A147" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B147" s="26">
+        <v>250</v>
+      </c>
+      <c r="C147" s="27">
+        <v>5</v>
+      </c>
+      <c r="D147" s="27">
+        <v>3</v>
+      </c>
+      <c r="E147" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="F147" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G147" s="29">
+        <v>188350</v>
+      </c>
+      <c r="H147" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I147" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J147" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K147" s="23"/>
+      <c r="L147" s="30">
+        <f t="shared" si="7"/>
+        <v>188.35</v>
+      </c>
+      <c r="M147" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N147" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A148" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B148" s="26">
+        <v>250</v>
+      </c>
+      <c r="C148" s="27">
+        <v>5</v>
+      </c>
+      <c r="D148" s="27">
+        <v>3</v>
+      </c>
+      <c r="E148" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="F148" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G148" s="29">
+        <v>80000</v>
+      </c>
+      <c r="H148" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I148" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J148" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K148" s="23"/>
+      <c r="L148" s="30">
+        <f t="shared" si="7"/>
+        <v>80</v>
+      </c>
+      <c r="M148" s="30">
+        <f t="shared" si="8"/>
+        <v>100</v>
+      </c>
+      <c r="N148" s="30">
+        <f t="shared" si="9"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A149" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B149" s="26">
+        <v>250</v>
+      </c>
+      <c r="C149" s="27">
+        <v>5</v>
+      </c>
+      <c r="D149" s="27">
+        <v>3</v>
+      </c>
+      <c r="E149" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="F149" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" s="29">
+        <v>80000</v>
+      </c>
+      <c r="H149" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I149" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J149" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K149" s="23"/>
+      <c r="L149" s="30">
+        <f t="shared" si="7"/>
+        <v>80</v>
+      </c>
+      <c r="M149" s="30">
+        <f t="shared" si="8"/>
+        <v>100</v>
+      </c>
+      <c r="N149" s="30">
+        <f t="shared" si="9"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A150" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B150" s="26">
+        <v>250</v>
+      </c>
+      <c r="C150" s="27">
+        <v>5</v>
+      </c>
+      <c r="D150" s="27">
+        <v>3</v>
+      </c>
+      <c r="E150" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="F150" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G150" s="29">
+        <v>80000</v>
+      </c>
+      <c r="H150" s="29">
+        <v>100000</v>
+      </c>
+      <c r="I150" s="29">
+        <v>100000</v>
+      </c>
+      <c r="J150" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K150" s="23"/>
+      <c r="L150" s="30">
+        <f t="shared" si="7"/>
+        <v>80</v>
+      </c>
+      <c r="M150" s="30">
+        <f t="shared" si="8"/>
+        <v>100</v>
+      </c>
+      <c r="N150" s="30">
+        <f t="shared" si="9"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A151" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B151" s="26">
+        <v>250</v>
+      </c>
+      <c r="C151" s="27">
+        <v>5</v>
+      </c>
+      <c r="D151" s="27">
+        <v>3</v>
+      </c>
+      <c r="E151" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F151" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G151" s="29">
+        <v>50150</v>
+      </c>
+      <c r="H151" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I151" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J151" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K151" s="23"/>
+      <c r="L151" s="30">
+        <f t="shared" si="7"/>
+        <v>50.15</v>
+      </c>
+      <c r="M151" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N151" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A152" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B152" s="26">
+        <v>250</v>
+      </c>
+      <c r="C152" s="27">
+        <v>5</v>
+      </c>
+      <c r="D152" s="27">
+        <v>3</v>
+      </c>
+      <c r="E152" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F152" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G152" s="29">
+        <v>50150</v>
+      </c>
+      <c r="H152" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I152" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J152" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K152" s="23"/>
+      <c r="L152" s="30">
+        <f t="shared" si="7"/>
+        <v>50.15</v>
+      </c>
+      <c r="M152" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N152" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A153" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B153" s="26">
+        <v>250</v>
+      </c>
+      <c r="C153" s="27">
+        <v>5</v>
+      </c>
+      <c r="D153" s="27">
+        <v>3</v>
+      </c>
+      <c r="E153" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F153" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G153" s="29">
+        <v>50150</v>
+      </c>
+      <c r="H153" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I153" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J153" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K153" s="23"/>
+      <c r="L153" s="30">
+        <f t="shared" si="7"/>
+        <v>50.15</v>
+      </c>
+      <c r="M153" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N153" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A154" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B154" s="26">
+        <v>250</v>
+      </c>
+      <c r="C154" s="27">
+        <v>5</v>
+      </c>
+      <c r="D154" s="27">
+        <v>3</v>
+      </c>
+      <c r="E154" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F154" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G154" s="29">
+        <v>0</v>
+      </c>
+      <c r="H154" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I154" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J154" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K154" s="23"/>
+      <c r="L154" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M154" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N154" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A155" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B155" s="26">
+        <v>250</v>
+      </c>
+      <c r="C155" s="27">
+        <v>5</v>
+      </c>
+      <c r="D155" s="27">
+        <v>3</v>
+      </c>
+      <c r="E155" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F155" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G155" s="29">
+        <v>0</v>
+      </c>
+      <c r="H155" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I155" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J155" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K155" s="23"/>
+      <c r="L155" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M155" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N155" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A156" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B156" s="26">
+        <v>250</v>
+      </c>
+      <c r="C156" s="27">
+        <v>5</v>
+      </c>
+      <c r="D156" s="27">
+        <v>3</v>
+      </c>
+      <c r="E156" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F156" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G156" s="29">
+        <v>0</v>
+      </c>
+      <c r="H156" s="29">
+        <v>50000</v>
+      </c>
+      <c r="I156" s="29">
+        <v>50000</v>
+      </c>
+      <c r="J156" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K156" s="23"/>
+      <c r="L156" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M156" s="30">
+        <f t="shared" si="8"/>
+        <v>50</v>
+      </c>
+      <c r="N156" s="30">
+        <f t="shared" si="9"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A157" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B157" s="26">
+        <v>250</v>
+      </c>
+      <c r="C157" s="27">
+        <v>5</v>
+      </c>
+      <c r="D157" s="27">
+        <v>3</v>
+      </c>
+      <c r="E157" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="F157" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G157" s="29">
+        <v>1146564.17</v>
+      </c>
+      <c r="H157" s="29">
+        <v>0</v>
+      </c>
+      <c r="I157" s="29">
+        <v>0</v>
+      </c>
+      <c r="J157" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K157" s="23"/>
+      <c r="L157" s="30">
+        <f t="shared" si="7"/>
+        <v>1146.5641699999999</v>
+      </c>
+      <c r="M157" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N157" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A158" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B158" s="26">
+        <v>250</v>
+      </c>
+      <c r="C158" s="27">
+        <v>5</v>
+      </c>
+      <c r="D158" s="27">
+        <v>3</v>
+      </c>
+      <c r="E158" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="F158" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G158" s="29">
+        <v>1146564.17</v>
+      </c>
+      <c r="H158" s="29">
+        <v>0</v>
+      </c>
+      <c r="I158" s="29">
+        <v>0</v>
+      </c>
+      <c r="J158" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K158" s="23"/>
+      <c r="L158" s="30">
+        <f t="shared" si="7"/>
+        <v>1146.5641699999999</v>
+      </c>
+      <c r="M158" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N158" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A159" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B159" s="26">
+        <v>250</v>
+      </c>
+      <c r="C159" s="27">
+        <v>5</v>
+      </c>
+      <c r="D159" s="27">
+        <v>3</v>
+      </c>
+      <c r="E159" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="F159" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G159" s="29">
+        <v>1146564.17</v>
+      </c>
+      <c r="H159" s="29">
+        <v>0</v>
+      </c>
+      <c r="I159" s="29">
+        <v>0</v>
+      </c>
+      <c r="J159" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K159" s="23"/>
+      <c r="L159" s="30">
+        <f t="shared" si="7"/>
+        <v>1146.5641699999999</v>
+      </c>
+      <c r="M159" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N159" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A160" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B160" s="26">
+        <v>250</v>
+      </c>
+      <c r="C160" s="27">
+        <v>5</v>
+      </c>
+      <c r="D160" s="27">
+        <v>3</v>
+      </c>
+      <c r="E160" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="F160" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G160" s="29">
+        <v>50000</v>
+      </c>
+      <c r="H160" s="29">
+        <v>0</v>
+      </c>
+      <c r="I160" s="29">
+        <v>0</v>
+      </c>
+      <c r="J160" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K160" s="23"/>
+      <c r="L160" s="30">
+        <f t="shared" si="7"/>
+        <v>50</v>
+      </c>
+      <c r="M160" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N160" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A161" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B161" s="26">
+        <v>250</v>
+      </c>
+      <c r="C161" s="27">
+        <v>5</v>
+      </c>
+      <c r="D161" s="27">
+        <v>3</v>
+      </c>
+      <c r="E161" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="F161" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G161" s="29">
+        <v>50000</v>
+      </c>
+      <c r="H161" s="29">
+        <v>0</v>
+      </c>
+      <c r="I161" s="29">
+        <v>0</v>
+      </c>
+      <c r="J161" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K161" s="23"/>
+      <c r="L161" s="30">
+        <f t="shared" si="7"/>
+        <v>50</v>
+      </c>
+      <c r="M161" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N161" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A162" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B162" s="26">
+        <v>250</v>
+      </c>
+      <c r="C162" s="27">
+        <v>5</v>
+      </c>
+      <c r="D162" s="27">
+        <v>3</v>
+      </c>
+      <c r="E162" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="F162" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G162" s="29">
+        <v>50000</v>
+      </c>
+      <c r="H162" s="29">
+        <v>0</v>
+      </c>
+      <c r="I162" s="29">
+        <v>0</v>
+      </c>
+      <c r="J162" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K162" s="23"/>
+      <c r="L162" s="30">
+        <f t="shared" si="7"/>
+        <v>50</v>
+      </c>
+      <c r="M162" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N162" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A163" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B163" s="26">
+        <v>250</v>
+      </c>
+      <c r="C163" s="27">
+        <v>5</v>
+      </c>
+      <c r="D163" s="27">
+        <v>3</v>
+      </c>
+      <c r="E163" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="F163" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G163" s="29">
+        <v>150000</v>
+      </c>
+      <c r="H163" s="29">
+        <v>0</v>
+      </c>
+      <c r="I163" s="29">
+        <v>0</v>
+      </c>
+      <c r="J163" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K163" s="23"/>
+      <c r="L163" s="30">
+        <f t="shared" si="7"/>
+        <v>150</v>
+      </c>
+      <c r="M163" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N163" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A164" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B164" s="26">
+        <v>250</v>
+      </c>
+      <c r="C164" s="27">
+        <v>5</v>
+      </c>
+      <c r="D164" s="27">
+        <v>3</v>
+      </c>
+      <c r="E164" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="F164" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G164" s="29">
+        <v>150000</v>
+      </c>
+      <c r="H164" s="29">
+        <v>0</v>
+      </c>
+      <c r="I164" s="29">
+        <v>0</v>
+      </c>
+      <c r="J164" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K164" s="23"/>
+      <c r="L164" s="30">
+        <f t="shared" si="7"/>
+        <v>150</v>
+      </c>
+      <c r="M164" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N164" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A165" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B165" s="26">
+        <v>250</v>
+      </c>
+      <c r="C165" s="27">
+        <v>5</v>
+      </c>
+      <c r="D165" s="27">
+        <v>3</v>
+      </c>
+      <c r="E165" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="F165" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G165" s="29">
+        <v>150000</v>
+      </c>
+      <c r="H165" s="29">
+        <v>0</v>
+      </c>
+      <c r="I165" s="29">
+        <v>0</v>
+      </c>
+      <c r="J165" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K165" s="23"/>
+      <c r="L165" s="30">
+        <f t="shared" si="7"/>
+        <v>150</v>
+      </c>
+      <c r="M165" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N165" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A166" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B166" s="26">
+        <v>250</v>
+      </c>
+      <c r="C166" s="27">
+        <v>5</v>
+      </c>
+      <c r="D166" s="27">
+        <v>3</v>
+      </c>
+      <c r="E166" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F166" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G166" s="29">
+        <v>150000</v>
+      </c>
+      <c r="H166" s="29">
+        <v>0</v>
+      </c>
+      <c r="I166" s="29">
+        <v>0</v>
+      </c>
+      <c r="J166" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K166" s="23"/>
+      <c r="L166" s="30">
+        <f t="shared" si="7"/>
+        <v>150</v>
+      </c>
+      <c r="M166" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N166" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A167" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B167" s="26">
+        <v>250</v>
+      </c>
+      <c r="C167" s="27">
+        <v>5</v>
+      </c>
+      <c r="D167" s="27">
+        <v>3</v>
+      </c>
+      <c r="E167" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F167" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" s="29">
+        <v>150000</v>
+      </c>
+      <c r="H167" s="29">
+        <v>0</v>
+      </c>
+      <c r="I167" s="29">
+        <v>0</v>
+      </c>
+      <c r="J167" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K167" s="23"/>
+      <c r="L167" s="30">
+        <f t="shared" si="7"/>
+        <v>150</v>
+      </c>
+      <c r="M167" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N167" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A168" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B168" s="26">
+        <v>250</v>
+      </c>
+      <c r="C168" s="27">
+        <v>5</v>
+      </c>
+      <c r="D168" s="27">
+        <v>3</v>
+      </c>
+      <c r="E168" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F168" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G168" s="29">
+        <v>150000</v>
+      </c>
+      <c r="H168" s="29">
+        <v>0</v>
+      </c>
+      <c r="I168" s="29">
+        <v>0</v>
+      </c>
+      <c r="J168" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K168" s="23"/>
+      <c r="L168" s="30">
+        <f t="shared" si="7"/>
+        <v>150</v>
+      </c>
+      <c r="M168" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N168" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A169" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B169" s="26">
+        <v>250</v>
+      </c>
+      <c r="C169" s="27">
+        <v>5</v>
+      </c>
+      <c r="D169" s="27">
+        <v>3</v>
+      </c>
+      <c r="E169" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="F169" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G169" s="29">
+        <v>6000</v>
+      </c>
+      <c r="H169" s="29">
+        <v>6000</v>
+      </c>
+      <c r="I169" s="29">
+        <v>6000</v>
+      </c>
+      <c r="J169" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K169" s="23"/>
+      <c r="L169" s="30">
+        <f t="shared" si="7"/>
         <v>6</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="M169" s="30">
+        <f t="shared" si="8"/>
+        <v>6</v>
+      </c>
+      <c r="N169" s="30">
+        <f t="shared" si="9"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A170" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B170" s="26">
+        <v>250</v>
+      </c>
+      <c r="C170" s="27">
+        <v>5</v>
+      </c>
+      <c r="D170" s="27">
+        <v>3</v>
+      </c>
+      <c r="E170" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="F170" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G170" s="29">
+        <v>6000</v>
+      </c>
+      <c r="H170" s="29">
+        <v>6000</v>
+      </c>
+      <c r="I170" s="29">
+        <v>6000</v>
+      </c>
+      <c r="J170" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K170" s="23"/>
+      <c r="L170" s="30">
+        <f t="shared" si="7"/>
+        <v>6</v>
+      </c>
+      <c r="M170" s="30">
+        <f t="shared" si="8"/>
+        <v>6</v>
+      </c>
+      <c r="N170" s="30">
+        <f t="shared" si="9"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A171" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B171" s="26">
+        <v>250</v>
+      </c>
+      <c r="C171" s="27">
+        <v>5</v>
+      </c>
+      <c r="D171" s="27">
+        <v>3</v>
+      </c>
+      <c r="E171" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="F171" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G171" s="29">
+        <v>6000</v>
+      </c>
+      <c r="H171" s="29">
+        <v>6000</v>
+      </c>
+      <c r="I171" s="29">
+        <v>6000</v>
+      </c>
+      <c r="J171" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K171" s="23"/>
+      <c r="L171" s="30">
+        <f t="shared" si="7"/>
+        <v>6</v>
+      </c>
+      <c r="M171" s="30">
+        <f t="shared" si="8"/>
+        <v>6</v>
+      </c>
+      <c r="N171" s="30">
+        <f t="shared" si="9"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A172" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B172" s="26">
+        <v>250</v>
+      </c>
+      <c r="C172" s="27">
+        <v>5</v>
+      </c>
+      <c r="D172" s="27">
+        <v>3</v>
+      </c>
+      <c r="E172" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="F172" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G172" s="29">
+        <v>6000</v>
+      </c>
+      <c r="H172" s="29">
+        <v>6000</v>
+      </c>
+      <c r="I172" s="29">
+        <v>6000</v>
+      </c>
+      <c r="J172" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K172" s="23"/>
+      <c r="L172" s="30">
+        <f t="shared" si="7"/>
+        <v>6</v>
+      </c>
+      <c r="M172" s="30">
+        <f t="shared" si="8"/>
+        <v>6</v>
+      </c>
+      <c r="N172" s="30">
+        <f t="shared" si="9"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" ht="69" x14ac:dyDescent="0.25">
+      <c r="A173" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B173" s="26">
+        <v>250</v>
+      </c>
+      <c r="C173" s="27">
+        <v>5</v>
+      </c>
+      <c r="D173" s="27">
+        <v>3</v>
+      </c>
+      <c r="E173" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F173" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G173" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H173" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I173" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J173" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K173" s="23"/>
+      <c r="L173" s="30">
+        <f t="shared" si="7"/>
+        <v>10</v>
+      </c>
+      <c r="M173" s="30">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="N173" s="30">
+        <f t="shared" si="9"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A174" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B174" s="26">
+        <v>250</v>
+      </c>
+      <c r="C174" s="27">
+        <v>5</v>
+      </c>
+      <c r="D174" s="27">
+        <v>3</v>
+      </c>
+      <c r="E174" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="F174" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G174" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H174" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I174" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J174" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K174" s="23"/>
+      <c r="L174" s="30">
+        <f t="shared" si="7"/>
+        <v>10</v>
+      </c>
+      <c r="M174" s="30">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="N174" s="30">
+        <f t="shared" si="9"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A175" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B175" s="26">
+        <v>250</v>
+      </c>
+      <c r="C175" s="27">
+        <v>5</v>
+      </c>
+      <c r="D175" s="27">
+        <v>3</v>
+      </c>
+      <c r="E175" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="F175" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H175" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I175" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J175" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K175" s="23"/>
+      <c r="L175" s="30">
+        <f t="shared" si="7"/>
+        <v>10</v>
+      </c>
+      <c r="M175" s="30">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="N175" s="30">
+        <f t="shared" si="9"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A176" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B176" s="26">
+        <v>250</v>
+      </c>
+      <c r="C176" s="27">
+        <v>5</v>
+      </c>
+      <c r="D176" s="27">
+        <v>3</v>
+      </c>
+      <c r="E176" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="F176" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G176" s="29">
+        <v>10000</v>
+      </c>
+      <c r="H176" s="29">
+        <v>10000</v>
+      </c>
+      <c r="I176" s="29">
+        <v>10000</v>
+      </c>
+      <c r="J176" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K176" s="23"/>
+      <c r="L176" s="30">
+        <f t="shared" si="7"/>
+        <v>10</v>
+      </c>
+      <c r="M176" s="30">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="N176" s="30">
+        <f t="shared" si="9"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A177" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B177" s="26">
+        <v>250</v>
+      </c>
+      <c r="C177" s="27">
+        <v>10</v>
+      </c>
+      <c r="D177" s="27">
+        <v>0</v>
+      </c>
+      <c r="E177" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F177" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G177" s="29">
+        <v>115200</v>
+      </c>
+      <c r="H177" s="29">
+        <v>115200</v>
+      </c>
+      <c r="I177" s="29">
+        <v>115200</v>
+      </c>
+      <c r="J177" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K177" s="23"/>
+      <c r="L177" s="30">
+        <f t="shared" si="7"/>
+        <v>115.2</v>
+      </c>
+      <c r="M177" s="30">
+        <f t="shared" si="8"/>
+        <v>115.2</v>
+      </c>
+      <c r="N177" s="30">
+        <f t="shared" si="9"/>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A178" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B178" s="26">
+        <v>250</v>
+      </c>
+      <c r="C178" s="27">
+        <v>10</v>
+      </c>
+      <c r="D178" s="27">
+        <v>1</v>
+      </c>
+      <c r="E178" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F178" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G178" s="29">
+        <v>115200</v>
+      </c>
+      <c r="H178" s="29">
+        <v>115200</v>
+      </c>
+      <c r="I178" s="29">
+        <v>115200</v>
+      </c>
+      <c r="J178" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K178" s="23"/>
+      <c r="L178" s="30">
+        <f t="shared" si="7"/>
+        <v>115.2</v>
+      </c>
+      <c r="M178" s="30">
+        <f t="shared" si="8"/>
+        <v>115.2</v>
+      </c>
+      <c r="N178" s="30">
+        <f t="shared" si="9"/>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A179" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B179" s="26">
+        <v>250</v>
+      </c>
+      <c r="C179" s="27">
+        <v>10</v>
+      </c>
+      <c r="D179" s="27">
+        <v>1</v>
+      </c>
+      <c r="E179" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F179" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G179" s="29">
+        <v>115200</v>
+      </c>
+      <c r="H179" s="29">
+        <v>115200</v>
+      </c>
+      <c r="I179" s="29">
+        <v>115200</v>
+      </c>
+      <c r="J179" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K179" s="23"/>
+      <c r="L179" s="30">
+        <f t="shared" si="7"/>
+        <v>115.2</v>
+      </c>
+      <c r="M179" s="30">
+        <f t="shared" si="8"/>
+        <v>115.2</v>
+      </c>
+      <c r="N179" s="30">
+        <f t="shared" si="9"/>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A180" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" s="26">
+        <v>250</v>
+      </c>
+      <c r="C180" s="27">
+        <v>10</v>
+      </c>
+      <c r="D180" s="27">
+        <v>1</v>
+      </c>
+      <c r="E180" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G180" s="29">
+        <v>115200</v>
+      </c>
+      <c r="H180" s="29">
+        <v>115200</v>
+      </c>
+      <c r="I180" s="29">
+        <v>115200</v>
+      </c>
+      <c r="J180" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K180" s="23"/>
+      <c r="L180" s="30">
+        <f t="shared" si="7"/>
+        <v>115.2</v>
+      </c>
+      <c r="M180" s="30">
+        <f t="shared" si="8"/>
+        <v>115.2</v>
+      </c>
+      <c r="N180" s="30">
+        <f t="shared" si="9"/>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A181" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="7" t="s">
-[...40 lines deleted...]
-      <c r="A6" s="12" t="n">
+      <c r="B181" s="26">
+        <v>250</v>
+      </c>
+      <c r="C181" s="27">
+        <v>10</v>
+      </c>
+      <c r="D181" s="27">
         <v>1</v>
       </c>
-      <c r="B6" s="13" t="n">
+      <c r="E181" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="F181" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G181" s="29">
+        <v>115200</v>
+      </c>
+      <c r="H181" s="29">
+        <v>115200</v>
+      </c>
+      <c r="I181" s="29">
+        <v>115200</v>
+      </c>
+      <c r="J181" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K181" s="23"/>
+      <c r="L181" s="30">
+        <f t="shared" si="7"/>
+        <v>115.2</v>
+      </c>
+      <c r="M181" s="30">
+        <f t="shared" si="8"/>
+        <v>115.2</v>
+      </c>
+      <c r="N181" s="30">
+        <f t="shared" si="9"/>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A182" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="B182" s="26">
+        <v>250</v>
+      </c>
+      <c r="C182" s="27">
+        <v>10</v>
+      </c>
+      <c r="D182" s="27">
+        <v>1</v>
+      </c>
+      <c r="E182" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="F182" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G182" s="29">
+        <v>115200</v>
+      </c>
+      <c r="H182" s="29">
+        <v>115200</v>
+      </c>
+      <c r="I182" s="29">
+        <v>115200</v>
+      </c>
+      <c r="J182" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K182" s="23"/>
+      <c r="L182" s="30">
+        <f t="shared" si="7"/>
+        <v>115.2</v>
+      </c>
+      <c r="M182" s="30">
+        <f t="shared" si="8"/>
+        <v>115.2</v>
+      </c>
+      <c r="N182" s="30">
+        <f t="shared" si="9"/>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A183" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B183" s="26">
+        <v>250</v>
+      </c>
+      <c r="C183" s="27">
+        <v>10</v>
+      </c>
+      <c r="D183" s="27">
+        <v>1</v>
+      </c>
+      <c r="E183" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="F183" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="14" t="n">
-[...48 lines deleted...]
-      <c r="H7" s="21" t="n">
+      <c r="G183" s="29">
+        <v>115200</v>
+      </c>
+      <c r="H183" s="29">
+        <v>115200</v>
+      </c>
+      <c r="I183" s="29">
+        <v>115200</v>
+      </c>
+      <c r="J183" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K183" s="23"/>
+      <c r="L183" s="30">
+        <f t="shared" si="7"/>
+        <v>115.2</v>
+      </c>
+      <c r="M183" s="30">
+        <f t="shared" si="8"/>
+        <v>115.2</v>
+      </c>
+      <c r="N183" s="30">
+        <f t="shared" si="9"/>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A184" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B184" s="32"/>
+      <c r="C184" s="32"/>
+      <c r="D184" s="32"/>
+      <c r="E184" s="32"/>
+      <c r="F184" s="32"/>
+      <c r="G184" s="33">
+        <v>33979867.140000001</v>
+      </c>
+      <c r="H184" s="33">
         <v>18893000</v>
       </c>
-      <c r="I7" s="21" t="n">
+      <c r="I184" s="33">
         <v>19248100</v>
       </c>
-      <c r="J7" s="22" t="n">
-[...3 lines deleted...]
-        <f aca="false">H7/$I$3</f>
+      <c r="J184" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="K184" s="23"/>
+      <c r="L184" s="24">
+        <v>33979.800000000003</v>
+      </c>
+      <c r="M184" s="24">
+        <f t="shared" si="8"/>
         <v>18893</v>
       </c>
-      <c r="L7" s="22" t="n">
-[...7064 lines deleted...]
-      <c r="L185" s="3"/>
+      <c r="N184" s="24">
+        <f t="shared" si="9"/>
+        <v>19248.099999999999</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A185" s="1"/>
+      <c r="B185" s="1"/>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1"/>
+      <c r="F185" s="1"/>
+      <c r="G185" s="1"/>
+      <c r="H185" s="1"/>
+      <c r="I185" s="1"/>
+      <c r="J185" s="1"/>
+      <c r="K185" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...2 lines deleted...]
-    <mergeCell ref="A4:A5"/>
+  <mergeCells count="9">
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:N2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
-    <mergeCell ref="G4:I4"/>
-    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-[...3 lines deleted...]
-    <oddHeader/>
+  <pageMargins left="0.78740157480314998" right="0.196850393700787" top="0.39370078740157499" bottom="0.39370078740157499" header="0" footer="0.196850393700787"/>
+  <pageSetup paperSize="9" scale="72" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-[...1 lines deleted...]
-  <Application>LibreOffice/26.2.3.2$Windows_X86_64 LibreOffice_project/70e089b17412e4cb7773e41413306b17a2328c34</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Бюджет_1</vt:lpstr>
+      <vt:lpstr>Бюджет_1!Заголовки_для_печати</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Client_FO</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>User</dc:creator>
-[...2 lines deleted...]
-  <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>