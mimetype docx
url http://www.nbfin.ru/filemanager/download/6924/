--- v0 (2026-06-19)
+++ v1 (2026-08-15)
@@ -1,300 +1,266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="028CA433" w14:textId="77777777" w:rsidR="003B3DAA" w:rsidRPr="003B3DAA" w:rsidRDefault="003B3DAA" w:rsidP="003B3DAA">
+    <w:p w14:paraId="4AF54AE5" w14:textId="77777777" w:rsidR="007226C5" w:rsidRDefault="003B3DAA" w:rsidP="007226C5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="10915"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>При</w:t>
       </w:r>
       <w:r w:rsidR="00331E8D" w:rsidRPr="003B3DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">ложение №7 к Решению </w:t>
+        <w:t xml:space="preserve">ложение №7 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6883F0B9" w14:textId="2BBD37A1" w:rsidR="003B3DAA" w:rsidRDefault="003B3DAA" w:rsidP="003B3DAA">
+    <w:p w14:paraId="552ED4B1" w14:textId="7D95F1A3" w:rsidR="00331E8D" w:rsidRPr="003B3DAA" w:rsidRDefault="007226C5" w:rsidP="007226C5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="10915"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3DAA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                          муниц</w:t>
+        <w:t xml:space="preserve">к решению </w:t>
       </w:r>
-      <w:r w:rsidR="00331E8D" w:rsidRPr="003B3DAA">
+      <w:r w:rsidR="003B3DAA" w:rsidRPr="003B3DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">ипального   </w:t>
+        <w:t>муниц</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00331E8D" w:rsidRPr="003B3DAA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Собрания </w:t>
+        <w:t>ипального Собрания</w:t>
       </w:r>
       <w:r w:rsidR="00C57CA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> №</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0020414D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>192</w:t>
       </w:r>
       <w:r w:rsidR="00755D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> от</w:t>
       </w:r>
       <w:r w:rsidR="0020414D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00755D99">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  .</w:t>
+        <w:t xml:space="preserve">29 </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>мая</w:t>
+      </w:r>
       <w:r w:rsidR="00331E8D" w:rsidRPr="003B3DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D1109D">
+      <w:r w:rsidR="00D1109D" w:rsidRPr="007226C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года </w:t>
       </w:r>
       <w:r w:rsidR="00331E8D" w:rsidRPr="003B3DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> года </w:t>
-[...24 lines deleted...]
-        <w:t>ПРОЕКТ</w:t>
+        <w:t xml:space="preserve">«Об исполнении бюджета Новобурасского </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>м</w:t>
       </w:r>
       <w:r w:rsidR="00331E8D" w:rsidRPr="003B3DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">№     </w:t>
-[...41 lines deleted...]
-        <w:t>Муниципального района за 20</w:t>
+        <w:t>униципального района за 20</w:t>
       </w:r>
       <w:r w:rsidR="008A2E59" w:rsidRPr="003B3DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D1109D">
+      <w:r w:rsidR="00D1109D" w:rsidRPr="007226C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3DAA">
+      <w:r w:rsidR="00175B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00331E8D" w:rsidRPr="003B3DAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>год»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A25F33" w14:textId="77777777" w:rsidR="00467329" w:rsidRPr="005074D1" w:rsidRDefault="005074D1" w:rsidP="005074D1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005074D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -356,4705 +322,4579 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:r w:rsidRPr="005074D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00D0200A" w:rsidRPr="005074D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D1109D">
+      <w:r w:rsidR="00D1109D" w:rsidRPr="007226C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005074D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1794AE8A" w14:textId="77777777" w:rsidR="00643304" w:rsidRDefault="00643304" w:rsidP="00643304">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07CB05D7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
+    <w:p w14:paraId="07CB05D7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12ABB910" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
+    <w:p w14:paraId="35A1F2B9" w14:textId="3264505E" w:rsidR="007226C5" w:rsidRDefault="00D1109D" w:rsidP="007226C5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007226C5">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...25 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>БЮДЖЕТНЫЕ КРЕДИТЫ, ПРИВЛЕЧЕННЫЕ В ВАЛЮТЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E757E1" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
+    <w:p w14:paraId="60E757E1" w14:textId="20E96D3D" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="007226C5">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007226C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ В МЕСТНЫЙ БЮДЖЕТ ИЗ ДРУГИХ БЮДЖЕТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26232E01" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="007226C5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00467329">
+      <w:r w:rsidRPr="007226C5">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...20 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>БЮДЖЕТНОЙ СИСТЕМЫ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA898FB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1501AD01" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
+    <w:p w14:paraId="1501AD01" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00467329">
+      <w:r w:rsidRPr="007226C5">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>рублей</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C56AE57" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="268"/>
-[...23 lines deleted...]
-        <w:gridCol w:w="744"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="715"/>
+        <w:gridCol w:w="771"/>
+        <w:gridCol w:w="698"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="772"/>
+        <w:gridCol w:w="675"/>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="554"/>
+        <w:gridCol w:w="378"/>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="507"/>
+        <w:gridCol w:w="317"/>
+        <w:gridCol w:w="594"/>
+        <w:gridCol w:w="507"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="808"/>
+        <w:gridCol w:w="692"/>
+        <w:gridCol w:w="483"/>
+        <w:gridCol w:w="633"/>
+        <w:gridCol w:w="547"/>
+        <w:gridCol w:w="692"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D1109D" w:rsidRPr="00467329" w14:paraId="386FA95A" w14:textId="77777777" w:rsidTr="002D5EF1">
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="386FA95A" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="91" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="246B3B8A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="246B3B8A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40D7E165" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="40D7E165" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кредитор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EEA560" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="34EEA560" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Основание предоставления кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="424B2ADE" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="424B2ADE" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Срок исполнения обязательств по договору (соглашению)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B85C11" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="58B85C11" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата договора (соглашения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B0D4B7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="33B0D4B7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Номер договора (соглашения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DD3079" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="21DD3079" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата и номер договора (соглашения) о пролонгации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D994A14" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="3D994A14" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Процентная ставка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBBBCFA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00803A20" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="3CBBBCFA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00467329">
-[...29 lines deleted...]
-              <w:t>25</w:t>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Объем долгового обязательства на 01.01.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="094DA940" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="094DA940" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> года</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12 мес. 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0362BB58" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00803A20" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="0362BB58" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00467329">
-[...29 lines deleted...]
-              <w:t>26</w:t>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Объем долгового обязательства на 01.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB9D031" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="7DB9D031" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Цель привлечения бюджетного кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C74F4F7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="5C74F4F7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Форма обеспечения долгового обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE689AA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="0DE689AA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="603C01BE" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Фактические расходы на обслуживание долгового обязательства за 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="603C01BE" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> года</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мес. 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791BBEB2" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="791BBEB2" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата внесения записи о регистрации обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1109D" w:rsidRPr="00467329" w14:paraId="0C8E2BB6" w14:textId="77777777" w:rsidTr="002D5EF1">
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="0C8E2BB6" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:trPr>
+          <w:trHeight w:val="259"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="91" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EC0B0BF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2EC0B0BF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31495B11" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="31495B11" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6637602F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="6637602F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7571D013" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7571D013" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A486369" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2A486369" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="361A8C63" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="361A8C63" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33887241" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="33887241" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1493FB9C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="1493FB9C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>первоначальная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C285AE7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="0C285AE7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>действующая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0334117C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="0334117C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="98" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8F730C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="7F8F730C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>в т.ч. с истекшими сроками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3D8B9F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="3D3D8B9F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Привлечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2231B1" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="7D2231B1" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Погашение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="155" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D958D3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="23D958D3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Реструктуризация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64316480" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="64316480" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E97823" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="55E97823" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>в т.ч. с истекшими сроками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78B2B74B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="78B2B74B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B2EBD9D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7B2EBD9D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B2D3C86" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4B2D3C86" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2177D0B3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2177D0B3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1109D" w:rsidRPr="00467329" w14:paraId="143A03EA" w14:textId="77777777" w:rsidTr="002D5EF1">
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="143A03EA" w14:textId="77777777" w:rsidTr="007226C5">
         <w:trPr>
-          <w:trHeight w:val="2318"/>
+          <w:trHeight w:val="1232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="91" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="452F9FF0" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="452F9FF0" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F178437" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4F178437" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54381D80" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="54381D80" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07D0AA72" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="07D0AA72" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B277CF3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="6B277CF3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64F1768D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="64F1768D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E5DFE3A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="1E5DFE3A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16EECC57" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="16EECC57" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6221F434" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="6221F434" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4BA25D7C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4BA25D7C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="98" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EE93BC9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2EE93BC9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A74A69" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="44A74A69" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60DE876B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="60DE876B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="155" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53FDF594" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="53FDF594" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C30336" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="50C30336" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="51" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="645EFD4A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="645EFD4A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="104" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B27F572" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="2B27F572" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36FFF007" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="36FFF007" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13A81FAD" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="13A81FAD" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33D3EF3D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="33D3EF3D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="648DC442" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="648DC442" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="124" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAF14A9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="2DAF14A9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="231" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30B85476" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="30B85476" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>проценты за пользование кредитом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8D0E22" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+          <w:p w14:paraId="2A8D0E22" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>прочие, в т.ч.: штрафы, пени, неустойки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0063EAF9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0063EAF9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1109D" w:rsidRPr="00467329" w14:paraId="4A9A0C4C" w14:textId="77777777" w:rsidTr="002D5EF1">
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="4A9A0C4C" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:trPr>
+          <w:trHeight w:val="1809"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="91" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10B4D6FE" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00875DF7" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="10B4D6FE" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04A88BDA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="04A88BDA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Министерство финансов Саратовской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5109CAFF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="5109CAFF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Приказ Министерства Саратовской области №191 от 19.05.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBD6963" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7FBD6963" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>17.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2080FBB2" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2080FBB2" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>19.05. 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F44918A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0F44918A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>08-01-18/21-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5490259C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="5490259C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38FFC0A4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="38FFC0A4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1% годовых</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="468E2DCB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="468E2DCB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1% годовых</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="577F92E5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="577F92E5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4300000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="98" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54334657" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="54334657" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1E47B4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4E1E47B4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB1A4E5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7AB1A4E5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="155" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0FE399" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0C0FE399" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="589B288A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="589B288A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="51" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="536F2CAB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="536F2CAB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="104" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B118398" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="6B118398" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19F25881" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="19F25881" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4 300 000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="013A1121" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="013A1121" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAFBE4F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2BAFBE4F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1024B3B2" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="1024B3B2" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Частичное покрытие дефицита бюджета Новобурасского муниципального района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="256" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0E6E38" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Налоговые и неналоговые доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A74588" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4300,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="231" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="632332EB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4300,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58654A45" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DF1E4B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="5EFA651C" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="91" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D68C6A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD578F4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Министерство финансов Саратовской </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>расского муниципального района</w:t>
-            </w:r>
+              <w:t>области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="578DF631" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Приказ Министерства Саратовской области </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>№343 от 16.08.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2A8F90" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>13.08.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="243" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D27862" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>16.08. 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3060FED3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>08-01-18/21-53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="141CB979" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="243" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D04221D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,1% годовых</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="129D6D22" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,1% годовых</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C70667A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="98" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1827D8" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBD54ED" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="266FB834" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FA6DE5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13.08.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7056BD36" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3 000 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="51" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA5A459" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="104" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9EBB2E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="341" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="177FAD2E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18236C8B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2207D821" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0E6E38" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="21FB3658" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6084F7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1849,32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="231" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD9DE02" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1849,32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5326CA3E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12298C5C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="281E17AB" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:trPr>
+          <w:trHeight w:val="1338"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="91" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4705CC25" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Налоговые и неналоговые доходы</w:t>
-            </w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="447593A3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Министерство финансов Саратовской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DADB924" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Приказ Министерства Саратовской области №222 от 02.06.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA48D9E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.12.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="243" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD9C3D6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>03.06. 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="303AAFA0" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>08-01-18/21-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56706085" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="243" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3033AE87" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,1% годовых</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BB2D36" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,1% годовых</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC244FD" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="98" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DD659E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9031B8" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>03.06.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D03915" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25 000 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="742AC147" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10. 12. 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2745BB27" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="51" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39299279" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="104" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE4F47E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="341" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8432A9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4698294D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="567559BF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="256" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F00C801" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="124" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23A74588" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...14 lines deleted...]
-              <w:t>4300,00</w:t>
+          <w:p w14:paraId="0C05C37B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13082,19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="632332EB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...14 lines deleted...]
-              <w:t>4300,00</w:t>
+          <w:p w14:paraId="5428F590" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13082,19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58654A45" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="426171C6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40DF1E4B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2F569851" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1109D" w:rsidRPr="00467329" w14:paraId="5EFA651C" w14:textId="77777777" w:rsidTr="002D5EF1">
-[...43 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="778C7148" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="342" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="257ED676" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="578DF631" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0DF63075" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2A8F90" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="38ADA5D6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07D27862" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="78BFD875" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3060FED3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="72DFF8E9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="141CB979" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="155CFEF4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D04221D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2BAD974E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="129D6D22" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3D925BCF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C70667A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="32D8F130" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="98" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1827D8" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="47A981DF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBD54ED" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4CE83422" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="266FB834" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0324DA51" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="155" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26FA6DE5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="37D8005C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7056BD36" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7492A655" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="51" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA5A459" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="390404B7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="104" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9EBB2E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="6A35A171" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="177FAD2E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="267F5866" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18236C8B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7E6F0D8E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2207D821" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0567EBE3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21FB3658" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7ED11B22" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="124" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6084F7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="370AE5FB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD9DE02" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3825A720" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5326CA3E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="17894168" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12298C5C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="079EF0E7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1109D" w:rsidRPr="00467329" w14:paraId="281E17AB" w14:textId="77777777" w:rsidTr="002D5EF1">
-[...42 lines deleted...]
-              <w:t>Министерство финансов Саратовской области</w:t>
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="1BAA6021" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="342" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E2CD2B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Итого по району:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DADB924" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="54E5C7C2" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA48D9E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0E2D2EDA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD9C3D6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="766B1EB5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="303AAFA0" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="06860AD5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56706085" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="5F5A3145" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3033AE87" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2220FE22" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49BB2D36" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66C21E90" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC244FD" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="401B6DB4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7300000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="98" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33DD659E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="774C61BD" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9031B8" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="484E7736" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69D03915" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05402DA9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="155" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="742AC147" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0A24541C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2745BB27" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...14 lines deleted...]
-              <w:t>25000000</w:t>
+          <w:p w14:paraId="2EBB73FD" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>28 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="51" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39299279" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="685D8521" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="104" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE4F47E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="66C9231F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8432A9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4D5537D3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4 300 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4698294D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="594B7224" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="567559BF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="3E66BCC6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F00C801" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0664CEC7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="124" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C05C37B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...14 lines deleted...]
-              <w:t>13082,19</w:t>
+          <w:p w14:paraId="645D4969" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19231,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5428F590" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...14 lines deleted...]
-              <w:t>13082,19</w:t>
+          <w:p w14:paraId="69D625EC" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19231,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="426171C6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="5779B456" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F569851" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="73082CC4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1109D" w:rsidRPr="00467329" w14:paraId="778C7148" w14:textId="77777777" w:rsidTr="002D5EF1">
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="5C0FF77A" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="342" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72368E74" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Итого по поселению:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3203E862" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF6D556" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="243" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6326FF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DBEDE9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0842E55B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="243" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09658225" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="163E6DC1" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7405544F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="98" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B805AAE" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="562381FA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3E3993" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D338982" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2EF02F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="51" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC0F824" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="104" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FC5857" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D5E495" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="146" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AF2662" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6059FE" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="256" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D691752" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B0B1E1" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="231" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA4DFC6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C29A35F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="346D317A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1109D" w:rsidRPr="007226C5" w14:paraId="602677FE" w14:textId="77777777" w:rsidTr="007226C5">
+        <w:trPr>
+          <w:trHeight w:val="775"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="342" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="257ED676" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6B95DB35" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Всего по муниципальному образованию:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF63075" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="6F0782ED" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38ADA5D6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0E36B5E9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78BFD875" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="63ED7034" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72DFF8E9" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="26F65C73" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="155CFEF4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="54456E49" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAD974E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="06A4BD71" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D925BCF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="79044022" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32D8F130" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="331D5F60" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7300000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="98" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47A981DF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="08E0A5A5" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE83422" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2D3F4E29" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0324DA51" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="70A63C9B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="155" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37D8005C" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="346FEB9D" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7492A655" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="44AEAFB1" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>28 000 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="51" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="390404B7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7C96E1FA" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="104" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A35A171" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="43683B5E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="267F5866" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="10BA4F41" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4 300 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6F0D8E" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="567F3CBD" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0567EBE3" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="6A4A0D7A" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED11B22" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="35F3F3F6" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="124" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="370AE5FB" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6AE2FAC2" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19231,51</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3825A720" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="20BACEE1" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007226C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19231,51</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17894168" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="399F3E84" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="079EF0E7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
-[...1197 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2D2E314F" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="007226C5" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3ED63260" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidSect="00D1109D">
           <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A576451" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
@@ -7493,50 +7333,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1109D" w:rsidRPr="00467329" w14:paraId="6097C902" w14:textId="77777777" w:rsidTr="002D5EF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0CE34AF7" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00467329">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5. Иные непогашенные долговые обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="149" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="06BFA0B4" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0084CAFF" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="002D5EF1">
             <w:pPr>
@@ -10146,114 +9987,78 @@
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B766938" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00467329">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Руководитель финансового органа                  ____________</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">_ </w:t>
+        <w:t xml:space="preserve">    Руководитель финансового органа                  _____________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Протасова</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Н.В.</w:t>
+        <w:t xml:space="preserve"> Протасова Н.В.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58AF4703" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00467329">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">      муниципального образования                    </w:t>
-[...17 lines deleted...]
-        <w:t>подпись)</w:t>
+        <w:t xml:space="preserve">      муниципального образования                       (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574412C0" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6990240B" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59C3A119" w14:textId="77777777" w:rsidR="00D1109D" w:rsidRPr="00467329" w:rsidRDefault="00D1109D" w:rsidP="00D1109D">
@@ -10305,220 +10110,222 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04A0727E" w14:textId="77777777" w:rsidR="003B3DAA" w:rsidRDefault="003B3DAA" w:rsidP="00643304">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B3DAA" w:rsidSect="003B3DAA">
       <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C916034" w14:textId="77777777" w:rsidR="00B8403A" w:rsidRDefault="00B8403A" w:rsidP="00467329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="72FC5780" w14:textId="77777777" w:rsidR="00B8403A" w:rsidRDefault="00B8403A" w:rsidP="00467329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4A6C44F0" w14:textId="77777777" w:rsidR="00B8403A" w:rsidRDefault="00B8403A" w:rsidP="00467329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="551922CC" w14:textId="77777777" w:rsidR="00B8403A" w:rsidRDefault="00B8403A" w:rsidP="00467329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00467329"/>
     <w:rsid w:val="00040F6F"/>
     <w:rsid w:val="00051339"/>
     <w:rsid w:val="0006782D"/>
     <w:rsid w:val="000D68A5"/>
     <w:rsid w:val="000E48B0"/>
     <w:rsid w:val="00161289"/>
+    <w:rsid w:val="00175B95"/>
     <w:rsid w:val="001969AE"/>
     <w:rsid w:val="001A1709"/>
     <w:rsid w:val="001A5C0B"/>
     <w:rsid w:val="001A5F1C"/>
     <w:rsid w:val="00203E21"/>
     <w:rsid w:val="0020414D"/>
     <w:rsid w:val="00225AA8"/>
     <w:rsid w:val="00267DBE"/>
     <w:rsid w:val="00331E8D"/>
     <w:rsid w:val="00372464"/>
     <w:rsid w:val="00374B3D"/>
     <w:rsid w:val="00393CCE"/>
     <w:rsid w:val="003A6ECF"/>
     <w:rsid w:val="003B3DAA"/>
     <w:rsid w:val="004246D2"/>
     <w:rsid w:val="00467329"/>
     <w:rsid w:val="00473BB5"/>
     <w:rsid w:val="00487665"/>
     <w:rsid w:val="004F2982"/>
     <w:rsid w:val="005003C3"/>
     <w:rsid w:val="005074D1"/>
     <w:rsid w:val="00540648"/>
     <w:rsid w:val="00552ED1"/>
     <w:rsid w:val="0058457B"/>
     <w:rsid w:val="005A6BBC"/>
     <w:rsid w:val="005C2939"/>
     <w:rsid w:val="005F7466"/>
     <w:rsid w:val="00603AF1"/>
     <w:rsid w:val="00611EFC"/>
     <w:rsid w:val="00625C99"/>
     <w:rsid w:val="00643304"/>
     <w:rsid w:val="006906A8"/>
     <w:rsid w:val="006B09E2"/>
     <w:rsid w:val="006E6626"/>
     <w:rsid w:val="00711214"/>
+    <w:rsid w:val="007226C5"/>
     <w:rsid w:val="00724FBB"/>
     <w:rsid w:val="00755D99"/>
     <w:rsid w:val="007815CB"/>
     <w:rsid w:val="007C5A67"/>
     <w:rsid w:val="007F67D2"/>
     <w:rsid w:val="0084433C"/>
     <w:rsid w:val="00854799"/>
     <w:rsid w:val="008718C4"/>
     <w:rsid w:val="008A2E59"/>
     <w:rsid w:val="00966B80"/>
     <w:rsid w:val="009B6508"/>
     <w:rsid w:val="00A0569B"/>
     <w:rsid w:val="00A22B84"/>
     <w:rsid w:val="00A728DD"/>
     <w:rsid w:val="00A774CA"/>
     <w:rsid w:val="00A96F7A"/>
     <w:rsid w:val="00B8403A"/>
     <w:rsid w:val="00BB6176"/>
     <w:rsid w:val="00C451FE"/>
     <w:rsid w:val="00C57CA3"/>
     <w:rsid w:val="00C67E75"/>
     <w:rsid w:val="00C74608"/>
     <w:rsid w:val="00C76D1E"/>
     <w:rsid w:val="00CD29DA"/>
     <w:rsid w:val="00CF35C8"/>
@@ -10529,456 +10336,216 @@
     <w:rsid w:val="00E30AC5"/>
     <w:rsid w:val="00E47EC9"/>
     <w:rsid w:val="00E54595"/>
     <w:rsid w:val="00E60341"/>
     <w:rsid w:val="00EB29D8"/>
     <w:rsid w:val="00F61E08"/>
     <w:rsid w:val="00FA0C37"/>
     <w:rsid w:val="00FA2C94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C4488A0"/>
-  <w15:docId w15:val="{FBE38DFE-0D03-4CBD-B315-58430938D9D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A2E59"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -11171,60 +10738,250 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00603AF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11472,97 +11229,97 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AC25654-D4BA-43BD-9345-B3DB6F2C16FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46439D93-9924-4988-ACE2-3772E1CA54D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>822</Words>
-  <Characters>4690</Characters>
+  <Words>755</Words>
+  <Characters>4310</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5501</CharactersWithSpaces>
+  <CharactersWithSpaces>5055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>