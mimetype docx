--- v0 (2026-06-19)
+++ v1 (2026-08-15)
@@ -1,1425 +1,1137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="68C28559" w14:textId="77777777" w:rsidR="0063599F" w:rsidRDefault="00431670" w:rsidP="00CF0844">
+    <w:p w14:paraId="68C28559" w14:textId="38067548" w:rsidR="0063599F" w:rsidRDefault="0063599F" w:rsidP="00CF0844">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="09829B66" w14:textId="77777777" w:rsidR="00CF0844" w:rsidRDefault="00CF0844" w:rsidP="0063599F">
+    <w:p w14:paraId="6ACE2046" w14:textId="77777777" w:rsidR="0005387D" w:rsidRDefault="00CF0844" w:rsidP="0005387D">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0F9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidRPr="006A40AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r w:rsidR="00100322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к решению </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72905964" w14:textId="77777777" w:rsidR="00CF0844" w:rsidRDefault="00CF0844" w:rsidP="0063599F">
+    <w:p w14:paraId="5141CAA3" w14:textId="3F54A61C" w:rsidR="00CF0844" w:rsidRPr="005B0F9E" w:rsidRDefault="00CF0844" w:rsidP="0005387D">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0F9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">муниципального Собрания от         </w:t>
+        <w:t>к решению мун</w:t>
+      </w:r>
+      <w:r w:rsidR="0005387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">иципального Собрания от 29 мая </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="006562E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г. № </w:t>
+      </w:r>
+      <w:r w:rsidR="0005387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>192</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Об исполнении бюджета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B0F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Новобурасского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B0F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального района за 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00570B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> год»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C23A28" w14:textId="5C7107D7" w:rsidR="00CF0844" w:rsidRDefault="00CF0844" w:rsidP="0063599F">
+    <w:p w14:paraId="180C6BCF" w14:textId="77777777" w:rsidR="00A762E9" w:rsidRDefault="00A762E9" w:rsidP="0005387D">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...143 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3769023C" w14:textId="77777777" w:rsidR="009A2EA7" w:rsidRDefault="008B16DE" w:rsidP="00A762E9">
+    <w:p w14:paraId="3769023C" w14:textId="6594540C" w:rsidR="009A2EA7" w:rsidRPr="0005387D" w:rsidRDefault="008B16DE" w:rsidP="0005387D">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006326F1">
+      <w:r w:rsidRPr="0005387D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Информация об использовании </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0005387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бюджетных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2F909C79" w14:textId="4B848ED9" w:rsidR="008B16DE" w:rsidRPr="006326F1" w:rsidRDefault="008B16DE" w:rsidP="00A762E9">
+    <w:p w14:paraId="0B03D5B6" w14:textId="06692ACD" w:rsidR="001C6370" w:rsidRPr="0005387D" w:rsidRDefault="008B16DE" w:rsidP="0005387D">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006326F1">
+      <w:r w:rsidRPr="0005387D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ассигнований муниципального дорожного фонда за 20</w:t>
       </w:r>
-      <w:r w:rsidR="00570B56">
+      <w:r w:rsidR="00570B56" w:rsidRPr="0005387D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009A2EA7">
+      <w:r w:rsidR="009A2EA7" w:rsidRPr="0005387D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
-      <w:r w:rsidRPr="006326F1">
+      <w:r w:rsidRPr="0005387D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CF913E" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRDefault="008B16DE" w:rsidP="00A762E9">
-[...19 lines deleted...]
-    <w:p w14:paraId="2D2A66F5" w14:textId="77777777" w:rsidR="001C6370" w:rsidRDefault="001C6370" w:rsidP="001C6370">
+    <w:p w14:paraId="2D2A66F5" w14:textId="77777777" w:rsidR="001C6370" w:rsidRPr="0005387D" w:rsidRDefault="001C6370" w:rsidP="001C6370">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0005387D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0005387D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>тыс.рублей</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0005387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ублей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0005387D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3227"/>
-        <w:gridCol w:w="1979"/>
+        <w:gridCol w:w="3228"/>
+        <w:gridCol w:w="1978"/>
         <w:gridCol w:w="2606"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B16DE" w14:paraId="1D52934A" w14:textId="77777777" w:rsidTr="009A2EA7">
+      <w:tr w:rsidR="008B16DE" w14:paraId="1D52934A" w14:textId="77777777" w:rsidTr="00EB15C2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3227" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBC958D" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="001C6370" w:rsidRDefault="008B16DE" w:rsidP="00A762E9">
+          <w:p w14:paraId="4EBC958D" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="001C6370" w:rsidRDefault="008B16DE" w:rsidP="00EB15C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6370">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>КБК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C2262E" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="001C6370" w:rsidRDefault="008B16DE" w:rsidP="00820FBD">
+          <w:p w14:paraId="33C2262E" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="001C6370" w:rsidRDefault="008B16DE" w:rsidP="00EB15C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6370">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Бюджетные назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3F7207" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="001C6370" w:rsidRDefault="008B16DE" w:rsidP="00A762E9">
+          <w:p w14:paraId="3A3F7207" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="001C6370" w:rsidRDefault="008B16DE" w:rsidP="00EB15C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6370">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Исполнено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F063CAD" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="001C6370" w:rsidRDefault="001C6370" w:rsidP="00A762E9">
+          <w:p w14:paraId="2F063CAD" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="001C6370" w:rsidRDefault="001C6370" w:rsidP="00EB15C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6370">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Процент исполнения (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2EA7" w14:paraId="386F7EB6" w14:textId="77777777" w:rsidTr="009A2EA7">
+      <w:tr w:rsidR="009A2EA7" w14:paraId="386F7EB6" w14:textId="77777777" w:rsidTr="0005387D">
+        <w:trPr>
+          <w:trHeight w:val="380"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3227" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="666A164E" w14:textId="5EFA6A25" w:rsidR="009A2EA7" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="00A762E9">
+          <w:p w14:paraId="666A164E" w14:textId="5EFA6A25" w:rsidR="009A2EA7" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>000 0409 0000000000 24</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 000</w:t>
+              <w:t>000 0409 0000000000 242 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE68901" w14:textId="345BB782" w:rsidR="009A2EA7" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="00820FBD">
+          <w:p w14:paraId="0EE68901" w14:textId="345BB782" w:rsidR="009A2EA7" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D229699" w14:textId="70798A32" w:rsidR="009A2EA7" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="00A762E9">
+          <w:p w14:paraId="3D229699" w14:textId="70798A32" w:rsidR="009A2EA7" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>76,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F83E00" w14:textId="19C39276" w:rsidR="009A2EA7" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="00A762E9">
+          <w:p w14:paraId="72F83E00" w14:textId="19C39276" w:rsidR="009A2EA7" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>76,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B16DE" w14:paraId="6E285CAB" w14:textId="77777777" w:rsidTr="009A2EA7">
+      <w:tr w:rsidR="008B16DE" w14:paraId="6E285CAB" w14:textId="77777777" w:rsidTr="0005387D">
+        <w:trPr>
+          <w:trHeight w:val="383"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3227" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03E93A94" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="009A2EA7" w:rsidRDefault="001C6370" w:rsidP="00627BDE">
+          <w:p w14:paraId="03E93A94" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="009A2EA7" w:rsidRDefault="001C6370" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk129600232"/>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>000 0409 0000000000 244 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2578F830" w14:textId="34430418" w:rsidR="008B16DE" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="00627BDE">
+          <w:p w14:paraId="2578F830" w14:textId="34430418" w:rsidR="008B16DE" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15 419,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD61AA9" w14:textId="5DE061D4" w:rsidR="008B16DE" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="00627BDE">
+          <w:p w14:paraId="2CD61AA9" w14:textId="5DE061D4" w:rsidR="008B16DE" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9 271,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC99B57" w14:textId="797F1B94" w:rsidR="001C6370" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="00627BDE">
+          <w:p w14:paraId="4D591931" w14:textId="6C919178" w:rsidR="001C6370" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>60,1</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="001B0E45" w14:paraId="642FDBAB" w14:textId="77777777" w:rsidTr="009A2EA7">
+      <w:tr w:rsidR="001B0E45" w14:paraId="642FDBAB" w14:textId="77777777" w:rsidTr="0005387D">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3227" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D77ED3B" w14:textId="77777777" w:rsidR="001B0E45" w:rsidRPr="009A2EA7" w:rsidRDefault="001B0E45" w:rsidP="001B0E45">
+          <w:p w14:paraId="1D77ED3B" w14:textId="77777777" w:rsidR="001B0E45" w:rsidRPr="009A2EA7" w:rsidRDefault="001B0E45" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD4B37F" w14:textId="512AADA4" w:rsidR="001B0E45" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="001B0E45">
+          <w:p w14:paraId="1CD4B37F" w14:textId="512AADA4" w:rsidR="001B0E45" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15 519,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F6D86B" w14:textId="6381D094" w:rsidR="001B0E45" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="001B0E45">
+          <w:p w14:paraId="26F6D86B" w14:textId="6381D094" w:rsidR="001B0E45" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9 347,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="396EA154" w14:textId="71450D33" w:rsidR="001B0E45" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="001B0E45">
+          <w:p w14:paraId="396EA154" w14:textId="71450D33" w:rsidR="001B0E45" w:rsidRPr="009A2EA7" w:rsidRDefault="009A2EA7" w:rsidP="0005387D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>60,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B0B2C41" w14:textId="77777777" w:rsidR="008B16DE" w:rsidRPr="00A762E9" w:rsidRDefault="008B16DE" w:rsidP="00A762E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B16DE" w:rsidRPr="00A762E9" w:rsidSect="001C6370">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="424" w:bottom="1134" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6A3010C2" w14:textId="77777777" w:rsidR="00A12E01" w:rsidRDefault="00A12E01" w:rsidP="00DE3AA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="024C2E89" w14:textId="77777777" w:rsidR="00A12E01" w:rsidRDefault="00A12E01" w:rsidP="00DE3AA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="18330687" w14:textId="77777777" w:rsidR="00A12E01" w:rsidRDefault="00A12E01" w:rsidP="00DE3AA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="009DD856" w14:textId="77777777" w:rsidR="00A12E01" w:rsidRDefault="00A12E01" w:rsidP="00DE3AA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF0844"/>
     <w:rsid w:val="00053561"/>
+    <w:rsid w:val="0005387D"/>
     <w:rsid w:val="00100322"/>
     <w:rsid w:val="00115A4F"/>
     <w:rsid w:val="001B0E45"/>
     <w:rsid w:val="001C6370"/>
     <w:rsid w:val="002C55A9"/>
     <w:rsid w:val="00350274"/>
     <w:rsid w:val="00376666"/>
     <w:rsid w:val="004302F7"/>
     <w:rsid w:val="00431670"/>
     <w:rsid w:val="005640AB"/>
     <w:rsid w:val="00567C88"/>
     <w:rsid w:val="00570B56"/>
     <w:rsid w:val="005C7B11"/>
     <w:rsid w:val="00627BDE"/>
     <w:rsid w:val="006326F1"/>
     <w:rsid w:val="0063599F"/>
     <w:rsid w:val="006562E5"/>
     <w:rsid w:val="006A40AE"/>
     <w:rsid w:val="007931D3"/>
     <w:rsid w:val="008B16DE"/>
     <w:rsid w:val="009A2EA7"/>
     <w:rsid w:val="00A12E01"/>
     <w:rsid w:val="00A762E9"/>
     <w:rsid w:val="00B258D5"/>
     <w:rsid w:val="00CF0844"/>
     <w:rsid w:val="00D10621"/>
     <w:rsid w:val="00D42362"/>
     <w:rsid w:val="00DC6B9D"/>
     <w:rsid w:val="00DE3AA9"/>
     <w:rsid w:val="00E65BCB"/>
+    <w:rsid w:val="00EB15C2"/>
     <w:rsid w:val="00FA4DDE"/>
     <w:rsid w:val="00FF5378"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="501970B5"/>
-  <w15:docId w15:val="{F7917C5A-E95A-4871-95BE-B962BD95FE3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00053561"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -1448,119 +1160,325 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF0844"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008B16DE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE3AA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE3AA9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE3AA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE3AA9"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0005387D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1807,70 +1725,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>69</Words>
-  <Characters>398</Characters>
+  <Words>65</Words>
+  <Characters>377</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>466</CharactersWithSpaces>
+  <CharactersWithSpaces>441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>