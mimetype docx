--- v0 (2026-06-19)
+++ v1 (2026-08-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00814226" w:rsidRPr="00814226" w:rsidRDefault="00814226" w:rsidP="00D765EB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Приложение №1</w:t>
       </w:r>
       <w:r w:rsidRPr="00814226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  к решению </w:t>
       </w:r>
     </w:p>
@@ -74,114 +74,123 @@
         </w:rPr>
         <w:t xml:space="preserve"> районного Собрания</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00780D9A" w:rsidRDefault="009E0ED2" w:rsidP="00D765EB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="00E04C6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«    »</w:t>
+        <w:t xml:space="preserve">« </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002509D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00E04C6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> »</w:t>
+      </w:r>
+      <w:r w:rsidR="002509D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мая</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00814226" w:rsidRPr="00814226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00043C3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:r w:rsidR="008C184A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00F025D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> года  №</w:t>
+        <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:r w:rsidR="00814226" w:rsidRPr="00814226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E04C6F">
+      <w:r w:rsidR="002509D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">192 </w:t>
       </w:r>
       <w:r w:rsidR="00814226" w:rsidRPr="00814226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">«Об исполнении  бюджета  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00814226" w:rsidRPr="00814226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Новобурасского</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00814226" w:rsidRPr="00814226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D765EB">
@@ -274,51 +283,51 @@
     <w:p w:rsidR="00814226" w:rsidRDefault="00814226" w:rsidP="00814226">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ДОХОДОВ БЮДЖЕТА</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5092" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5211"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
       <w:tr w:rsidR="00814226" w:rsidRPr="00043C3F" w:rsidTr="00E0054A">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -955,51 +964,51 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00043C3F" w:rsidRPr="00043C3F" w:rsidRDefault="00043C3F" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00947837" w:rsidRPr="00043C3F" w:rsidTr="008A36AE">
+      <w:tr w:rsidR="00947837" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="1685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00947837" w:rsidRPr="008A36AE" w:rsidRDefault="00947837" w:rsidP="008A36AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -1118,407 +1127,407 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00947837" w:rsidRPr="008A36AE" w:rsidRDefault="00947837" w:rsidP="008A36AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A36AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A36AE" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
+        <w:trPr>
+          <w:trHeight w:val="1685"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2673" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="008A36AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Административные штрафы, установленные Главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы, за потребление наркотических средств или психотропных веществ без назначения врача либо новых потенциально опасных </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>психоактивных</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> веществ)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="00525DCC">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="008A36AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11601063010009140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="008A36AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A36AE" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
+        <w:trPr>
+          <w:trHeight w:val="1685"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2673" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="008A36AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Административные штрафы, установленные Главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за уклонение от прохождения диагностики, профилактических мероприятий, лечения от наркомании и (или) медицинской и (или) социальной реабилитации в связи с потреблением наркотических средств или психотропных</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> веществ без назначения врача либо новых потенциально опасных </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>психоактивных</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> веществ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="00525DCC">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="008A36AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11601063010091140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="008A36AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A36AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A36AE" w:rsidRPr="00043C3F" w:rsidTr="008A36AE">
         <w:trPr>
           <w:trHeight w:val="1685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="008A36AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...325 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="008A36AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Административные штрафы, установленные Главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за побои)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008A36AE" w:rsidRPr="008A36AE" w:rsidRDefault="008A36AE" w:rsidP="00525DCC">
             <w:pPr>
@@ -2305,101 +2314,83 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00043C3F" w:rsidRPr="00043C3F" w:rsidRDefault="00043C3F" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidTr="009F0A4F">
+      <w:tr w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="1390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F0A4F" w:rsidRPr="009F0A4F" w:rsidRDefault="009F0A4F" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Административные штрафы, установленные Главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> организаций, налагаемые  мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил продажи этилового спирта, алкогольной и спиртосодержащей продукции)</w:t>
+              <w:t>Административные штрафы, установленные Главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые  мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил продажи этилового спирта, алкогольной и спиртосодержащей продукции)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidRDefault="009F0A4F" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2490,165 +2481,137 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidTr="00BC1FC8">
+      <w:tr w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F0A4F" w:rsidRPr="009F0A4F" w:rsidRDefault="009F0A4F" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Административные штрафы, установленные Главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Административные штрафы, установленные Главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые  мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав </w:t>
+            </w:r>
             <w:r w:rsidRPr="009F0A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>саморегулируемых</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>иные штрафы)</w:t>
+              <w:t>(иные штрафы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidRDefault="009F0A4F" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidRDefault="009F0A4F" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2656,82 +2619,82 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>000140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidRDefault="009F0A4F" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F0A4F" w:rsidRPr="00043C3F" w:rsidRDefault="009F0A4F" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3195,51 +3158,51 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidRDefault="0077342D" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidTr="00117569">
+      <w:tr w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="1416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0077342D" w:rsidRPr="0077342D" w:rsidRDefault="0077342D" w:rsidP="0077342D">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3370,137 +3333,137 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidRDefault="0077342D" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidTr="0077342D">
+      <w:tr w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0077342D" w:rsidRPr="0077342D" w:rsidRDefault="0077342D" w:rsidP="0077342D">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0077342D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Административные штрафы, установленные Главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми </w:t>
             </w:r>
             <w:r w:rsidRPr="0077342D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidRDefault="0077342D" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidRDefault="0077342D" w:rsidP="0077342D">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3508,432 +3471,432 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>000140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0077342D" w:rsidRPr="00043C3F" w:rsidRDefault="0077342D" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
+        <w:trPr>
+          <w:trHeight w:val="1407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2673" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C2403A" w:rsidRPr="00C2403A" w:rsidRDefault="00C2403A" w:rsidP="00C2403A">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2403A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Административные штрафы, установленные Главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00C2403A">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>116012030100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00043C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00117569">
         <w:trPr>
           <w:trHeight w:val="1407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00C2403A" w:rsidRDefault="00C2403A" w:rsidP="00C2403A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2403A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Административные штрафы, установленные Главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав</w:t>
+              <w:t>Административные штрафы, установленные Главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за уклонение от исполнения административного наказания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00043C3F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00C2403A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>116012030100</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-1,8</w:t>
+              <w:t>94,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00117569">
         <w:trPr>
           <w:trHeight w:val="1407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00C2403A" w:rsidRDefault="00C2403A" w:rsidP="00C2403A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2403A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Административные штрафы, установленные Главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за уклонение от исполнения административного наказания)</w:t>
-[...157 lines deleted...]
-              </w:rPr>
               <w:t>Административные штрафы, установленные Главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -4195,51 +4158,51 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="1420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4348,194 +4311,194 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Плата за выбросы загрязняющих веществ в атмосферный воздух стационарными объектами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11201010010000120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -11322,51 +11285,51 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1021,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -11461,251 +11424,372 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2648,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="008C46C7">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на проведение капитального и текущего ремонтов, техническое оснащение муниципальных </w:t>
             </w:r>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">учреждений культурно - </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> типа</w:t>
+              <w:t>учреждений культурно - досугового типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00764B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20249999050070150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00764B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2673" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00764B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на поощрение муниципальных управленческих команд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
+          <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>091</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050070150</w:t>
+              <w:t>20249999050080150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>500,0</w:t>
+              <w:t>1428,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на поощрение муниципальных управленческих команд</w:t>
+              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на оказание содействия органам местного самоуправления в организации деятельности по военно - патриотическому воспитанию граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11729,150 +11813,122 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050080150</w:t>
+              <w:t>20249999050106150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1428,1</w:t>
+              <w:t>634,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на оказание содействия органам местного самоуправления в организации деятельности по </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> воспитанию граждан</w:t>
+              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на укрепление материально-технической базы и оснащение музеев боевой славы в муниципальных образовательных организациях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11896,122 +11952,122 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050106150</w:t>
+              <w:t>20249999050110150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>634,4</w:t>
+              <w:t>500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на укрепление материально-технической базы и оснащение музеев боевой славы в муниципальных образовательных организациях</w:t>
+              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на обеспечение дорожно-эксплуатационной техникой муниципальных районов и городских округов области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12035,122 +12091,140 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050110150</w:t>
+              <w:t>20249999050117150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>500,0</w:t>
+              <w:t>1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на обеспечение дорожно-эксплуатационной техникой муниципальных районов и городских округов области</w:t>
+              <w:t xml:space="preserve">Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00764B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>финансовое</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00764B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> расходов за присмотр и уход за детьми дошкольного возраста из многодетных семей в муниципальных образовательных организациях, реализующих образовательную программу дошкольного образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12174,140 +12248,122 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050117150</w:t>
+              <w:t>20249999050119150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1000,0</w:t>
+              <w:t>2878,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> расходов за присмотр и уход за детьми дошкольного возраста из многодетных семей в муниципальных образовательных организациях, реализующих образовательную программу дошкольного образования</w:t>
+              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на реализацию мероприятий по строительству спортивных объектов (зданий, строений, сооружений) на территории объектов образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12331,122 +12387,122 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050119150</w:t>
+              <w:t>20249999050120150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2878,0</w:t>
+              <w:t>47463,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на реализацию мероприятий по строительству спортивных объектов (зданий, строений, сооружений) на территории объектов образования</w:t>
+              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на благоустройство территорий образовательных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12470,122 +12526,122 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050120150</w:t>
+              <w:t>20249999050126150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>47463,3</w:t>
+              <w:t>19482,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на благоустройство территорий образовательных организаций</w:t>
+              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на поощрительные выплаты водителям школьных автобусов муниципальных общеобразовательных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12609,122 +12665,122 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050126150</w:t>
+              <w:t>20249999050131150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>19482,7</w:t>
+              <w:t>599,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на поощрительные выплаты водителям школьных автобусов муниципальных общеобразовательных организаций</w:t>
+              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на финансовое обеспечение затрат по целевому обучению в профессиональных образовательных организациях и образовательных организациях высшего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12748,502 +12804,353 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050131150</w:t>
+              <w:t>20249999050141150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>599,5</w:t>
+              <w:t>28,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на финансовое обеспечение затрат по целевому обучению в профессиональных образовательных организациях и образовательных организациях высшего образования</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Межбюджетные трансферты, передаваемые бюджетам муниципальных районов области на финансовое обеспечение центров образования </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00764B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>естественно-научной и технологической направленностей, а также цифрового и гуманитарного профилей в муниципальных общеобразовательных организациях</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="009F0A4F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20249999050141150</w:t>
+              <w:t>20249999050145150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00764B86" w:rsidRDefault="00C2403A" w:rsidP="00764B86">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28,0</w:t>
+              <w:t>16857,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00764B86">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...160 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Прочие безвозмездные поступления в бюджеты муниципальных районов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20705030050000150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13838,51 +13745,51 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40496,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00E0054A">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -13991,213 +13898,213 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>333,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Налог на доходы физических лиц с доходов, полученных от осуществления деятельности физическими лицами, зарегистрированными в качестве индивидуальных предпринимателей, нотариусов, занимающихся частной практикой, адвокатов, учредивших адвокатские кабинеты, и других лиц, занимающихся частной практикой в соответствии со статьей 227 Налогового кодекса Российской Федерации (в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей и составляющей</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> не более 5 миллионов рублей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10102021010000110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14217,121 +14124,121 @@
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>превышающей</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 312 тысяч рублей за налоговые периоды после 1 января 2025 года)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10102030010000110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14494,71 +14401,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Налог на доходы физических лиц в части суммы налога, превышающей 650 000 рублей, относящейся к части налоговой базы, превышающей 5 000 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> рублей (за исключением налога на доходы физических лиц с сумм прибыли контролируемой иностранной компании, в том числе фиксированной прибыли контролируемой иностранной компании, а также налога на доходы физических лиц в отношении доходов от долевого участия в организации, полученных</w:t>
+              <w:t>Налог на доходы физических лиц в части суммы налога, превышающей 650 000 рублей, относящейся к части налоговой базы, превышающей 5 000 000 рублей (за исключением налога на доходы физических лиц с сумм прибыли контролируемой иностранной компании, в том числе фиксированной прибыли контролируемой иностранной компании, а также налога на доходы физических лиц в отношении доходов от долевого участия в организации, полученных</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов) за налоговые периоды до 1 января 2025 года, а также налог на доходы физических лиц в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей и составляющей не более 5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -14840,51 +14727,51 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -14984,59 +14871,59 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -15066,161 +14953,161 @@
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>312 тысяч рублей, относящейся к сумме налоговых баз, указанных в пункте 6 статьи 210 Налогового кодекса Российской Федерации, превышающей 2,4 миллиона рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзацах тридцать пятом и тридцать шестом статьи 50 Бюджетного кодекса Российской Федерации), а также налога на доходы физических лиц в отношении доходов физических лиц, не являющихся</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> налоговыми резидентами Российской Федерации, указанных в абзаце девятом пункта 3 статьи 224 Налогового кодекса Российской Федерации, в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10102150010000110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1732,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="00043C3F">
+      <w:tr w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidTr="002C0D95">
         <w:trPr>
           <w:trHeight w:val="1150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2673" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -15241,121 +15128,121 @@
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>превышающей 312 тысяч рублей, относящейся к сумме налоговых баз, указанных в пункте 6 статьи 210 Налогового кодекса Российской Федерации, превышающей 2,4 миллиона рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзацах тридцать пятом и тридцать шестом статьи 50 Бюджетного кодекса Российской Федерации), а также налога на доходы физических лиц в отношении доходов физических лиц, не</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> являющихся налоговыми резидентами Российской Федерации, указанных в абзаце девятом пункта 3 статьи 224 Налогового кодекса Российской Федерации, в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10102160010000110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C2403A" w:rsidRPr="00043C3F" w:rsidRDefault="00C2403A" w:rsidP="00043C3F">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -17090,217 +16977,198 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00814226" w:rsidRPr="00814226" w:rsidRDefault="00814226" w:rsidP="00814226">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00814226" w:rsidRPr="00814226" w:rsidSect="00780D9A">
-      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:endnote w:type="separator" w:id="0">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00117569" w:rsidRDefault="00117569" w:rsidP="00F9032F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
+  <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00117569" w:rsidRDefault="00117569" w:rsidP="00F9032F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:footnote w:type="separator" w:id="0">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00117569" w:rsidRDefault="00117569" w:rsidP="00F9032F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
+  <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00117569" w:rsidRDefault="00117569" w:rsidP="00F9032F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00814226"/>
     <w:rsid w:val="00043C3F"/>
     <w:rsid w:val="000503E1"/>
     <w:rsid w:val="000622CE"/>
     <w:rsid w:val="000B5BC9"/>
     <w:rsid w:val="000F1D7B"/>
     <w:rsid w:val="00116FD3"/>
     <w:rsid w:val="00117569"/>
     <w:rsid w:val="00154645"/>
     <w:rsid w:val="002133AC"/>
+    <w:rsid w:val="002509D3"/>
     <w:rsid w:val="002727B1"/>
     <w:rsid w:val="0029630B"/>
     <w:rsid w:val="002B50AF"/>
+    <w:rsid w:val="002C0D95"/>
     <w:rsid w:val="002C2273"/>
     <w:rsid w:val="00302971"/>
     <w:rsid w:val="00305293"/>
     <w:rsid w:val="003268E5"/>
     <w:rsid w:val="00383A41"/>
     <w:rsid w:val="00396A4A"/>
     <w:rsid w:val="003F4CF6"/>
     <w:rsid w:val="00400C28"/>
     <w:rsid w:val="00460207"/>
     <w:rsid w:val="004A7C93"/>
     <w:rsid w:val="00525DCC"/>
     <w:rsid w:val="00530E32"/>
     <w:rsid w:val="005500F9"/>
     <w:rsid w:val="005B4A0C"/>
     <w:rsid w:val="005D7511"/>
     <w:rsid w:val="0066114C"/>
     <w:rsid w:val="006A2E51"/>
     <w:rsid w:val="006D120B"/>
     <w:rsid w:val="007030C6"/>
     <w:rsid w:val="0072332C"/>
     <w:rsid w:val="00764B86"/>
     <w:rsid w:val="0077342D"/>
     <w:rsid w:val="00780D9A"/>
     <w:rsid w:val="007B642B"/>
     <w:rsid w:val="007F11A8"/>
     <w:rsid w:val="007F6003"/>
     <w:rsid w:val="00814226"/>
     <w:rsid w:val="008830E8"/>
     <w:rsid w:val="008A36AE"/>
+    <w:rsid w:val="008C184A"/>
     <w:rsid w:val="008C46C7"/>
     <w:rsid w:val="008D2289"/>
     <w:rsid w:val="009445CD"/>
     <w:rsid w:val="00947837"/>
     <w:rsid w:val="009A7B44"/>
     <w:rsid w:val="009E0ED2"/>
     <w:rsid w:val="009F0A4F"/>
     <w:rsid w:val="009F2F50"/>
     <w:rsid w:val="00A36D83"/>
     <w:rsid w:val="00A51D97"/>
     <w:rsid w:val="00A83BB3"/>
     <w:rsid w:val="00A87D45"/>
     <w:rsid w:val="00AF45F2"/>
     <w:rsid w:val="00BB08F8"/>
     <w:rsid w:val="00BB4072"/>
     <w:rsid w:val="00BB5197"/>
     <w:rsid w:val="00BC1FC8"/>
     <w:rsid w:val="00C2403A"/>
     <w:rsid w:val="00C409CF"/>
     <w:rsid w:val="00D010DC"/>
     <w:rsid w:val="00D17B07"/>
     <w:rsid w:val="00D765EB"/>
     <w:rsid w:val="00DD0817"/>
     <w:rsid w:val="00E0054A"/>
     <w:rsid w:val="00E01199"/>
@@ -17320,51 +17188,51 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -17491,51 +17359,50 @@
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00780D9A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00814226"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -17564,86 +17431,276 @@
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F9032F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F9032F"/>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="941575964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1932811528">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17894,77 +17951,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4368A9A6-9448-4C38-90BD-FC4146DF3B2F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{575DD096-B215-48DE-8C67-B766CFA83CB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>5450</Words>
-  <Characters>31069</Characters>
+  <Characters>31070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>258</Lines>
   <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36447</CharactersWithSpaces>
+  <CharactersWithSpaces>36448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Client_8_2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>