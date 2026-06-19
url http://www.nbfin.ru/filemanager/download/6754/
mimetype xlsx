--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -1,6081 +1,5748 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
+  <fileVersion appName="Calc" lowestEdited="5"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="120" windowWidth="23256" windowHeight="13176"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Бюджет_3" sheetId="1" r:id="rId1"/>
+    <sheet name="Бюджет_1" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Бюджет_3!$4:$6</definedName>
+    <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">Бюджет_1!$4:$6</definedName>
   </definedNames>
-  <calcPr calcId="124519" iterate="1"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="true" iterateDelta="0.0001"/>
+  <extLst>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...402 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="136">
-[...49 lines deleted...]
-    <t>Межбюджетные трансферты</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="137">
+  <si>
+    <t xml:space="preserve">Приложение № 5 к решению Совета  от 18 декабря 2025 года № 82 "О бюджете Новобурасского муниципального образования Новобурасского муниципального района Саратовской области на 2026 год и плановый период 2027 и 2028 годов"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Распределение бюджетных ассигнований по целевым статьям (муниципальным программам и непрограммным направлениям деятельности), группам и подгруппам видов расходов классификации расходов бюджета Новобурасского муниципального образования на 2026 и на плановый период 2027 и 2028 годов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(тыс. рублей)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Целевая статья</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вид расходов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумма</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа "Комфортная городская среда в Новобурасском муниципальном образовании" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Региональный проект «Формирование комфортной городской среды»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84 0 И4 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Благоустройство территорий в рамках достижения соответствующих задач федерального проекта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84 0 И4 07222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закупка товаров, работ и услуг для государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иные закупки товаров, работ и услуг для обеспечения государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t xml:space="preserve">240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84 0 И4 55550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа "Экологическое оздоровление Новобурасского муниципального образования Новобурасского муниципального района Саратовской области" на 2026 -2028 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оформление объектов муниципальной собственности, составление технического плана на объект недвижимости</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85 0 00 07213</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Выполнение работ (услуг) по обустройству контейнерных площадок</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85 0 00 07223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа "Повышение безопасности дорожного движения в Новобурасском муниципальном образовании Новобурасского муниципального района Саратовской области" на 2026-2028 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Содержание автомобильных дорог</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86 0 00 9Д001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ремонт автомобильных дорог (текущий и капитальный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86 0 00 9Д002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведение инженерных изысканий, специальных обследований и разработка проектной документации на ремонт, экспертиза проектно-сметной документации на ремонт дорог (тротуаров, подходов к объектам социальной сферы), строительный контроль и авторский надзор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86 0 00 9Д003</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Кадастровые работы по оформлению недвижимости (сооружения, дороги)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86 0 00 9Д004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Совершенствование организации движения транспорта и пешеходов, мероприятия по элементам обустройства автомобильных дорог</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86 0 00 9Д801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация "АПК "Безопасный город"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86 0 00 9Д805</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Муниципальная программа "Благоустройство и озеленение территории Новобурасского муниципального образования Новобурасского муниципального района Саратовской области" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комплексы процессных мероприятий "Мероприятия по благоустройству и озеленению территории Новобурасского муниципального образования"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вывоз мусора и ТБО с территории населенных пунктов, входящих в состав муниципального образования на полигон. Оплата труда рабочих по благоустройству. Приобретение ГСМ и запасных частей. Приобретение и установка урн, скамеек, малых архитектурных форм. Приобретение хозяйственных товаров (мешки для мусора, перчатки, ведра, кисти, известь, лопаты и др.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иные бюджетные ассигнования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уплата налогов, сборов и иных платежей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Содержание уличного освещения. Установка и приобретение энергосберегающих ламп. Выполнение договорных обязательств по оплате счетов за уличное освещение и предоставление мест на опорах воздушных ЛЭП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Праздничное оформление территории</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Озеленение территории населенных пунктов, входящих в состав муниципальных образований</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Приобретение, установка, содержание детских (спортивных) площадок</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Содержание памятников</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Содержание Доски Почета Новобурасского муниципального образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Содержание мест захоронений</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Проведение мероприятий по отлову и содержанию безнадзорных животных без владельцев</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 07621</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация мероприятий по благоустройству территорий (2 этап)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87 1 00 78122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа «Обеспечение первичных мер пожарной безопасности на территории Новобурасского муниципального образования Новобурасского муниципального района Саратовской области» на 2026-2028 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оборудование подъездов с площадками (пирсами с твердым покрытием) для установки пожарных автомобилей и забора воды в любое время года, обеспечение соответствующими знаками. Приобретение пожарного инвентаря</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88 0 00 07112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа "Комплексное развитие сельских территорий Новобурасского муниципального образования Новобурасского муниципального района Саратовской области" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8М 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мероприятия по землеустройству и землепользованию</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8М 0 00 06700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Создание и обустройство зон отдыха,спортивных и детских игровых площадок, площадок для занятий адаптивной физической культурой и адаптивным спортом для лиц с ограниченными возможностями здоровья</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8М 0 00 07617</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обеспечение инженерной инфраструктурой земельных участков, предоставляемых многодетным семьям для индивидуального жилищного строительства в части организации в границах поселения водоснабжения  (водоотведения) населения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8М 0 00 08501</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подготовка проектов межевания земельных участков и проведение кадастровых работ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8М 0 00 L5990</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа «Обеспечение населения Новобурасского муниципального образования Новобурасского муниципального района Саратовской области питьевой водой» на 2026 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Н 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ремонт водопровода,запчасти для ремонта водопровода</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Н 0 00 08011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оформление водопровода, водяной скважины,составление технической  (проектно-сметной) документации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Н 0 00 08014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация инициативных проектов за счет субсидий из областного бюджета (проект "Организация водоснабжения в п. Динамовский")</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Н 0 00 72101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация инициативных проектов за счет средств местного бюджета в части инициативных платежей граждан  (проект "Организация водоснабжения в п. Динамовский")</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Н 0 00 G2101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация инициативных проектов за счет средств местного бюджета за исключением инициативных платежей   (проект "Организация водоснабжения в п. Динамовский")</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Н 0 00 S2101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление переданных полномочий РФ за счет субвенций из федерального бюджета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на осуществление переданных полномочий Российской Федерации за счет средств федерального бюджета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 4 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление переданных полномочий Российской Федерации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 4 02 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление первичного воинского учета органами местного самоуправления поселений, муниципальных и городских округов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 4 02 51180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на выплаты персоналу в целях обеспечения выполнения функций государственными (муниципальными) органами, казенными учреждениями, органами управления государственными внебюджетными фондами </t>
+  </si>
+  <si>
+    <t xml:space="preserve">100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на выплаты персоналу государственных (муниципальных) органов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обеспечение деятельности муниципальных учреждений (оказание муниципальных услуг, выполнение работ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на обеспечение деятельности муниципальных казенных учреждений</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93 0 00 04200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на выплаты персоналу казенных учреждений</t>
+  </si>
+  <si>
+    <t xml:space="preserve">110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уплата транспортного налога</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93 0 00 06200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление расходов за счет межбюджетных трансфертов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 2 00 00000</t>
   </si>
   <si>
     <t xml:space="preserve">Субсидия, предоставляемая из бюджета городского (сельского) поселения в бюджет муниципального района, в целях софинансирования расходных обязательств, возникающих при выполнении полномочий органов местного самоуправления по решению вопросов местного значения </t>
   </si>
   <si>
-    <t>96 2 00 00000</t>
-[...350 lines deleted...]
-    <t>Приложение № 5 к решению Совета  от 18 декабря 2025 года № 82 "О бюджете Новобурасского муниципального образования Новобурасского муниципального района Саратовской области на 2026 год и плановый период 2027 и 2028 годов"</t>
+    <t xml:space="preserve">96 2 00 26060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межбюджетные трансферты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Субсидии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Социальные выплаты, доплаты к пенсиям, дополнительное пенсионное обеспечение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Социальное обеспечение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98 1 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доплаты к пенсиям муниципальных служащих</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98 1 00 01001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Социальное обеспечение и иные выплаты населению</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Публичные нормативные социальные выплаты гражданам</t>
+  </si>
+  <si>
+    <t xml:space="preserve">310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Всего</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0;[Red]\-#,##0.0;0.0"/>
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="0.00"/>
+    <numFmt numFmtId="166" formatCode="0000000000"/>
     <numFmt numFmtId="167" formatCode="000"/>
-    <numFmt numFmtId="168" formatCode="0000000000"/>
-    <numFmt numFmtId="169" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0;[RED]\-#,##0.0;0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.00;[RED]\-#,##0.00;0.00"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0;[RED]\-#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <sz val="10"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <sz val="10"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...15 lines deleted...]
-      <b/>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
-    <border>
+  <borders count="11">
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...6 lines deleted...]
-      </top>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right/>
+      <top/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...28 lines deleted...]
-      </top>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+  <cellStyleXfs count="21">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellStyleXfs>
   <cellXfs count="37">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...2 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...2 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
-[...2 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
+    </xf>
+    <xf numFmtId="171" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2" xfId="1"/>
+  <cellStyles count="7">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
+    <cellStyle name="Обычный 2" xfId="20"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...5 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="true"/>
   </sheetPr>
-  <dimension ref="A1:L140"/>
+  <dimension ref="A1:O143"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:J2"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="false" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A2" activeCellId="0" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="12.75" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.88671875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="250" width="9.109375" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="46.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="12.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="9.29"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="4" min="4" style="0" width="11.53"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="7" min="5" style="0" width="15"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="8" min="8" style="0" width="11.53"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="0" width="12.42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="106.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="H1" s="30" t="s">
+    <row r="1" customFormat="false" ht="108.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="I1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+    </row>
+    <row r="2" customFormat="false" ht="48" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="G3" s="9" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="K3" s="9" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+    </row>
+    <row r="5" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="10"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="7"/>
+      <c r="I5" s="16" t="n">
+        <v>2026</v>
+      </c>
+      <c r="J5" s="17" t="n">
+        <v>2027</v>
+      </c>
+      <c r="K5" s="18" t="n">
+        <v>2028</v>
+      </c>
+      <c r="O5" s="0" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="B6" s="20" t="n">
+        <v>2</v>
+      </c>
+      <c r="C6" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="D6" s="21" t="n">
+        <v>6</v>
+      </c>
+      <c r="E6" s="21" t="n">
+        <v>4</v>
+      </c>
+      <c r="F6" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="G6" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="H6" s="7"/>
+      <c r="I6" s="21" t="n">
+        <v>4</v>
+      </c>
+      <c r="J6" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="K6" s="20" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="24"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="26" t="n">
+        <v>6430000</v>
+      </c>
+      <c r="F7" s="26" t="n">
+        <v>110000</v>
+      </c>
+      <c r="G7" s="26" t="n">
+        <v>110000</v>
+      </c>
+      <c r="H7" s="27"/>
+      <c r="I7" s="28" t="n">
+        <f aca="false">E7/$G$3</f>
+        <v>6430</v>
+      </c>
+      <c r="J7" s="28" t="n">
+        <f aca="false">F7/$G$3</f>
+        <v>110</v>
+      </c>
+      <c r="K7" s="28" t="n">
+        <f aca="false">G7/$G$3</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="31"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="32" t="n">
+        <v>6430000</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>110000</v>
+      </c>
+      <c r="G8" s="32" t="n">
+        <v>110000</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="33" t="n">
+        <f aca="false">E8/$G$3</f>
+        <v>6430</v>
+      </c>
+      <c r="J8" s="33" t="n">
+        <f aca="false">F8/$G$3</f>
+        <v>110</v>
+      </c>
+      <c r="K8" s="33" t="n">
+        <f aca="false">G8/$G$3</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="31"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="32" t="n">
+        <v>430000</v>
+      </c>
+      <c r="F9" s="32" t="n">
+        <v>110000</v>
+      </c>
+      <c r="G9" s="32" t="n">
+        <v>110000</v>
+      </c>
+      <c r="H9" s="27"/>
+      <c r="I9" s="33" t="n">
+        <f aca="false">E9/$G$3</f>
+        <v>430</v>
+      </c>
+      <c r="J9" s="33" t="n">
+        <f aca="false">F9/$G$3</f>
+        <v>110</v>
+      </c>
+      <c r="K9" s="33" t="n">
+        <f aca="false">G9/$G$3</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="25"/>
+      <c r="E10" s="32" t="n">
+        <v>430000</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>110000</v>
+      </c>
+      <c r="G10" s="32" t="n">
+        <v>110000</v>
+      </c>
+      <c r="H10" s="27"/>
+      <c r="I10" s="33" t="n">
+        <f aca="false">E10/$G$3</f>
+        <v>430</v>
+      </c>
+      <c r="J10" s="33" t="n">
+        <f aca="false">F10/$G$3</f>
+        <v>110</v>
+      </c>
+      <c r="K10" s="33" t="n">
+        <f aca="false">G10/$G$3</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="25"/>
+      <c r="E11" s="32" t="n">
+        <v>430000</v>
+      </c>
+      <c r="F11" s="32" t="n">
+        <v>110000</v>
+      </c>
+      <c r="G11" s="32" t="n">
+        <v>110000</v>
+      </c>
+      <c r="H11" s="27"/>
+      <c r="I11" s="33" t="n">
+        <f aca="false">E11/$G$3</f>
+        <v>430</v>
+      </c>
+      <c r="J11" s="33" t="n">
+        <f aca="false">F11/$G$3</f>
+        <v>110</v>
+      </c>
+      <c r="K11" s="33" t="n">
+        <f aca="false">G11/$G$3</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="31"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="32" t="n">
+        <v>6000000</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G12" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H12" s="27"/>
+      <c r="I12" s="33" t="n">
+        <f aca="false">E12/$G$3</f>
+        <v>6000</v>
+      </c>
+      <c r="J12" s="33" t="n">
+        <f aca="false">F12/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="33" t="n">
+        <f aca="false">G12/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="25"/>
+      <c r="E13" s="32" t="n">
+        <v>6000000</v>
+      </c>
+      <c r="F13" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G13" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H13" s="27"/>
+      <c r="I13" s="33" t="n">
+        <f aca="false">E13/$G$3</f>
+        <v>6000</v>
+      </c>
+      <c r="J13" s="33" t="n">
+        <f aca="false">F13/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="33" t="n">
+        <f aca="false">G13/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="25"/>
+      <c r="E14" s="32" t="n">
+        <v>6000000</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G14" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H14" s="27"/>
+      <c r="I14" s="33" t="n">
+        <f aca="false">E14/$G$3</f>
+        <v>6000</v>
+      </c>
+      <c r="J14" s="33" t="n">
+        <f aca="false">F14/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="33" t="n">
+        <f aca="false">G14/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="42.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="24"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="26" t="n">
+        <v>100000</v>
+      </c>
+      <c r="F15" s="26" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G15" s="26" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H15" s="27"/>
+      <c r="I15" s="28" t="n">
+        <f aca="false">E15/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="J15" s="28" t="n">
+        <f aca="false">F15/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="K15" s="28" t="n">
+        <f aca="false">G15/$G$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="31"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F16" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="G16" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="H16" s="27"/>
+      <c r="I16" s="33" t="n">
+        <f aca="false">E16/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="J16" s="33" t="n">
+        <f aca="false">F16/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="K16" s="33" t="n">
+        <f aca="false">G16/$G$3</f>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="25"/>
+      <c r="E17" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F17" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="G17" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="H17" s="27"/>
+      <c r="I17" s="33" t="n">
+        <f aca="false">E17/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="J17" s="33" t="n">
+        <f aca="false">F17/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="K17" s="33" t="n">
+        <f aca="false">G17/$G$3</f>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="25"/>
+      <c r="E18" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F18" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="G18" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="H18" s="27"/>
+      <c r="I18" s="33" t="n">
+        <f aca="false">E18/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="J18" s="33" t="n">
+        <f aca="false">F18/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="K18" s="33" t="n">
+        <f aca="false">G18/$G$3</f>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="31"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="F19" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="G19" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="H19" s="27"/>
+      <c r="I19" s="33" t="n">
+        <f aca="false">E19/$G$3</f>
+        <v>70</v>
+      </c>
+      <c r="J19" s="33" t="n">
+        <f aca="false">F19/$G$3</f>
+        <v>70</v>
+      </c>
+      <c r="K19" s="33" t="n">
+        <f aca="false">G19/$G$3</f>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="25"/>
+      <c r="E20" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="F20" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="G20" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="H20" s="27"/>
+      <c r="I20" s="33" t="n">
+        <f aca="false">E20/$G$3</f>
+        <v>70</v>
+      </c>
+      <c r="J20" s="33" t="n">
+        <f aca="false">F20/$G$3</f>
+        <v>70</v>
+      </c>
+      <c r="K20" s="33" t="n">
+        <f aca="false">G20/$G$3</f>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="25"/>
+      <c r="E21" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="F21" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="G21" s="32" t="n">
+        <v>70000</v>
+      </c>
+      <c r="H21" s="27"/>
+      <c r="I21" s="33" t="n">
+        <f aca="false">E21/$G$3</f>
+        <v>70</v>
+      </c>
+      <c r="J21" s="33" t="n">
+        <f aca="false">F21/$G$3</f>
+        <v>70</v>
+      </c>
+      <c r="K21" s="33" t="n">
+        <f aca="false">G21/$G$3</f>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="42.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="24"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="26" t="n">
+        <v>29047592.78</v>
+      </c>
+      <c r="F22" s="26" t="n">
+        <v>30595100</v>
+      </c>
+      <c r="G22" s="26" t="n">
+        <v>32467100</v>
+      </c>
+      <c r="H22" s="27"/>
+      <c r="I22" s="28" t="n">
+        <f aca="false">E22/$G$3</f>
+        <v>29047.59278</v>
+      </c>
+      <c r="J22" s="28" t="n">
+        <f aca="false">F22/$G$3</f>
+        <v>30595.1</v>
+      </c>
+      <c r="K22" s="28" t="n">
+        <f aca="false">G22/$G$3</f>
+        <v>32467.1</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="31"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="32" t="n">
+        <v>14666392.78</v>
+      </c>
+      <c r="F23" s="32" t="n">
+        <v>11700000</v>
+      </c>
+      <c r="G23" s="32" t="n">
+        <v>13500000</v>
+      </c>
+      <c r="H23" s="27"/>
+      <c r="I23" s="33" t="n">
+        <f aca="false">E23/$G$3</f>
+        <v>14666.39278</v>
+      </c>
+      <c r="J23" s="33" t="n">
+        <f aca="false">F23/$G$3</f>
+        <v>11700</v>
+      </c>
+      <c r="K23" s="33" t="n">
+        <f aca="false">G23/$G$3</f>
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="25"/>
+      <c r="E24" s="32" t="n">
+        <v>14666392.78</v>
+      </c>
+      <c r="F24" s="32" t="n">
+        <v>11700000</v>
+      </c>
+      <c r="G24" s="32" t="n">
+        <v>13500000</v>
+      </c>
+      <c r="H24" s="27"/>
+      <c r="I24" s="33" t="n">
+        <f aca="false">E24/$G$3</f>
+        <v>14666.39278</v>
+      </c>
+      <c r="J24" s="33" t="n">
+        <f aca="false">F24/$G$3</f>
+        <v>11700</v>
+      </c>
+      <c r="K24" s="33" t="n">
+        <f aca="false">G24/$G$3</f>
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="25"/>
+      <c r="E25" s="32" t="n">
+        <v>14666392.78</v>
+      </c>
+      <c r="F25" s="32" t="n">
+        <v>11700000</v>
+      </c>
+      <c r="G25" s="32" t="n">
+        <v>13500000</v>
+      </c>
+      <c r="H25" s="27"/>
+      <c r="I25" s="33" t="n">
+        <f aca="false">E25/$G$3</f>
+        <v>14666.39278</v>
+      </c>
+      <c r="J25" s="33" t="n">
+        <f aca="false">F25/$G$3</f>
+        <v>11700</v>
+      </c>
+      <c r="K25" s="33" t="n">
+        <f aca="false">G25/$G$3</f>
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="26" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="31"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="32" t="n">
+        <v>12641200</v>
+      </c>
+      <c r="F26" s="32" t="n">
+        <v>17035100</v>
+      </c>
+      <c r="G26" s="32" t="n">
+        <v>17107100</v>
+      </c>
+      <c r="H26" s="27"/>
+      <c r="I26" s="33" t="n">
+        <f aca="false">E26/$G$3</f>
+        <v>12641.2</v>
+      </c>
+      <c r="J26" s="33" t="n">
+        <f aca="false">F26/$G$3</f>
+        <v>17035.1</v>
+      </c>
+      <c r="K26" s="33" t="n">
+        <f aca="false">G26/$G$3</f>
+        <v>17107.1</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="25"/>
+      <c r="E27" s="32" t="n">
+        <v>12641200</v>
+      </c>
+      <c r="F27" s="32" t="n">
+        <v>17035100</v>
+      </c>
+      <c r="G27" s="32" t="n">
+        <v>17107100</v>
+      </c>
+      <c r="H27" s="27"/>
+      <c r="I27" s="33" t="n">
+        <f aca="false">E27/$G$3</f>
+        <v>12641.2</v>
+      </c>
+      <c r="J27" s="33" t="n">
+        <f aca="false">F27/$G$3</f>
+        <v>17035.1</v>
+      </c>
+      <c r="K27" s="33" t="n">
+        <f aca="false">G27/$G$3</f>
+        <v>17107.1</v>
+      </c>
+    </row>
+    <row r="28" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="25"/>
+      <c r="E28" s="32" t="n">
+        <v>12641200</v>
+      </c>
+      <c r="F28" s="32" t="n">
+        <v>17035100</v>
+      </c>
+      <c r="G28" s="32" t="n">
+        <v>17107100</v>
+      </c>
+      <c r="H28" s="27"/>
+      <c r="I28" s="33" t="n">
+        <f aca="false">E28/$G$3</f>
+        <v>12641.2</v>
+      </c>
+      <c r="J28" s="33" t="n">
+        <f aca="false">F28/$G$3</f>
+        <v>17035.1</v>
+      </c>
+      <c r="K28" s="33" t="n">
+        <f aca="false">G28/$G$3</f>
+        <v>17107.1</v>
+      </c>
+    </row>
+    <row r="29" customFormat="false" ht="52.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="31"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="32" t="n">
+        <v>437000</v>
+      </c>
+      <c r="F29" s="32" t="n">
+        <v>1150000</v>
+      </c>
+      <c r="G29" s="32" t="n">
+        <v>1200000</v>
+      </c>
+      <c r="H29" s="27"/>
+      <c r="I29" s="33" t="n">
+        <f aca="false">E29/$G$3</f>
+        <v>437</v>
+      </c>
+      <c r="J29" s="33" t="n">
+        <f aca="false">F29/$G$3</f>
+        <v>1150</v>
+      </c>
+      <c r="K29" s="33" t="n">
+        <f aca="false">G29/$G$3</f>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="25"/>
+      <c r="E30" s="32" t="n">
+        <v>437000</v>
+      </c>
+      <c r="F30" s="32" t="n">
+        <v>1150000</v>
+      </c>
+      <c r="G30" s="32" t="n">
+        <v>1200000</v>
+      </c>
+      <c r="H30" s="27"/>
+      <c r="I30" s="33" t="n">
+        <f aca="false">E30/$G$3</f>
+        <v>437</v>
+      </c>
+      <c r="J30" s="33" t="n">
+        <f aca="false">F30/$G$3</f>
+        <v>1150</v>
+      </c>
+      <c r="K30" s="33" t="n">
+        <f aca="false">G30/$G$3</f>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="31" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="25"/>
+      <c r="E31" s="32" t="n">
+        <v>437000</v>
+      </c>
+      <c r="F31" s="32" t="n">
+        <v>1150000</v>
+      </c>
+      <c r="G31" s="32" t="n">
+        <v>1200000</v>
+      </c>
+      <c r="H31" s="27"/>
+      <c r="I31" s="33" t="n">
+        <f aca="false">E31/$G$3</f>
+        <v>437</v>
+      </c>
+      <c r="J31" s="33" t="n">
+        <f aca="false">F31/$G$3</f>
+        <v>1150</v>
+      </c>
+      <c r="K31" s="33" t="n">
+        <f aca="false">G31/$G$3</f>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="32" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="31"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="32" t="n">
+        <v>163000</v>
+      </c>
+      <c r="F32" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G32" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H32" s="27"/>
+      <c r="I32" s="33" t="n">
+        <f aca="false">E32/$G$3</f>
+        <v>163</v>
+      </c>
+      <c r="J32" s="33" t="n">
+        <f aca="false">F32/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="33" t="n">
+        <f aca="false">G32/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="25"/>
+      <c r="E33" s="32" t="n">
+        <v>163000</v>
+      </c>
+      <c r="F33" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G33" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H33" s="27"/>
+      <c r="I33" s="33" t="n">
+        <f aca="false">E33/$G$3</f>
+        <v>163</v>
+      </c>
+      <c r="J33" s="33" t="n">
+        <f aca="false">F33/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K33" s="33" t="n">
+        <f aca="false">G33/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="25"/>
+      <c r="E34" s="32" t="n">
+        <v>163000</v>
+      </c>
+      <c r="F34" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G34" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H34" s="27"/>
+      <c r="I34" s="33" t="n">
+        <f aca="false">E34/$G$3</f>
+        <v>163</v>
+      </c>
+      <c r="J34" s="33" t="n">
+        <f aca="false">F34/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K34" s="33" t="n">
+        <f aca="false">G34/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="31"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="32" t="n">
+        <v>900000</v>
+      </c>
+      <c r="F35" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="G35" s="32" t="n">
+        <v>400000</v>
+      </c>
+      <c r="H35" s="27"/>
+      <c r="I35" s="33" t="n">
+        <f aca="false">E35/$G$3</f>
+        <v>900</v>
+      </c>
+      <c r="J35" s="33" t="n">
+        <f aca="false">F35/$G$3</f>
+        <v>500</v>
+      </c>
+      <c r="K35" s="33" t="n">
+        <f aca="false">G35/$G$3</f>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="25"/>
+      <c r="E36" s="32" t="n">
+        <v>900000</v>
+      </c>
+      <c r="F36" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="G36" s="32" t="n">
+        <v>400000</v>
+      </c>
+      <c r="H36" s="27"/>
+      <c r="I36" s="33" t="n">
+        <f aca="false">E36/$G$3</f>
+        <v>900</v>
+      </c>
+      <c r="J36" s="33" t="n">
+        <f aca="false">F36/$G$3</f>
+        <v>500</v>
+      </c>
+      <c r="K36" s="33" t="n">
+        <f aca="false">G36/$G$3</f>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="37" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="25"/>
+      <c r="E37" s="32" t="n">
+        <v>900000</v>
+      </c>
+      <c r="F37" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="G37" s="32" t="n">
+        <v>400000</v>
+      </c>
+      <c r="H37" s="27"/>
+      <c r="I37" s="33" t="n">
+        <f aca="false">E37/$G$3</f>
+        <v>900</v>
+      </c>
+      <c r="J37" s="33" t="n">
+        <f aca="false">F37/$G$3</f>
+        <v>500</v>
+      </c>
+      <c r="K37" s="33" t="n">
+        <f aca="false">G37/$G$3</f>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="38" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="31"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="32" t="n">
+        <v>240000</v>
+      </c>
+      <c r="F38" s="32" t="n">
+        <v>210000</v>
+      </c>
+      <c r="G38" s="32" t="n">
+        <v>260000</v>
+      </c>
+      <c r="H38" s="27"/>
+      <c r="I38" s="33" t="n">
+        <f aca="false">E38/$G$3</f>
+        <v>240</v>
+      </c>
+      <c r="J38" s="33" t="n">
+        <f aca="false">F38/$G$3</f>
+        <v>210</v>
+      </c>
+      <c r="K38" s="33" t="n">
+        <f aca="false">G38/$G$3</f>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="39" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" s="25"/>
+      <c r="E39" s="32" t="n">
+        <v>240000</v>
+      </c>
+      <c r="F39" s="32" t="n">
+        <v>210000</v>
+      </c>
+      <c r="G39" s="32" t="n">
+        <v>260000</v>
+      </c>
+      <c r="H39" s="27"/>
+      <c r="I39" s="33" t="n">
+        <f aca="false">E39/$G$3</f>
+        <v>240</v>
+      </c>
+      <c r="J39" s="33" t="n">
+        <f aca="false">F39/$G$3</f>
+        <v>210</v>
+      </c>
+      <c r="K39" s="33" t="n">
+        <f aca="false">G39/$G$3</f>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="40" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D40" s="25"/>
+      <c r="E40" s="32" t="n">
+        <v>240000</v>
+      </c>
+      <c r="F40" s="32" t="n">
+        <v>210000</v>
+      </c>
+      <c r="G40" s="32" t="n">
+        <v>260000</v>
+      </c>
+      <c r="H40" s="27"/>
+      <c r="I40" s="33" t="n">
+        <f aca="false">E40/$G$3</f>
+        <v>240</v>
+      </c>
+      <c r="J40" s="33" t="n">
+        <f aca="false">F40/$G$3</f>
+        <v>210</v>
+      </c>
+      <c r="K40" s="33" t="n">
+        <f aca="false">G40/$G$3</f>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="41" customFormat="false" ht="52.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="24"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="26" t="n">
+        <v>16308900</v>
+      </c>
+      <c r="F41" s="26" t="n">
+        <v>11071100</v>
+      </c>
+      <c r="G41" s="26" t="n">
+        <v>10941500</v>
+      </c>
+      <c r="H41" s="27"/>
+      <c r="I41" s="28" t="n">
+        <f aca="false">E41/$G$3</f>
+        <v>16308.9</v>
+      </c>
+      <c r="J41" s="28" t="n">
+        <f aca="false">F41/$G$3</f>
+        <v>11071.1</v>
+      </c>
+      <c r="K41" s="28" t="n">
+        <f aca="false">G41/$G$3</f>
+        <v>10941.5</v>
+      </c>
+    </row>
+    <row r="42" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C42" s="24"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="26" t="n">
+        <v>16308900</v>
+      </c>
+      <c r="F42" s="26" t="n">
+        <v>11071100</v>
+      </c>
+      <c r="G42" s="26" t="n">
+        <v>10941500</v>
+      </c>
+      <c r="H42" s="27"/>
+      <c r="I42" s="28" t="n">
+        <f aca="false">E42/$G$3</f>
+        <v>16308.9</v>
+      </c>
+      <c r="J42" s="28" t="n">
+        <f aca="false">F42/$G$3</f>
+        <v>11071.1</v>
+      </c>
+      <c r="K42" s="28" t="n">
+        <f aca="false">G42/$G$3</f>
+        <v>10941.5</v>
+      </c>
+    </row>
+    <row r="43" customFormat="false" ht="72.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="31"/>
+      <c r="D43" s="25"/>
+      <c r="E43" s="32" t="n">
+        <v>5353900</v>
+      </c>
+      <c r="F43" s="32" t="n">
+        <v>5346100</v>
+      </c>
+      <c r="G43" s="32" t="n">
+        <v>5261500</v>
+      </c>
+      <c r="H43" s="27"/>
+      <c r="I43" s="33" t="n">
+        <f aca="false">E43/$G$3</f>
+        <v>5353.9</v>
+      </c>
+      <c r="J43" s="33" t="n">
+        <f aca="false">F43/$G$3</f>
+        <v>5346.1</v>
+      </c>
+      <c r="K43" s="33" t="n">
+        <f aca="false">G43/$G$3</f>
+        <v>5261.5</v>
+      </c>
+    </row>
+    <row r="44" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" s="25"/>
+      <c r="E44" s="32" t="n">
+        <v>5096469.92</v>
+      </c>
+      <c r="F44" s="32" t="n">
+        <v>5286100</v>
+      </c>
+      <c r="G44" s="32" t="n">
+        <v>5201500</v>
+      </c>
+      <c r="H44" s="27"/>
+      <c r="I44" s="33" t="n">
+        <f aca="false">E44/$G$3</f>
+        <v>5096.46992</v>
+      </c>
+      <c r="J44" s="33" t="n">
+        <f aca="false">F44/$G$3</f>
+        <v>5286.1</v>
+      </c>
+      <c r="K44" s="33" t="n">
+        <f aca="false">G44/$G$3</f>
+        <v>5201.5</v>
+      </c>
+    </row>
+    <row r="45" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="25"/>
+      <c r="E45" s="32" t="n">
+        <v>5096469.92</v>
+      </c>
+      <c r="F45" s="32" t="n">
+        <v>5286100</v>
+      </c>
+      <c r="G45" s="32" t="n">
+        <v>5201500</v>
+      </c>
+      <c r="H45" s="27"/>
+      <c r="I45" s="33" t="n">
+        <f aca="false">E45/$G$3</f>
+        <v>5096.46992</v>
+      </c>
+      <c r="J45" s="33" t="n">
+        <f aca="false">F45/$G$3</f>
+        <v>5286.1</v>
+      </c>
+      <c r="K45" s="33" t="n">
+        <f aca="false">G45/$G$3</f>
+        <v>5201.5</v>
+      </c>
+    </row>
+    <row r="46" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" s="25"/>
+      <c r="E46" s="32" t="n">
+        <v>257430.08</v>
+      </c>
+      <c r="F46" s="32" t="n">
+        <v>60000</v>
+      </c>
+      <c r="G46" s="32" t="n">
+        <v>60000</v>
+      </c>
+      <c r="H46" s="27"/>
+      <c r="I46" s="33" t="n">
+        <f aca="false">E46/$G$3</f>
+        <v>257.43008</v>
+      </c>
+      <c r="J46" s="33" t="n">
+        <f aca="false">F46/$G$3</f>
+        <v>60</v>
+      </c>
+      <c r="K46" s="33" t="n">
+        <f aca="false">G46/$G$3</f>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="47" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="25"/>
+      <c r="E47" s="32" t="n">
+        <v>257430.08</v>
+      </c>
+      <c r="F47" s="32" t="n">
+        <v>60000</v>
+      </c>
+      <c r="G47" s="32" t="n">
+        <v>60000</v>
+      </c>
+      <c r="H47" s="27"/>
+      <c r="I47" s="33" t="n">
+        <f aca="false">E47/$G$3</f>
+        <v>257.43008</v>
+      </c>
+      <c r="J47" s="33" t="n">
+        <f aca="false">F47/$G$3</f>
+        <v>60</v>
+      </c>
+      <c r="K47" s="33" t="n">
+        <f aca="false">G47/$G$3</f>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="48" customFormat="false" ht="52.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="25"/>
+      <c r="E48" s="32" t="n">
+        <v>4345000</v>
+      </c>
+      <c r="F48" s="32" t="n">
+        <v>4345000</v>
+      </c>
+      <c r="G48" s="32" t="n">
+        <v>4345000</v>
+      </c>
+      <c r="H48" s="27"/>
+      <c r="I48" s="33" t="n">
+        <f aca="false">E48/$G$3</f>
+        <v>4345</v>
+      </c>
+      <c r="J48" s="33" t="n">
+        <f aca="false">F48/$G$3</f>
+        <v>4345</v>
+      </c>
+      <c r="K48" s="33" t="n">
+        <f aca="false">G48/$G$3</f>
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="49" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="25"/>
+      <c r="E49" s="32" t="n">
+        <v>4340000</v>
+      </c>
+      <c r="F49" s="32" t="n">
+        <v>4340000</v>
+      </c>
+      <c r="G49" s="32" t="n">
+        <v>4340000</v>
+      </c>
+      <c r="H49" s="27"/>
+      <c r="I49" s="33" t="n">
+        <f aca="false">E49/$G$3</f>
+        <v>4340</v>
+      </c>
+      <c r="J49" s="33" t="n">
+        <f aca="false">F49/$G$3</f>
+        <v>4340</v>
+      </c>
+      <c r="K49" s="33" t="n">
+        <f aca="false">G49/$G$3</f>
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="50" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="25"/>
+      <c r="E50" s="32" t="n">
+        <v>4340000</v>
+      </c>
+      <c r="F50" s="32" t="n">
+        <v>4340000</v>
+      </c>
+      <c r="G50" s="32" t="n">
+        <v>4340000</v>
+      </c>
+      <c r="H50" s="27"/>
+      <c r="I50" s="33" t="n">
+        <f aca="false">E50/$G$3</f>
+        <v>4340</v>
+      </c>
+      <c r="J50" s="33" t="n">
+        <f aca="false">F50/$G$3</f>
+        <v>4340</v>
+      </c>
+      <c r="K50" s="33" t="n">
+        <f aca="false">G50/$G$3</f>
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="51" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D51" s="25"/>
+      <c r="E51" s="32" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F51" s="32" t="n">
+        <v>5000</v>
+      </c>
+      <c r="G51" s="32" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H51" s="27"/>
+      <c r="I51" s="33" t="n">
+        <f aca="false">E51/$G$3</f>
+        <v>5</v>
+      </c>
+      <c r="J51" s="33" t="n">
+        <f aca="false">F51/$G$3</f>
+        <v>5</v>
+      </c>
+      <c r="K51" s="33" t="n">
+        <f aca="false">G51/$G$3</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52" s="25"/>
+      <c r="E52" s="32" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F52" s="32" t="n">
+        <v>5000</v>
+      </c>
+      <c r="G52" s="32" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H52" s="27"/>
+      <c r="I52" s="33" t="n">
+        <f aca="false">E52/$G$3</f>
+        <v>5</v>
+      </c>
+      <c r="J52" s="33" t="n">
+        <f aca="false">F52/$G$3</f>
+        <v>5</v>
+      </c>
+      <c r="K52" s="33" t="n">
+        <f aca="false">G52/$G$3</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C53" s="31"/>
+      <c r="D53" s="25"/>
+      <c r="E53" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="F53" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G53" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="H53" s="27"/>
+      <c r="I53" s="33" t="n">
+        <f aca="false">E53/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="J53" s="33" t="n">
+        <f aca="false">F53/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="K53" s="33" t="n">
+        <f aca="false">G53/$G$3</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="25"/>
+      <c r="E54" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="F54" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G54" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="H54" s="27"/>
+      <c r="I54" s="33" t="n">
+        <f aca="false">E54/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="J54" s="33" t="n">
+        <f aca="false">F54/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="K54" s="33" t="n">
+        <f aca="false">G54/$G$3</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="55" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="25"/>
+      <c r="E55" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="F55" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G55" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="H55" s="27"/>
+      <c r="I55" s="33" t="n">
+        <f aca="false">E55/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="J55" s="33" t="n">
+        <f aca="false">F55/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="K55" s="33" t="n">
+        <f aca="false">G55/$G$3</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="56" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="31"/>
+      <c r="D56" s="25"/>
+      <c r="E56" s="32" t="n">
+        <v>530000</v>
+      </c>
+      <c r="F56" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="G56" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="H56" s="27"/>
+      <c r="I56" s="33" t="n">
+        <f aca="false">E56/$G$3</f>
+        <v>530</v>
+      </c>
+      <c r="J56" s="33" t="n">
+        <f aca="false">F56/$G$3</f>
+        <v>500</v>
+      </c>
+      <c r="K56" s="33" t="n">
+        <f aca="false">G56/$G$3</f>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="57" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" s="25"/>
+      <c r="E57" s="32" t="n">
+        <v>530000</v>
+      </c>
+      <c r="F57" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="G57" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="H57" s="27"/>
+      <c r="I57" s="33" t="n">
+        <f aca="false">E57/$G$3</f>
+        <v>530</v>
+      </c>
+      <c r="J57" s="33" t="n">
+        <f aca="false">F57/$G$3</f>
+        <v>500</v>
+      </c>
+      <c r="K57" s="33" t="n">
+        <f aca="false">G57/$G$3</f>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="58" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C58" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D58" s="25"/>
+      <c r="E58" s="32" t="n">
+        <v>530000</v>
+      </c>
+      <c r="F58" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="G58" s="32" t="n">
+        <v>500000</v>
+      </c>
+      <c r="H58" s="27"/>
+      <c r="I58" s="33" t="n">
+        <f aca="false">E58/$G$3</f>
+        <v>530</v>
+      </c>
+      <c r="J58" s="33" t="n">
+        <f aca="false">F58/$G$3</f>
+        <v>500</v>
+      </c>
+      <c r="K58" s="33" t="n">
+        <f aca="false">G58/$G$3</f>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="59" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="31"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F59" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="G59" s="32" t="n">
+        <v>35000</v>
+      </c>
+      <c r="H59" s="27"/>
+      <c r="I59" s="33" t="n">
+        <f aca="false">E59/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="J59" s="33" t="n">
+        <f aca="false">F59/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="K59" s="33" t="n">
+        <f aca="false">G59/$G$3</f>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="60" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" s="25"/>
+      <c r="E60" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F60" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="G60" s="32" t="n">
+        <v>35000</v>
+      </c>
+      <c r="H60" s="27"/>
+      <c r="I60" s="33" t="n">
+        <f aca="false">E60/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="J60" s="33" t="n">
+        <f aca="false">F60/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="K60" s="33" t="n">
+        <f aca="false">G60/$G$3</f>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="61" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C61" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D61" s="25"/>
+      <c r="E61" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F61" s="32" t="n">
+        <v>30000</v>
+      </c>
+      <c r="G61" s="32" t="n">
+        <v>35000</v>
+      </c>
+      <c r="H61" s="27"/>
+      <c r="I61" s="33" t="n">
+        <f aca="false">E61/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="J61" s="33" t="n">
+        <f aca="false">F61/$G$3</f>
+        <v>30</v>
+      </c>
+      <c r="K61" s="33" t="n">
+        <f aca="false">G61/$G$3</f>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="62" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C62" s="31"/>
+      <c r="D62" s="25"/>
+      <c r="E62" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="F62" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="G62" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="H62" s="27"/>
+      <c r="I62" s="33" t="n">
+        <f aca="false">E62/$G$3</f>
+        <v>320</v>
+      </c>
+      <c r="J62" s="33" t="n">
+        <f aca="false">F62/$G$3</f>
+        <v>320</v>
+      </c>
+      <c r="K62" s="33" t="n">
+        <f aca="false">G62/$G$3</f>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="63" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" s="25"/>
+      <c r="E63" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="F63" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="G63" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="H63" s="27"/>
+      <c r="I63" s="33" t="n">
+        <f aca="false">E63/$G$3</f>
+        <v>320</v>
+      </c>
+      <c r="J63" s="33" t="n">
+        <f aca="false">F63/$G$3</f>
+        <v>320</v>
+      </c>
+      <c r="K63" s="33" t="n">
+        <f aca="false">G63/$G$3</f>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="64" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" s="25"/>
+      <c r="E64" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="F64" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="G64" s="32" t="n">
+        <v>320000</v>
+      </c>
+      <c r="H64" s="27"/>
+      <c r="I64" s="33" t="n">
+        <f aca="false">E64/$G$3</f>
+        <v>320</v>
+      </c>
+      <c r="J64" s="33" t="n">
+        <f aca="false">F64/$G$3</f>
+        <v>320</v>
+      </c>
+      <c r="K64" s="33" t="n">
+        <f aca="false">G64/$G$3</f>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="65" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C65" s="31"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="F65" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="G65" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="H65" s="27"/>
+      <c r="I65" s="33" t="n">
+        <f aca="false">E65/$G$3</f>
+        <v>170</v>
+      </c>
+      <c r="J65" s="33" t="n">
+        <f aca="false">F65/$G$3</f>
+        <v>170</v>
+      </c>
+      <c r="K65" s="33" t="n">
+        <f aca="false">G65/$G$3</f>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" s="25"/>
+      <c r="E66" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="F66" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="G66" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="H66" s="27"/>
+      <c r="I66" s="33" t="n">
+        <f aca="false">E66/$G$3</f>
+        <v>170</v>
+      </c>
+      <c r="J66" s="33" t="n">
+        <f aca="false">F66/$G$3</f>
+        <v>170</v>
+      </c>
+      <c r="K66" s="33" t="n">
+        <f aca="false">G66/$G$3</f>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="67" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C67" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" s="25"/>
+      <c r="E67" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="F67" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="G67" s="32" t="n">
+        <v>170000</v>
+      </c>
+      <c r="H67" s="27"/>
+      <c r="I67" s="33" t="n">
+        <f aca="false">E67/$G$3</f>
+        <v>170</v>
+      </c>
+      <c r="J67" s="33" t="n">
+        <f aca="false">F67/$G$3</f>
+        <v>170</v>
+      </c>
+      <c r="K67" s="33" t="n">
+        <f aca="false">G67/$G$3</f>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="68" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B68" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="31"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F68" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="G68" s="32" t="n">
+        <v>150000</v>
+      </c>
+      <c r="H68" s="27"/>
+      <c r="I68" s="33" t="n">
+        <f aca="false">E68/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J68" s="33" t="n">
+        <f aca="false">F68/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="K68" s="33" t="n">
+        <f aca="false">G68/$G$3</f>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D69" s="25"/>
+      <c r="E69" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F69" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="G69" s="32" t="n">
+        <v>150000</v>
+      </c>
+      <c r="H69" s="27"/>
+      <c r="I69" s="33" t="n">
+        <f aca="false">E69/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J69" s="33" t="n">
+        <f aca="false">F69/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="K69" s="33" t="n">
+        <f aca="false">G69/$G$3</f>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="70" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B70" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D70" s="25"/>
+      <c r="E70" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F70" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="G70" s="32" t="n">
+        <v>150000</v>
+      </c>
+      <c r="H70" s="27"/>
+      <c r="I70" s="33" t="n">
+        <f aca="false">E70/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J70" s="33" t="n">
+        <f aca="false">F70/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="K70" s="33" t="n">
+        <f aca="false">G70/$G$3</f>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="71" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B71" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C71" s="31"/>
+      <c r="D71" s="25"/>
+      <c r="E71" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="F71" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G71" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="H71" s="27"/>
+      <c r="I71" s="33" t="n">
+        <f aca="false">E71/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="J71" s="33" t="n">
+        <f aca="false">F71/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="K71" s="33" t="n">
+        <f aca="false">G71/$G$3</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" s="25"/>
+      <c r="E72" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="F72" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G72" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="H72" s="27"/>
+      <c r="I72" s="33" t="n">
+        <f aca="false">E72/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="J72" s="33" t="n">
+        <f aca="false">F72/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="K72" s="33" t="n">
+        <f aca="false">G72/$G$3</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="73" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B73" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C73" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D73" s="25"/>
+      <c r="E73" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="F73" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G73" s="32" t="n">
+        <v>80000</v>
+      </c>
+      <c r="H73" s="27"/>
+      <c r="I73" s="33" t="n">
+        <f aca="false">E73/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="J73" s="33" t="n">
+        <f aca="false">F73/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="K73" s="33" t="n">
+        <f aca="false">G73/$G$3</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="74" customFormat="false" ht="52.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C74" s="31"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F74" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G74" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H74" s="27"/>
+      <c r="I74" s="33" t="n">
+        <f aca="false">E74/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J74" s="33" t="n">
+        <f aca="false">F74/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K74" s="33" t="n">
+        <f aca="false">G74/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C75" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" s="25"/>
+      <c r="E75" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F75" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G75" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H75" s="27"/>
+      <c r="I75" s="33" t="n">
+        <f aca="false">E75/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J75" s="33" t="n">
+        <f aca="false">F75/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K75" s="33" t="n">
+        <f aca="false">G75/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C76" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D76" s="25"/>
+      <c r="E76" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F76" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G76" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H76" s="27"/>
+      <c r="I76" s="33" t="n">
+        <f aca="false">E76/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J76" s="33" t="n">
+        <f aca="false">F76/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K76" s="33" t="n">
+        <f aca="false">G76/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="B77" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C77" s="31"/>
+      <c r="D77" s="25"/>
+      <c r="E77" s="32" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F77" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G77" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H77" s="27"/>
+      <c r="I77" s="33" t="n">
+        <f aca="false">E77/$G$3</f>
+        <v>5000</v>
+      </c>
+      <c r="J77" s="33" t="n">
+        <f aca="false">F77/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K77" s="33" t="n">
+        <f aca="false">G77/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C78" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="25"/>
+      <c r="E78" s="32" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F78" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G78" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H78" s="27"/>
+      <c r="I78" s="33" t="n">
+        <f aca="false">E78/$G$3</f>
+        <v>5000</v>
+      </c>
+      <c r="J78" s="33" t="n">
+        <f aca="false">F78/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K78" s="33" t="n">
+        <f aca="false">G78/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B79" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C79" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D79" s="25"/>
+      <c r="E79" s="32" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F79" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G79" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H79" s="27"/>
+      <c r="I79" s="33" t="n">
+        <f aca="false">E79/$G$3</f>
+        <v>5000</v>
+      </c>
+      <c r="J79" s="33" t="n">
+        <f aca="false">F79/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K79" s="33" t="n">
+        <f aca="false">G79/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" customFormat="false" ht="52.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C80" s="24"/>
+      <c r="D80" s="25"/>
+      <c r="E80" s="26" t="n">
+        <v>100000</v>
+      </c>
+      <c r="F80" s="26" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G80" s="26" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H80" s="27"/>
+      <c r="I80" s="28" t="n">
+        <f aca="false">E80/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="J80" s="28" t="n">
+        <f aca="false">F80/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="K80" s="28" t="n">
+        <f aca="false">G80/$G$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" customFormat="false" ht="52.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="B81" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C81" s="31"/>
+      <c r="D81" s="25"/>
+      <c r="E81" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="F81" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G81" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H81" s="27"/>
+      <c r="I81" s="33" t="n">
+        <f aca="false">E81/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="J81" s="33" t="n">
+        <f aca="false">F81/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="K81" s="33" t="n">
+        <f aca="false">G81/$G$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B82" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" s="25"/>
+      <c r="E82" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="F82" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G82" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H82" s="27"/>
+      <c r="I82" s="33" t="n">
+        <f aca="false">E82/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="J82" s="33" t="n">
+        <f aca="false">F82/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="K82" s="33" t="n">
+        <f aca="false">G82/$G$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B83" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C83" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D83" s="25"/>
+      <c r="E83" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="F83" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G83" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H83" s="27"/>
+      <c r="I83" s="33" t="n">
+        <f aca="false">E83/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="J83" s="33" t="n">
+        <f aca="false">F83/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="K83" s="33" t="n">
+        <f aca="false">G83/$G$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" customFormat="false" ht="42.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B84" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C84" s="24"/>
+      <c r="D84" s="25"/>
+      <c r="E84" s="26" t="n">
+        <v>1295914.15</v>
+      </c>
+      <c r="F84" s="26" t="n">
+        <v>400000</v>
+      </c>
+      <c r="G84" s="26" t="n">
+        <v>400000</v>
+      </c>
+      <c r="H84" s="27"/>
+      <c r="I84" s="28" t="n">
+        <f aca="false">E84/$G$3</f>
+        <v>1295.91415</v>
+      </c>
+      <c r="J84" s="28" t="n">
+        <f aca="false">F84/$G$3</f>
+        <v>400</v>
+      </c>
+      <c r="K84" s="28" t="n">
+        <f aca="false">G84/$G$3</f>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="85" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="B85" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C85" s="31"/>
+      <c r="D85" s="25"/>
+      <c r="E85" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F85" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G85" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H85" s="27"/>
+      <c r="I85" s="33" t="n">
+        <f aca="false">E85/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J85" s="33" t="n">
+        <f aca="false">F85/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="K85" s="33" t="n">
+        <f aca="false">G85/$G$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B86" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C86" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="25"/>
+      <c r="E86" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F86" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G86" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H86" s="27"/>
+      <c r="I86" s="33" t="n">
+        <f aca="false">E86/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J86" s="33" t="n">
+        <f aca="false">F86/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="K86" s="33" t="n">
+        <f aca="false">G86/$G$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B87" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C87" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D87" s="25"/>
+      <c r="E87" s="32" t="n">
+        <v>200000</v>
+      </c>
+      <c r="F87" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G87" s="32" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H87" s="27"/>
+      <c r="I87" s="33" t="n">
+        <f aca="false">E87/$G$3</f>
+        <v>200</v>
+      </c>
+      <c r="J87" s="33" t="n">
+        <f aca="false">F87/$G$3</f>
+        <v>100</v>
+      </c>
+      <c r="K87" s="33" t="n">
+        <f aca="false">G87/$G$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" customFormat="false" ht="42.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="B88" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C88" s="31"/>
+      <c r="D88" s="25"/>
+      <c r="E88" s="32" t="n">
+        <v>755914.15</v>
+      </c>
+      <c r="F88" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G88" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H88" s="27"/>
+      <c r="I88" s="33" t="n">
+        <f aca="false">E88/$G$3</f>
+        <v>755.91415</v>
+      </c>
+      <c r="J88" s="33" t="n">
+        <f aca="false">F88/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K88" s="33" t="n">
+        <f aca="false">G88/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B89" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C89" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" s="25"/>
+      <c r="E89" s="32" t="n">
+        <v>755914.15</v>
+      </c>
+      <c r="F89" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G89" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H89" s="27"/>
+      <c r="I89" s="33" t="n">
+        <f aca="false">E89/$G$3</f>
+        <v>755.91415</v>
+      </c>
+      <c r="J89" s="33" t="n">
+        <f aca="false">F89/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K89" s="33" t="n">
+        <f aca="false">G89/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B90" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C90" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D90" s="25"/>
+      <c r="E90" s="32" t="n">
+        <v>755914.15</v>
+      </c>
+      <c r="F90" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G90" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H90" s="27"/>
+      <c r="I90" s="33" t="n">
+        <f aca="false">E90/$G$3</f>
+        <v>755.91415</v>
+      </c>
+      <c r="J90" s="33" t="n">
+        <f aca="false">F90/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K90" s="33" t="n">
+        <f aca="false">G90/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" customFormat="false" ht="52.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="B91" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C91" s="31"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="F91" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="G91" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="H91" s="27"/>
+      <c r="I91" s="33" t="n">
+        <f aca="false">E91/$G$3</f>
+        <v>300</v>
+      </c>
+      <c r="J91" s="33" t="n">
+        <f aca="false">F91/$G$3</f>
+        <v>300</v>
+      </c>
+      <c r="K91" s="33" t="n">
+        <f aca="false">G91/$G$3</f>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B92" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C92" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" s="25"/>
+      <c r="E92" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="F92" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="G92" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="H92" s="27"/>
+      <c r="I92" s="33" t="n">
+        <f aca="false">E92/$G$3</f>
+        <v>300</v>
+      </c>
+      <c r="J92" s="33" t="n">
+        <f aca="false">F92/$G$3</f>
+        <v>300</v>
+      </c>
+      <c r="K92" s="33" t="n">
+        <f aca="false">G92/$G$3</f>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B93" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C93" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D93" s="25"/>
+      <c r="E93" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="F93" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="G93" s="32" t="n">
+        <v>300000</v>
+      </c>
+      <c r="H93" s="27"/>
+      <c r="I93" s="33" t="n">
+        <f aca="false">E93/$G$3</f>
+        <v>300</v>
+      </c>
+      <c r="J93" s="33" t="n">
+        <f aca="false">F93/$G$3</f>
+        <v>300</v>
+      </c>
+      <c r="K93" s="33" t="n">
+        <f aca="false">G93/$G$3</f>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B94" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C94" s="31"/>
+      <c r="D94" s="25"/>
+      <c r="E94" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="F94" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G94" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H94" s="27"/>
+      <c r="I94" s="33" t="n">
+        <f aca="false">E94/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="J94" s="33" t="n">
+        <f aca="false">F94/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K94" s="33" t="n">
+        <f aca="false">G94/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B95" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C95" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" s="25"/>
+      <c r="E95" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="F95" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G95" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H95" s="27"/>
+      <c r="I95" s="33" t="n">
+        <f aca="false">E95/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="J95" s="33" t="n">
+        <f aca="false">F95/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K95" s="33" t="n">
+        <f aca="false">G95/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B96" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C96" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D96" s="25"/>
+      <c r="E96" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="F96" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G96" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H96" s="27"/>
+      <c r="I96" s="33" t="n">
+        <f aca="false">E96/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="J96" s="33" t="n">
+        <f aca="false">F96/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K96" s="33" t="n">
+        <f aca="false">G96/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" customFormat="false" ht="42.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B97" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="C97" s="24"/>
+      <c r="D97" s="25"/>
+      <c r="E97" s="26" t="n">
+        <v>2030000</v>
+      </c>
+      <c r="F97" s="26" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G97" s="26" t="n">
+        <v>80000</v>
+      </c>
+      <c r="H97" s="27"/>
+      <c r="I97" s="28" t="n">
+        <f aca="false">E97/$G$3</f>
+        <v>2030</v>
+      </c>
+      <c r="J97" s="28" t="n">
+        <f aca="false">F97/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="K97" s="28" t="n">
+        <f aca="false">G97/$G$3</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="98" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B98" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C98" s="31"/>
+      <c r="D98" s="25"/>
+      <c r="E98" s="32" t="n">
+        <v>17500</v>
+      </c>
+      <c r="F98" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G98" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="H98" s="27"/>
+      <c r="I98" s="33" t="n">
+        <f aca="false">E98/$G$3</f>
+        <v>17.5</v>
+      </c>
+      <c r="J98" s="33" t="n">
+        <f aca="false">F98/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="K98" s="33" t="n">
+        <f aca="false">G98/$G$3</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="99" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B99" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" s="25"/>
+      <c r="E99" s="32" t="n">
+        <v>17500</v>
+      </c>
+      <c r="F99" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G99" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="H99" s="27"/>
+      <c r="I99" s="33" t="n">
+        <f aca="false">E99/$G$3</f>
+        <v>17.5</v>
+      </c>
+      <c r="J99" s="33" t="n">
+        <f aca="false">F99/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="K99" s="33" t="n">
+        <f aca="false">G99/$G$3</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="100" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B100" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C100" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D100" s="25"/>
+      <c r="E100" s="32" t="n">
+        <v>17500</v>
+      </c>
+      <c r="F100" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G100" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="H100" s="27"/>
+      <c r="I100" s="33" t="n">
+        <f aca="false">E100/$G$3</f>
+        <v>17.5</v>
+      </c>
+      <c r="J100" s="33" t="n">
+        <f aca="false">F100/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="K100" s="33" t="n">
+        <f aca="false">G100/$G$3</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="101" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B101" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="C101" s="31"/>
+      <c r="D101" s="25"/>
+      <c r="E101" s="32" t="n">
+        <v>262500</v>
+      </c>
+      <c r="F101" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G101" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="H101" s="27"/>
+      <c r="I101" s="33" t="n">
+        <f aca="false">E101/$G$3</f>
+        <v>262.5</v>
+      </c>
+      <c r="J101" s="33" t="n">
+        <f aca="false">F101/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="K101" s="33" t="n">
+        <f aca="false">G101/$G$3</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="102" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B102" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="C102" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" s="25"/>
+      <c r="E102" s="32" t="n">
+        <v>262500</v>
+      </c>
+      <c r="F102" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G102" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="H102" s="27"/>
+      <c r="I102" s="33" t="n">
+        <f aca="false">E102/$G$3</f>
+        <v>262.5</v>
+      </c>
+      <c r="J102" s="33" t="n">
+        <f aca="false">F102/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="K102" s="33" t="n">
+        <f aca="false">G102/$G$3</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="103" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B103" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="C103" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D103" s="25"/>
+      <c r="E103" s="32" t="n">
+        <v>262500</v>
+      </c>
+      <c r="F103" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G103" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="H103" s="27"/>
+      <c r="I103" s="33" t="n">
+        <f aca="false">E103/$G$3</f>
+        <v>262.5</v>
+      </c>
+      <c r="J103" s="33" t="n">
+        <f aca="false">F103/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="K103" s="33" t="n">
+        <f aca="false">G103/$G$3</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="104" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B104" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="C104" s="31"/>
+      <c r="D104" s="25"/>
+      <c r="E104" s="32" t="n">
+        <v>1487500</v>
+      </c>
+      <c r="F104" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G104" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H104" s="27"/>
+      <c r="I104" s="33" t="n">
+        <f aca="false">E104/$G$3</f>
+        <v>1487.5</v>
+      </c>
+      <c r="J104" s="33" t="n">
+        <f aca="false">F104/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K104" s="33" t="n">
+        <f aca="false">G104/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B105" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="C105" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" s="25"/>
+      <c r="E105" s="32" t="n">
+        <v>1487500</v>
+      </c>
+      <c r="F105" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G105" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H105" s="27"/>
+      <c r="I105" s="33" t="n">
+        <f aca="false">E105/$G$3</f>
+        <v>1487.5</v>
+      </c>
+      <c r="J105" s="33" t="n">
+        <f aca="false">F105/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K105" s="33" t="n">
+        <f aca="false">G105/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B106" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="C106" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D106" s="25"/>
+      <c r="E106" s="32" t="n">
+        <v>1487500</v>
+      </c>
+      <c r="F106" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G106" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H106" s="27"/>
+      <c r="I106" s="33" t="n">
+        <f aca="false">E106/$G$3</f>
+        <v>1487.5</v>
+      </c>
+      <c r="J106" s="33" t="n">
+        <f aca="false">F106/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K106" s="33" t="n">
+        <f aca="false">G106/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B107" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C107" s="31"/>
+      <c r="D107" s="25"/>
+      <c r="E107" s="32" t="n">
+        <v>87500</v>
+      </c>
+      <c r="F107" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G107" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H107" s="27"/>
+      <c r="I107" s="33" t="n">
+        <f aca="false">E107/$G$3</f>
+        <v>87.5</v>
+      </c>
+      <c r="J107" s="33" t="n">
+        <f aca="false">F107/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K107" s="33" t="n">
+        <f aca="false">G107/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B108" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C108" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" s="25"/>
+      <c r="E108" s="32" t="n">
+        <v>87500</v>
+      </c>
+      <c r="F108" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G108" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H108" s="27"/>
+      <c r="I108" s="33" t="n">
+        <f aca="false">E108/$G$3</f>
+        <v>87.5</v>
+      </c>
+      <c r="J108" s="33" t="n">
+        <f aca="false">F108/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K108" s="33" t="n">
+        <f aca="false">G108/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B109" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C109" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D109" s="25"/>
+      <c r="E109" s="32" t="n">
+        <v>87500</v>
+      </c>
+      <c r="F109" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G109" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H109" s="27"/>
+      <c r="I109" s="33" t="n">
+        <f aca="false">E109/$G$3</f>
+        <v>87.5</v>
+      </c>
+      <c r="J109" s="33" t="n">
+        <f aca="false">F109/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K109" s="33" t="n">
+        <f aca="false">G109/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B110" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C110" s="31"/>
+      <c r="D110" s="25"/>
+      <c r="E110" s="32" t="n">
+        <v>175000</v>
+      </c>
+      <c r="F110" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G110" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H110" s="27"/>
+      <c r="I110" s="33" t="n">
+        <f aca="false">E110/$G$3</f>
+        <v>175</v>
+      </c>
+      <c r="J110" s="33" t="n">
+        <f aca="false">F110/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K110" s="33" t="n">
+        <f aca="false">G110/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B111" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C111" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" s="25"/>
+      <c r="E111" s="32" t="n">
+        <v>175000</v>
+      </c>
+      <c r="F111" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G111" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H111" s="27"/>
+      <c r="I111" s="33" t="n">
+        <f aca="false">E111/$G$3</f>
+        <v>175</v>
+      </c>
+      <c r="J111" s="33" t="n">
+        <f aca="false">F111/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K111" s="33" t="n">
+        <f aca="false">G111/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B112" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C112" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D112" s="25"/>
+      <c r="E112" s="32" t="n">
+        <v>175000</v>
+      </c>
+      <c r="F112" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G112" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H112" s="27"/>
+      <c r="I112" s="33" t="n">
+        <f aca="false">E112/$G$3</f>
+        <v>175</v>
+      </c>
+      <c r="J112" s="33" t="n">
+        <f aca="false">F112/$G$3</f>
+        <v>0</v>
+      </c>
+      <c r="K112" s="33" t="n">
+        <f aca="false">G112/$G$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C113" s="24"/>
+      <c r="D113" s="25"/>
+      <c r="E113" s="26" t="n">
+        <v>1134900</v>
+      </c>
+      <c r="F113" s="26" t="n">
+        <v>1264600</v>
+      </c>
+      <c r="G113" s="26" t="n">
+        <v>1604000</v>
+      </c>
+      <c r="H113" s="27"/>
+      <c r="I113" s="28" t="n">
+        <f aca="false">E113/$G$3</f>
+        <v>1134.9</v>
+      </c>
+      <c r="J113" s="28" t="n">
+        <f aca="false">F113/$G$3</f>
+        <v>1264.6</v>
+      </c>
+      <c r="K113" s="28" t="n">
+        <f aca="false">G113/$G$3</f>
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="114" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B114" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="C114" s="24"/>
+      <c r="D114" s="25"/>
+      <c r="E114" s="26" t="n">
+        <v>1134900</v>
+      </c>
+      <c r="F114" s="26" t="n">
+        <v>1264600</v>
+      </c>
+      <c r="G114" s="26" t="n">
+        <v>1604000</v>
+      </c>
+      <c r="H114" s="27"/>
+      <c r="I114" s="28" t="n">
+        <f aca="false">E114/$G$3</f>
+        <v>1134.9</v>
+      </c>
+      <c r="J114" s="28" t="n">
+        <f aca="false">F114/$G$3</f>
+        <v>1264.6</v>
+      </c>
+      <c r="K114" s="28" t="n">
+        <f aca="false">G114/$G$3</f>
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="115" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B115" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C115" s="31"/>
+      <c r="D115" s="25"/>
+      <c r="E115" s="32" t="n">
+        <v>1134900</v>
+      </c>
+      <c r="F115" s="32" t="n">
+        <v>1264600</v>
+      </c>
+      <c r="G115" s="32" t="n">
+        <v>1604000</v>
+      </c>
+      <c r="H115" s="27"/>
+      <c r="I115" s="33" t="n">
+        <f aca="false">E115/$G$3</f>
+        <v>1134.9</v>
+      </c>
+      <c r="J115" s="33" t="n">
+        <f aca="false">F115/$G$3</f>
+        <v>1264.6</v>
+      </c>
+      <c r="K115" s="33" t="n">
+        <f aca="false">G115/$G$3</f>
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="116" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="B116" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C116" s="31"/>
+      <c r="D116" s="25"/>
+      <c r="E116" s="32" t="n">
+        <v>1134900</v>
+      </c>
+      <c r="F116" s="32" t="n">
+        <v>1264600</v>
+      </c>
+      <c r="G116" s="32" t="n">
+        <v>1604000</v>
+      </c>
+      <c r="H116" s="27"/>
+      <c r="I116" s="33" t="n">
+        <f aca="false">E116/$G$3</f>
+        <v>1134.9</v>
+      </c>
+      <c r="J116" s="33" t="n">
+        <f aca="false">F116/$G$3</f>
+        <v>1264.6</v>
+      </c>
+      <c r="K116" s="33" t="n">
+        <f aca="false">G116/$G$3</f>
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="117" customFormat="false" ht="42.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B117" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C117" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="D117" s="25"/>
+      <c r="E117" s="32" t="n">
+        <v>1099900</v>
+      </c>
+      <c r="F117" s="32" t="n">
+        <v>1224600</v>
+      </c>
+      <c r="G117" s="32" t="n">
+        <v>1554500</v>
+      </c>
+      <c r="H117" s="27"/>
+      <c r="I117" s="33" t="n">
+        <f aca="false">E117/$G$3</f>
+        <v>1099.9</v>
+      </c>
+      <c r="J117" s="33" t="n">
+        <f aca="false">F117/$G$3</f>
+        <v>1224.6</v>
+      </c>
+      <c r="K117" s="33" t="n">
+        <f aca="false">G117/$G$3</f>
+        <v>1554.5</v>
+      </c>
+    </row>
+    <row r="118" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B118" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C118" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D118" s="25"/>
+      <c r="E118" s="32" t="n">
+        <v>1099900</v>
+      </c>
+      <c r="F118" s="32" t="n">
+        <v>1224600</v>
+      </c>
+      <c r="G118" s="32" t="n">
+        <v>1554500</v>
+      </c>
+      <c r="H118" s="27"/>
+      <c r="I118" s="33" t="n">
+        <f aca="false">E118/$G$3</f>
+        <v>1099.9</v>
+      </c>
+      <c r="J118" s="33" t="n">
+        <f aca="false">F118/$G$3</f>
+        <v>1224.6</v>
+      </c>
+      <c r="K118" s="33" t="n">
+        <f aca="false">G118/$G$3</f>
+        <v>1554.5</v>
+      </c>
+    </row>
+    <row r="119" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B119" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C119" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" s="25"/>
+      <c r="E119" s="32" t="n">
+        <v>35000</v>
+      </c>
+      <c r="F119" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G119" s="32" t="n">
+        <v>49500</v>
+      </c>
+      <c r="H119" s="27"/>
+      <c r="I119" s="33" t="n">
+        <f aca="false">E119/$G$3</f>
+        <v>35</v>
+      </c>
+      <c r="J119" s="33" t="n">
+        <f aca="false">F119/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="K119" s="33" t="n">
+        <f aca="false">G119/$G$3</f>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="120" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B120" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C120" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D120" s="25"/>
+      <c r="E120" s="32" t="n">
+        <v>35000</v>
+      </c>
+      <c r="F120" s="32" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G120" s="32" t="n">
+        <v>49500</v>
+      </c>
+      <c r="H120" s="27"/>
+      <c r="I120" s="33" t="n">
+        <f aca="false">E120/$G$3</f>
+        <v>35</v>
+      </c>
+      <c r="J120" s="33" t="n">
+        <f aca="false">F120/$G$3</f>
+        <v>40</v>
+      </c>
+      <c r="K120" s="33" t="n">
+        <f aca="false">G120/$G$3</f>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="121" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="B121" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="C121" s="24"/>
+      <c r="D121" s="25"/>
+      <c r="E121" s="26" t="n">
+        <v>5561778.84</v>
+      </c>
+      <c r="F121" s="26" t="n">
+        <v>5003000</v>
+      </c>
+      <c r="G121" s="26" t="n">
+        <v>5003000</v>
+      </c>
+      <c r="H121" s="27"/>
+      <c r="I121" s="28" t="n">
+        <f aca="false">E121/$G$3</f>
+        <v>5561.77884</v>
+      </c>
+      <c r="J121" s="28" t="n">
+        <f aca="false">F121/$G$3</f>
+        <v>5003</v>
+      </c>
+      <c r="K121" s="28" t="n">
+        <f aca="false">G121/$G$3</f>
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="122" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B122" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C122" s="31"/>
+      <c r="D122" s="25"/>
+      <c r="E122" s="32" t="n">
+        <v>5555778.84</v>
+      </c>
+      <c r="F122" s="32" t="n">
+        <v>4993000</v>
+      </c>
+      <c r="G122" s="32" t="n">
+        <v>4993000</v>
+      </c>
+      <c r="H122" s="27"/>
+      <c r="I122" s="33" t="n">
+        <f aca="false">E122/$G$3</f>
+        <v>5555.77884</v>
+      </c>
+      <c r="J122" s="33" t="n">
+        <f aca="false">F122/$G$3</f>
+        <v>4993</v>
+      </c>
+      <c r="K122" s="33" t="n">
+        <f aca="false">G122/$G$3</f>
+        <v>4993</v>
+      </c>
+    </row>
+    <row r="123" customFormat="false" ht="42.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B123" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C123" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="D123" s="25"/>
+      <c r="E123" s="32" t="n">
+        <v>5086163.42</v>
+      </c>
+      <c r="F123" s="32" t="n">
+        <v>4531000</v>
+      </c>
+      <c r="G123" s="32" t="n">
+        <v>4531000</v>
+      </c>
+      <c r="H123" s="27"/>
+      <c r="I123" s="33" t="n">
+        <f aca="false">E123/$G$3</f>
+        <v>5086.16342</v>
+      </c>
+      <c r="J123" s="33" t="n">
+        <f aca="false">F123/$G$3</f>
+        <v>4531</v>
+      </c>
+      <c r="K123" s="33" t="n">
+        <f aca="false">G123/$G$3</f>
+        <v>4531</v>
+      </c>
+    </row>
+    <row r="124" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B124" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C124" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="D124" s="25"/>
+      <c r="E124" s="32" t="n">
+        <v>5086163.42</v>
+      </c>
+      <c r="F124" s="32" t="n">
+        <v>4531000</v>
+      </c>
+      <c r="G124" s="32" t="n">
+        <v>4531000</v>
+      </c>
+      <c r="H124" s="27"/>
+      <c r="I124" s="33" t="n">
+        <f aca="false">E124/$G$3</f>
+        <v>5086.16342</v>
+      </c>
+      <c r="J124" s="33" t="n">
+        <f aca="false">F124/$G$3</f>
+        <v>4531</v>
+      </c>
+      <c r="K124" s="33" t="n">
+        <f aca="false">G124/$G$3</f>
+        <v>4531</v>
+      </c>
+    </row>
+    <row r="125" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B125" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C125" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D125" s="25"/>
+      <c r="E125" s="32" t="n">
+        <v>466615.42</v>
+      </c>
+      <c r="F125" s="32" t="n">
+        <v>459000</v>
+      </c>
+      <c r="G125" s="32" t="n">
+        <v>459000</v>
+      </c>
+      <c r="H125" s="27"/>
+      <c r="I125" s="33" t="n">
+        <f aca="false">E125/$G$3</f>
+        <v>466.61542</v>
+      </c>
+      <c r="J125" s="33" t="n">
+        <f aca="false">F125/$G$3</f>
+        <v>459</v>
+      </c>
+      <c r="K125" s="33" t="n">
+        <f aca="false">G125/$G$3</f>
+        <v>459</v>
+      </c>
+    </row>
+    <row r="126" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B126" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C126" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D126" s="25"/>
+      <c r="E126" s="32" t="n">
+        <v>466615.42</v>
+      </c>
+      <c r="F126" s="32" t="n">
+        <v>459000</v>
+      </c>
+      <c r="G126" s="32" t="n">
+        <v>459000</v>
+      </c>
+      <c r="H126" s="27"/>
+      <c r="I126" s="33" t="n">
+        <f aca="false">E126/$G$3</f>
+        <v>466.61542</v>
+      </c>
+      <c r="J126" s="33" t="n">
+        <f aca="false">F126/$G$3</f>
+        <v>459</v>
+      </c>
+      <c r="K126" s="33" t="n">
+        <f aca="false">G126/$G$3</f>
+        <v>459</v>
+      </c>
+    </row>
+    <row r="127" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B127" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C127" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D127" s="25"/>
+      <c r="E127" s="32" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F127" s="32" t="n">
+        <v>3000</v>
+      </c>
+      <c r="G127" s="32" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H127" s="27"/>
+      <c r="I127" s="33" t="n">
+        <f aca="false">E127/$G$3</f>
+        <v>3</v>
+      </c>
+      <c r="J127" s="33" t="n">
+        <f aca="false">F127/$G$3</f>
+        <v>3</v>
+      </c>
+      <c r="K127" s="33" t="n">
+        <f aca="false">G127/$G$3</f>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="128" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B128" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C128" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D128" s="25"/>
+      <c r="E128" s="32" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F128" s="32" t="n">
+        <v>3000</v>
+      </c>
+      <c r="G128" s="32" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H128" s="27"/>
+      <c r="I128" s="33" t="n">
+        <f aca="false">E128/$G$3</f>
+        <v>3</v>
+      </c>
+      <c r="J128" s="33" t="n">
+        <f aca="false">F128/$G$3</f>
+        <v>3</v>
+      </c>
+      <c r="K128" s="33" t="n">
+        <f aca="false">G128/$G$3</f>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="129" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B129" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="C129" s="31"/>
+      <c r="D129" s="25"/>
+      <c r="E129" s="32" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F129" s="32" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G129" s="32" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H129" s="27"/>
+      <c r="I129" s="33" t="n">
+        <f aca="false">E129/$G$3</f>
+        <v>6</v>
+      </c>
+      <c r="J129" s="33" t="n">
+        <f aca="false">F129/$G$3</f>
+        <v>10</v>
+      </c>
+      <c r="K129" s="33" t="n">
+        <f aca="false">G129/$G$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="130" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B130" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="C130" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D130" s="25"/>
+      <c r="E130" s="32" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F130" s="32" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G130" s="32" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H130" s="27"/>
+      <c r="I130" s="33" t="n">
+        <f aca="false">E130/$G$3</f>
+        <v>6</v>
+      </c>
+      <c r="J130" s="33" t="n">
+        <f aca="false">F130/$G$3</f>
+        <v>10</v>
+      </c>
+      <c r="K130" s="33" t="n">
+        <f aca="false">G130/$G$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="131" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B131" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="C131" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D131" s="25"/>
+      <c r="E131" s="32" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F131" s="32" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G131" s="32" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H131" s="27"/>
+      <c r="I131" s="33" t="n">
+        <f aca="false">E131/$G$3</f>
+        <v>6</v>
+      </c>
+      <c r="J131" s="33" t="n">
+        <f aca="false">F131/$G$3</f>
+        <v>10</v>
+      </c>
+      <c r="K131" s="33" t="n">
+        <f aca="false">G131/$G$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="132" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="B132" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="C132" s="24"/>
+      <c r="D132" s="25"/>
+      <c r="E132" s="26" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="F132" s="26" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="G132" s="26" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="H132" s="27"/>
+      <c r="I132" s="28" t="n">
+        <f aca="false">E132/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="J132" s="28" t="n">
+        <f aca="false">F132/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="K132" s="28" t="n">
+        <f aca="false">G132/$G$3</f>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="133" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="B133" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="C133" s="24"/>
+      <c r="D133" s="25"/>
+      <c r="E133" s="26" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="F133" s="26" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="G133" s="26" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="H133" s="27"/>
+      <c r="I133" s="28" t="n">
+        <f aca="false">E133/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="J133" s="28" t="n">
+        <f aca="false">F133/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="K133" s="28" t="n">
+        <f aca="false">G133/$G$3</f>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="134" customFormat="false" ht="62.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="C134" s="31"/>
+      <c r="D134" s="25"/>
+      <c r="E134" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="F134" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="G134" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="H134" s="27"/>
+      <c r="I134" s="33" t="n">
+        <f aca="false">E134/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="J134" s="33" t="n">
+        <f aca="false">F134/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="K134" s="33" t="n">
+        <f aca="false">G134/$G$3</f>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="135" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B135" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="C135" s="31" t="s">
+        <v>123</v>
+      </c>
+      <c r="D135" s="25"/>
+      <c r="E135" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="F135" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="G135" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="H135" s="27"/>
+      <c r="I135" s="33" t="n">
+        <f aca="false">E135/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="J135" s="33" t="n">
+        <f aca="false">F135/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="K135" s="33" t="n">
+        <f aca="false">G135/$G$3</f>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="136" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B136" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="C136" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="D136" s="25"/>
+      <c r="E136" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="F136" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="G136" s="32" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="H136" s="27"/>
+      <c r="I136" s="33" t="n">
+        <f aca="false">E136/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="J136" s="33" t="n">
+        <f aca="false">F136/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="K136" s="33" t="n">
+        <f aca="false">G136/$G$3</f>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="137" customFormat="false" ht="21.65" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B137" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="C137" s="24"/>
+      <c r="D137" s="25"/>
+      <c r="E137" s="26" t="n">
+        <v>345600</v>
+      </c>
+      <c r="F137" s="26" t="n">
+        <v>345600</v>
+      </c>
+      <c r="G137" s="26" t="n">
+        <v>345600</v>
+      </c>
+      <c r="H137" s="27"/>
+      <c r="I137" s="28" t="n">
+        <f aca="false">E137/$G$3</f>
+        <v>345.6</v>
+      </c>
+      <c r="J137" s="28" t="n">
+        <f aca="false">F137/$G$3</f>
+        <v>345.6</v>
+      </c>
+      <c r="K137" s="28" t="n">
+        <f aca="false">G137/$G$3</f>
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="138" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B138" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="C138" s="24"/>
+      <c r="D138" s="25"/>
+      <c r="E138" s="26" t="n">
+        <v>345600</v>
+      </c>
+      <c r="F138" s="26" t="n">
+        <v>345600</v>
+      </c>
+      <c r="G138" s="26" t="n">
+        <v>345600</v>
+      </c>
+      <c r="H138" s="27"/>
+      <c r="I138" s="28" t="n">
+        <f aca="false">E138/$G$3</f>
+        <v>345.6</v>
+      </c>
+      <c r="J138" s="28" t="n">
+        <f aca="false">F138/$G$3</f>
+        <v>345.6</v>
+      </c>
+      <c r="K138" s="28" t="n">
+        <f aca="false">G138/$G$3</f>
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="139" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="29" t="s">
+        <v>130</v>
+      </c>
+      <c r="B139" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="C139" s="31"/>
+      <c r="D139" s="25"/>
+      <c r="E139" s="32" t="n">
+        <v>345600</v>
+      </c>
+      <c r="F139" s="32" t="n">
+        <v>345600</v>
+      </c>
+      <c r="G139" s="32" t="n">
+        <v>345600</v>
+      </c>
+      <c r="H139" s="27"/>
+      <c r="I139" s="33" t="n">
+        <f aca="false">E139/$G$3</f>
+        <v>345.6</v>
+      </c>
+      <c r="J139" s="33" t="n">
+        <f aca="false">F139/$G$3</f>
+        <v>345.6</v>
+      </c>
+      <c r="K139" s="33" t="n">
+        <f aca="false">G139/$G$3</f>
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="140" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="B140" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="C140" s="31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D140" s="25"/>
+      <c r="E140" s="32" t="n">
+        <v>345600</v>
+      </c>
+      <c r="F140" s="32" t="n">
+        <v>345600</v>
+      </c>
+      <c r="G140" s="32" t="n">
+        <v>345600</v>
+      </c>
+      <c r="H140" s="27"/>
+      <c r="I140" s="33" t="n">
+        <f aca="false">E140/$G$3</f>
+        <v>345.6</v>
+      </c>
+      <c r="J140" s="33" t="n">
+        <f aca="false">F140/$G$3</f>
+        <v>345.6</v>
+      </c>
+      <c r="K140" s="33" t="n">
+        <f aca="false">G140/$G$3</f>
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="141" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="B141" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="C141" s="31" t="s">
         <v>135</v>
       </c>
-      <c r="I1" s="31"/>
-[...4320 lines deleted...]
-      <c r="E134" s="18">
+      <c r="D141" s="25"/>
+      <c r="E141" s="32" t="n">
         <v>345600</v>
       </c>
-      <c r="F134" s="18">
+      <c r="F141" s="32" t="n">
         <v>345600</v>
       </c>
-      <c r="G134" s="18">
+      <c r="G141" s="32" t="n">
         <v>345600</v>
       </c>
-      <c r="H134" s="24">
-        <f t="shared" si="4"/>
+      <c r="H141" s="27"/>
+      <c r="I141" s="33" t="n">
+        <f aca="false">E141/$G$3</f>
         <v>345.6</v>
       </c>
-      <c r="I134" s="24">
-        <f t="shared" si="5"/>
+      <c r="J141" s="33" t="n">
+        <f aca="false">F141/$G$3</f>
         <v>345.6</v>
       </c>
-      <c r="J134" s="24">
-        <f t="shared" si="6"/>
+      <c r="K141" s="33" t="n">
+        <f aca="false">G141/$G$3</f>
         <v>345.6</v>
       </c>
     </row>
-    <row r="135" spans="1:10">
-[...143 lines deleted...]
-      <c r="F139" s="18">
+    <row r="142" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B142" s="35"/>
+      <c r="C142" s="35"/>
+      <c r="D142" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="E142" s="26" t="n">
+        <v>74354685.77</v>
+      </c>
+      <c r="F142" s="26" t="n">
         <v>61069400</v>
       </c>
-      <c r="G139" s="18">
+      <c r="G142" s="26" t="n">
         <v>63151200</v>
       </c>
-      <c r="H139" s="19">
-[...4 lines deleted...]
-        <f t="shared" si="8"/>
+      <c r="H142" s="27"/>
+      <c r="I142" s="28" t="n">
+        <f aca="false">E142/$G$3</f>
+        <v>74354.68577</v>
+      </c>
+      <c r="J142" s="28" t="n">
+        <f aca="false">F142/$G$3</f>
         <v>61069.4</v>
       </c>
-      <c r="J139" s="19">
-[...12 lines deleted...]
-      <c r="H140" s="1"/>
+      <c r="K142" s="28" t="n">
+        <f aca="false">G142/$G$3</f>
+        <v>63151.2</v>
+      </c>
+    </row>
+    <row r="143" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="7"/>
+      <c r="B143" s="7"/>
+      <c r="C143" s="7"/>
+      <c r="D143" s="7"/>
+      <c r="E143" s="7"/>
+      <c r="F143" s="7"/>
+      <c r="G143" s="7"/>
+      <c r="H143" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="H4:J4"/>
-    <mergeCell ref="H1:J1"/>
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="I1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="E4:G4"/>
+    <mergeCell ref="I4:K4"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314998" right="0.196850393700787" top="0.39370078740157499" bottom="0.39370078740157499" header="0" footer="0.196850393700787"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0">
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7875" right="0.196527777777778" top="0.39375" bottom="0.393055555555556" header="0.511811023622047" footer="0.196527777777778"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="0" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
     <oddFooter>&amp;C&amp;P/&amp;N</oddFooter>
   </headerFooter>
-  <rowBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.3.2$Windows_X86_64 LibreOffice_project/70e089b17412e4cb7773e41413306b17a2328c34</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Client_FO</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>