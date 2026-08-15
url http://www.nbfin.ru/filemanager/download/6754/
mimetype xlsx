--- v1 (2026-06-19)
+++ v2 (2026-08-15)
@@ -1,5748 +1,6361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="360" yWindow="120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Бюджет_1" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Бюджет_3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">Бюджет_1!$4:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Бюджет_3!$4:$6</definedName>
   </definedNames>
-  <calcPr iterateCount="100" refMode="A1" iterate="true" iterateDelta="0.0001"/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr calcId="144525" iterate="1"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="I8" i="1" l="1"/>
+  <c r="J8" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="I24" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="I26" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="K33" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="J34" i="1"/>
+  <c r="K34" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="I36" i="1"/>
+  <c r="J36" i="1"/>
+  <c r="K36" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="I38" i="1"/>
+  <c r="J38" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="I39" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="I40" i="1"/>
+  <c r="J40" i="1"/>
+  <c r="K40" i="1"/>
+  <c r="I41" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="K41" i="1"/>
+  <c r="I42" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="K42" i="1"/>
+  <c r="I43" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="K43" i="1"/>
+  <c r="I44" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="K44" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="K45" i="1"/>
+  <c r="I46" i="1"/>
+  <c r="J46" i="1"/>
+  <c r="K46" i="1"/>
+  <c r="I47" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="K47" i="1"/>
+  <c r="I48" i="1"/>
+  <c r="J48" i="1"/>
+  <c r="K48" i="1"/>
+  <c r="I49" i="1"/>
+  <c r="J49" i="1"/>
+  <c r="K49" i="1"/>
+  <c r="I50" i="1"/>
+  <c r="J50" i="1"/>
+  <c r="K50" i="1"/>
+  <c r="I51" i="1"/>
+  <c r="J51" i="1"/>
+  <c r="K51" i="1"/>
+  <c r="I52" i="1"/>
+  <c r="J52" i="1"/>
+  <c r="K52" i="1"/>
+  <c r="I53" i="1"/>
+  <c r="J53" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="I54" i="1"/>
+  <c r="J54" i="1"/>
+  <c r="K54" i="1"/>
+  <c r="I55" i="1"/>
+  <c r="J55" i="1"/>
+  <c r="K55" i="1"/>
+  <c r="I56" i="1"/>
+  <c r="J56" i="1"/>
+  <c r="K56" i="1"/>
+  <c r="I57" i="1"/>
+  <c r="J57" i="1"/>
+  <c r="K57" i="1"/>
+  <c r="I58" i="1"/>
+  <c r="J58" i="1"/>
+  <c r="K58" i="1"/>
+  <c r="I59" i="1"/>
+  <c r="J59" i="1"/>
+  <c r="K59" i="1"/>
+  <c r="I60" i="1"/>
+  <c r="J60" i="1"/>
+  <c r="K60" i="1"/>
+  <c r="I61" i="1"/>
+  <c r="J61" i="1"/>
+  <c r="K61" i="1"/>
+  <c r="I62" i="1"/>
+  <c r="J62" i="1"/>
+  <c r="K62" i="1"/>
+  <c r="I63" i="1"/>
+  <c r="J63" i="1"/>
+  <c r="K63" i="1"/>
+  <c r="I64" i="1"/>
+  <c r="J64" i="1"/>
+  <c r="K64" i="1"/>
+  <c r="I65" i="1"/>
+  <c r="J65" i="1"/>
+  <c r="K65" i="1"/>
+  <c r="I66" i="1"/>
+  <c r="J66" i="1"/>
+  <c r="K66" i="1"/>
+  <c r="I67" i="1"/>
+  <c r="J67" i="1"/>
+  <c r="K67" i="1"/>
+  <c r="I68" i="1"/>
+  <c r="J68" i="1"/>
+  <c r="K68" i="1"/>
+  <c r="I69" i="1"/>
+  <c r="J69" i="1"/>
+  <c r="K69" i="1"/>
+  <c r="I70" i="1"/>
+  <c r="J70" i="1"/>
+  <c r="K70" i="1"/>
+  <c r="I71" i="1"/>
+  <c r="J71" i="1"/>
+  <c r="K71" i="1"/>
+  <c r="I72" i="1"/>
+  <c r="J72" i="1"/>
+  <c r="K72" i="1"/>
+  <c r="I73" i="1"/>
+  <c r="J73" i="1"/>
+  <c r="K73" i="1"/>
+  <c r="I74" i="1"/>
+  <c r="J74" i="1"/>
+  <c r="K74" i="1"/>
+  <c r="I75" i="1"/>
+  <c r="J75" i="1"/>
+  <c r="K75" i="1"/>
+  <c r="I76" i="1"/>
+  <c r="J76" i="1"/>
+  <c r="K76" i="1"/>
+  <c r="I77" i="1"/>
+  <c r="J77" i="1"/>
+  <c r="K77" i="1"/>
+  <c r="I78" i="1"/>
+  <c r="J78" i="1"/>
+  <c r="K78" i="1"/>
+  <c r="I79" i="1"/>
+  <c r="J79" i="1"/>
+  <c r="K79" i="1"/>
+  <c r="I80" i="1"/>
+  <c r="J80" i="1"/>
+  <c r="K80" i="1"/>
+  <c r="I81" i="1"/>
+  <c r="J81" i="1"/>
+  <c r="K81" i="1"/>
+  <c r="I82" i="1"/>
+  <c r="J82" i="1"/>
+  <c r="K82" i="1"/>
+  <c r="I83" i="1"/>
+  <c r="J83" i="1"/>
+  <c r="K83" i="1"/>
+  <c r="I84" i="1"/>
+  <c r="J84" i="1"/>
+  <c r="K84" i="1"/>
+  <c r="I85" i="1"/>
+  <c r="J85" i="1"/>
+  <c r="K85" i="1"/>
+  <c r="I86" i="1"/>
+  <c r="J86" i="1"/>
+  <c r="K86" i="1"/>
+  <c r="I87" i="1"/>
+  <c r="J87" i="1"/>
+  <c r="K87" i="1"/>
+  <c r="I88" i="1"/>
+  <c r="J88" i="1"/>
+  <c r="K88" i="1"/>
+  <c r="I89" i="1"/>
+  <c r="J89" i="1"/>
+  <c r="K89" i="1"/>
+  <c r="I90" i="1"/>
+  <c r="J90" i="1"/>
+  <c r="K90" i="1"/>
+  <c r="I91" i="1"/>
+  <c r="J91" i="1"/>
+  <c r="K91" i="1"/>
+  <c r="I92" i="1"/>
+  <c r="J92" i="1"/>
+  <c r="K92" i="1"/>
+  <c r="I93" i="1"/>
+  <c r="J93" i="1"/>
+  <c r="K93" i="1"/>
+  <c r="I94" i="1"/>
+  <c r="J94" i="1"/>
+  <c r="K94" i="1"/>
+  <c r="I95" i="1"/>
+  <c r="J95" i="1"/>
+  <c r="K95" i="1"/>
+  <c r="I96" i="1"/>
+  <c r="J96" i="1"/>
+  <c r="K96" i="1"/>
+  <c r="I97" i="1"/>
+  <c r="J97" i="1"/>
+  <c r="K97" i="1"/>
+  <c r="I98" i="1"/>
+  <c r="J98" i="1"/>
+  <c r="K98" i="1"/>
+  <c r="I99" i="1"/>
+  <c r="J99" i="1"/>
+  <c r="K99" i="1"/>
+  <c r="I100" i="1"/>
+  <c r="J100" i="1"/>
+  <c r="K100" i="1"/>
+  <c r="I101" i="1"/>
+  <c r="J101" i="1"/>
+  <c r="K101" i="1"/>
+  <c r="I102" i="1"/>
+  <c r="J102" i="1"/>
+  <c r="K102" i="1"/>
+  <c r="I103" i="1"/>
+  <c r="J103" i="1"/>
+  <c r="K103" i="1"/>
+  <c r="I104" i="1"/>
+  <c r="J104" i="1"/>
+  <c r="K104" i="1"/>
+  <c r="I105" i="1"/>
+  <c r="J105" i="1"/>
+  <c r="K105" i="1"/>
+  <c r="I106" i="1"/>
+  <c r="J106" i="1"/>
+  <c r="K106" i="1"/>
+  <c r="I107" i="1"/>
+  <c r="J107" i="1"/>
+  <c r="K107" i="1"/>
+  <c r="I108" i="1"/>
+  <c r="J108" i="1"/>
+  <c r="K108" i="1"/>
+  <c r="I109" i="1"/>
+  <c r="J109" i="1"/>
+  <c r="K109" i="1"/>
+  <c r="I110" i="1"/>
+  <c r="J110" i="1"/>
+  <c r="K110" i="1"/>
+  <c r="I111" i="1"/>
+  <c r="J111" i="1"/>
+  <c r="K111" i="1"/>
+  <c r="I112" i="1"/>
+  <c r="J112" i="1"/>
+  <c r="K112" i="1"/>
+  <c r="I113" i="1"/>
+  <c r="J113" i="1"/>
+  <c r="K113" i="1"/>
+  <c r="I114" i="1"/>
+  <c r="J114" i="1"/>
+  <c r="K114" i="1"/>
+  <c r="I115" i="1"/>
+  <c r="J115" i="1"/>
+  <c r="K115" i="1"/>
+  <c r="I116" i="1"/>
+  <c r="J116" i="1"/>
+  <c r="K116" i="1"/>
+  <c r="I117" i="1"/>
+  <c r="J117" i="1"/>
+  <c r="K117" i="1"/>
+  <c r="I118" i="1"/>
+  <c r="J118" i="1"/>
+  <c r="K118" i="1"/>
+  <c r="I119" i="1"/>
+  <c r="J119" i="1"/>
+  <c r="K119" i="1"/>
+  <c r="I120" i="1"/>
+  <c r="J120" i="1"/>
+  <c r="K120" i="1"/>
+  <c r="I121" i="1"/>
+  <c r="J121" i="1"/>
+  <c r="K121" i="1"/>
+  <c r="I122" i="1"/>
+  <c r="J122" i="1"/>
+  <c r="K122" i="1"/>
+  <c r="I123" i="1"/>
+  <c r="J123" i="1"/>
+  <c r="K123" i="1"/>
+  <c r="I124" i="1"/>
+  <c r="J124" i="1"/>
+  <c r="K124" i="1"/>
+  <c r="I125" i="1"/>
+  <c r="J125" i="1"/>
+  <c r="K125" i="1"/>
+  <c r="I126" i="1"/>
+  <c r="J126" i="1"/>
+  <c r="K126" i="1"/>
+  <c r="I127" i="1"/>
+  <c r="J127" i="1"/>
+  <c r="K127" i="1"/>
+  <c r="I128" i="1"/>
+  <c r="J128" i="1"/>
+  <c r="K128" i="1"/>
+  <c r="I129" i="1"/>
+  <c r="J129" i="1"/>
+  <c r="K129" i="1"/>
+  <c r="I130" i="1"/>
+  <c r="J130" i="1"/>
+  <c r="K130" i="1"/>
+  <c r="I131" i="1"/>
+  <c r="J131" i="1"/>
+  <c r="K131" i="1"/>
+  <c r="I132" i="1"/>
+  <c r="J132" i="1"/>
+  <c r="K132" i="1"/>
+  <c r="I133" i="1"/>
+  <c r="J133" i="1"/>
+  <c r="K133" i="1"/>
+  <c r="I134" i="1"/>
+  <c r="J134" i="1"/>
+  <c r="K134" i="1"/>
+  <c r="I135" i="1"/>
+  <c r="J135" i="1"/>
+  <c r="K135" i="1"/>
+  <c r="I136" i="1"/>
+  <c r="J136" i="1"/>
+  <c r="K136" i="1"/>
+  <c r="I137" i="1"/>
+  <c r="J137" i="1"/>
+  <c r="K137" i="1"/>
+  <c r="I138" i="1"/>
+  <c r="J138" i="1"/>
+  <c r="K138" i="1"/>
+  <c r="I139" i="1"/>
+  <c r="J139" i="1"/>
+  <c r="K139" i="1"/>
+  <c r="I140" i="1"/>
+  <c r="J140" i="1"/>
+  <c r="K140" i="1"/>
+  <c r="I141" i="1"/>
+  <c r="J141" i="1"/>
+  <c r="K141" i="1"/>
+  <c r="I142" i="1"/>
+  <c r="J142" i="1"/>
+  <c r="K142" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="I7" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="137">
-[...1 lines deleted...]
-    <t xml:space="preserve">Приложение № 5 к решению Совета  от 18 декабря 2025 года № 82 "О бюджете Новобурасского муниципального образования Новобурасского муниципального района Саратовской области на 2026 год и плановый период 2027 и 2028 годов"</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="138">
+  <si>
+    <t>Всего</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>98 1 00 01001</t>
+  </si>
+  <si>
+    <t>Публичные нормативные социальные выплаты гражданам</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Социальное обеспечение и иные выплаты населению</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Доплаты к пенсиям муниципальных служащих</t>
+  </si>
+  <si>
+    <t>98 1 00 00000</t>
+  </si>
+  <si>
+    <t>Социальное обеспечение</t>
+  </si>
+  <si>
+    <t>98 0 00 00000</t>
+  </si>
+  <si>
+    <t>Социальные выплаты, доплаты к пенсиям, дополнительное пенсионное обеспечение</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>96 2 00 26060</t>
+  </si>
+  <si>
+    <t>Субсидии</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Субсидия, предоставляемая из бюджета городского (сельского) поселения в бюджет муниципального района, в целях софинансирования расходных обязательств, возникающих при выполнении полномочий органов местного самоуправления по решению вопросов местного значения </t>
+  </si>
+  <si>
+    <t>96 2 00 00000</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений</t>
+  </si>
+  <si>
+    <t>96 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление расходов за счет межбюджетных трансфертов </t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>93 0 00 06200</t>
+  </si>
+  <si>
+    <t>Уплата налогов, сборов и иных платежей</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>Иные бюджетные ассигнования</t>
+  </si>
+  <si>
+    <t>Уплата транспортного налога</t>
+  </si>
+  <si>
+    <t>93 0 00 04200</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>Иные закупки товаров, работ и услуг для обеспечения государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Закупка товаров, работ и услуг для государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Расходы на выплаты персоналу казенных учреждений</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на выплаты персоналу в целях обеспечения выполнения функций государственными (муниципальными) органами, казенными учреждениями, органами управления государственными внебюджетными фондами </t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение деятельности муниципальных казенных учреждений</t>
+  </si>
+  <si>
+    <t>93 0 00 00000</t>
+  </si>
+  <si>
+    <t>Обеспечение деятельности муниципальных учреждений (оказание муниципальных услуг, выполнение работ)</t>
+  </si>
+  <si>
+    <t>90 4 02 51180</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>Расходы на выплаты персоналу государственных (муниципальных) органов</t>
+  </si>
+  <si>
+    <t>Осуществление первичного воинского учета органами местного самоуправления поселений, муниципальных и городских округов</t>
+  </si>
+  <si>
+    <t>90 4 02 00000</t>
+  </si>
+  <si>
+    <t>Осуществление переданных полномочий Российской Федерации</t>
+  </si>
+  <si>
+    <t>90 4 00 00000</t>
+  </si>
+  <si>
+    <t>Расходы на осуществление переданных полномочий Российской Федерации за счет средств федерального бюджета</t>
+  </si>
+  <si>
+    <t>90 0 00 00000</t>
+  </si>
+  <si>
+    <t>Осуществление переданных полномочий РФ за счет субвенций из федерального бюджета</t>
+  </si>
+  <si>
+    <t>8Н 0 00 S2101</t>
+  </si>
+  <si>
+    <t>Реализация инициативных проектов за счет средств местного бюджета за исключением инициативных платежей   (проект "Организация водоснабжения в п. Динамовский")</t>
+  </si>
+  <si>
+    <t>8Н 0 00 G2101</t>
+  </si>
+  <si>
+    <t>Реализация инициативных проектов за счет средств местного бюджета в части инициативных платежей граждан  (проект "Организация водоснабжения в п. Динамовский")</t>
+  </si>
+  <si>
+    <t>8Н 0 00 72101</t>
+  </si>
+  <si>
+    <t>Реализация инициативных проектов за счет субсидий из областного бюджета (проект "Организация водоснабжения в п. Динамовский")</t>
+  </si>
+  <si>
+    <t>8Н 0 00 08014</t>
+  </si>
+  <si>
+    <t>Оформление водопровода, водяной скважины,составление технической  (проектно-сметной) документации</t>
+  </si>
+  <si>
+    <t>8Н 0 00 08011</t>
+  </si>
+  <si>
+    <t>Ремонт водопровода,запчасти для ремонта водопровода</t>
+  </si>
+  <si>
+    <t>8Н 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа «Обеспечение населения Новобурасского муниципального образования Новобурасского муниципального района Саратовской области питьевой водой» на 2026 год</t>
+  </si>
+  <si>
+    <t>8М 0 00 L5990</t>
+  </si>
+  <si>
+    <t>Подготовка проектов межевания земельных участков и проведение кадастровых работ</t>
+  </si>
+  <si>
+    <t>8М 0 00 08501</t>
+  </si>
+  <si>
+    <t>Обеспечение инженерной инфраструктурой земельных участков, предоставляемых многодетным семьям для индивидуального жилищного строительства в части организации в границах поселения водоснабжения  (водоотведения) населения</t>
+  </si>
+  <si>
+    <t>8М 0 00 07617</t>
+  </si>
+  <si>
+    <t>Создание и обустройство зон отдыха,спортивных и детских игровых площадок, площадок для занятий адаптивной физической культурой и адаптивным спортом для лиц с ограниченными возможностями здоровья</t>
+  </si>
+  <si>
+    <t>8М 0 00 06700</t>
+  </si>
+  <si>
+    <t>Мероприятия по землеустройству и землепользованию</t>
+  </si>
+  <si>
+    <t>8М 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Комплексное развитие сельских территорий Новобурасского муниципального образования Новобурасского муниципального района Саратовской области" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>88 0 00 07112</t>
+  </si>
+  <si>
+    <t>Оборудование подъездов с площадками (пирсами с твердым покрытием) для установки пожарных автомобилей и забора воды в любое время года, обеспечение соответствующими знаками. Приобретение пожарного инвентаря</t>
+  </si>
+  <si>
+    <t>88 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа «Обеспечение первичных мер пожарной безопасности на территории Новобурасского муниципального образования Новобурасского муниципального района Саратовской области» на 2026-2028 год</t>
+  </si>
+  <si>
+    <t>87 1 00 78122</t>
+  </si>
+  <si>
+    <t>Реализация мероприятий по благоустройству территорий (2 этап)</t>
+  </si>
+  <si>
+    <t>87 1 00 07621</t>
+  </si>
+  <si>
+    <t>Проведение инженерных изысканий, специальных обследований и разработка проектной документации на ремонт, экспертиза проектно-сметной документации на ремонт дорог (тротуаров, подходов к объектам социальной сферы), строительный контроль и авторский надзор</t>
+  </si>
+  <si>
+    <t>87 1 00 07225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Проведение мероприятий по отлову и содержанию безнадзорных животных без владельцев</t>
+  </si>
+  <si>
+    <t>87 1 00 07221</t>
+  </si>
+  <si>
+    <t>Содержание мест захоронений</t>
+  </si>
+  <si>
+    <t>87 1 00 07218</t>
+  </si>
+  <si>
+    <t>Содержание Доски Почета Новобурасского муниципального образования</t>
+  </si>
+  <si>
+    <t>87 1 00 07217</t>
+  </si>
+  <si>
+    <t>Содержание памятников</t>
+  </si>
+  <si>
+    <t>87 1 00 07216</t>
+  </si>
+  <si>
+    <t>Приобретение, установка, содержание детских (спортивных) площадок</t>
+  </si>
+  <si>
+    <t>87 1 00 07215</t>
+  </si>
+  <si>
+    <t>Озеленение территории населенных пунктов, входящих в состав муниципальных образований</t>
+  </si>
+  <si>
+    <t>87 1 00 07214</t>
+  </si>
+  <si>
+    <t>Праздничное оформление территории</t>
+  </si>
+  <si>
+    <t>87 1 00 07212</t>
+  </si>
+  <si>
+    <t>Содержание уличного освещения. Установка и приобретение энергосберегающих ламп. Выполнение договорных обязательств по оплате счетов за уличное освещение и предоставление мест на опорах воздушных ЛЭП</t>
+  </si>
+  <si>
+    <t>87 1 00 07211</t>
+  </si>
+  <si>
+    <t>Вывоз мусора и ТБО с территории населенных пунктов, входящих в состав муниципального образования на полигон. Оплата труда рабочих по благоустройству. Приобретение ГСМ и запасных частей. Приобретение и установка урн, скамеек, малых архитектурных форм. Приобретение хозяйственных товаров (мешки для мусора, перчатки, ведра, кисти, известь, лопаты и др.)</t>
+  </si>
+  <si>
+    <t>87 1 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий "Мероприятия по благоустройству и озеленению территории Новобурасского муниципального образования"</t>
+  </si>
+  <si>
+    <t>87 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Муниципальная программа "Благоустройство и озеленение территории Новобурасского муниципального образования Новобурасского муниципального района Саратовской области" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>86 0 00 9Д805</t>
+  </si>
+  <si>
+    <t>Реализация "АПК "Безопасный город"</t>
+  </si>
+  <si>
+    <t>86 0 00 9Д801</t>
+  </si>
+  <si>
+    <t>Совершенствование организации движения транспорта и пешеходов, мероприятия по элементам обустройства автомобильных дорог</t>
+  </si>
+  <si>
+    <t>86 0 00 9Д004</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Кадастровые работы по оформлению недвижимости (сооружения, дороги)</t>
+  </si>
+  <si>
+    <t>86 0 00 9Д003</t>
+  </si>
+  <si>
+    <t>86 0 00 9Д002</t>
+  </si>
+  <si>
+    <t>Ремонт автомобильных дорог (текущий и капитальный)</t>
+  </si>
+  <si>
+    <t>86 0 00 9Д001</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Содержание автомобильных дорог</t>
+  </si>
+  <si>
+    <t>86 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Повышение безопасности дорожного движения в Новобурасском муниципальном образовании Новобурасского муниципального района Саратовской области" на 2026-2028 год</t>
+  </si>
+  <si>
+    <t>85 0 00 07223</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Выполнение работ (услуг) по обустройству контейнерных площадок</t>
+  </si>
+  <si>
+    <t>85 0 00 07213</t>
+  </si>
+  <si>
+    <t>Оформление объектов муниципальной собственности, составление технического плана на объект недвижимости</t>
+  </si>
+  <si>
+    <t>85 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Экологическое оздоровление Новобурасского муниципального образования Новобурасского муниципального района Саратовской области" на 2026 -2028 год</t>
+  </si>
+  <si>
+    <t>84 0 И4 55550</t>
+  </si>
+  <si>
+    <t>Региональный проект «Формирование комфортной городской среды»</t>
+  </si>
+  <si>
+    <t>84 0 И4 07222</t>
+  </si>
+  <si>
+    <t>Благоустройство территорий в рамках достижения соответствующих задач федерального проекта</t>
+  </si>
+  <si>
+    <t>84 0 И4 00000</t>
+  </si>
+  <si>
+    <t>84 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Комфортная городская среда в Новобурасском муниципальном образовании" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>2020 год</t>
+  </si>
+  <si>
+    <t>2019 год</t>
+  </si>
+  <si>
+    <t>2018 год</t>
+  </si>
+  <si>
+    <t>Сумма</t>
+  </si>
+  <si>
+    <t>Вид расходов</t>
+  </si>
+  <si>
+    <t>Целевая статья</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>(тыс. рублей)</t>
   </si>
   <si>
     <t xml:space="preserve"> Распределение бюджетных ассигнований по целевым статьям (муниципальным программам и непрограммным направлениям деятельности), группам и подгруппам видов расходов классификации расходов бюджета Новобурасского муниципального образования на 2026 и на плановый период 2027 и 2028 годов</t>
   </si>
   <si>
-    <t xml:space="preserve">(тыс. рублей)</t>
-[...401 lines deleted...]
-    <t xml:space="preserve">Всего</t>
+    <t>Приложение № 5 к решению Совета  18 декабря 2025 года № 82 "О бюджете Новобурасского муниципального образования Новобурасского муниципального района Саратовской области на 2026 год и плановый период 2027 и 2028 годов"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0000000000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="#,##0.00;[Red]\-#,##0.00;0.00"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0;[Red]\-#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0;[Red]\-#,##0.0;0.0"/>
     <numFmt numFmtId="167" formatCode="000"/>
-    <numFmt numFmtId="168" formatCode="#,##0.0;[RED]\-#,##0.0;0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="171" formatCode="#,##0.0;[RED]\-#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="0000000000"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="9"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="8"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="0"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="9"/>
-      <name val="Arial"/>
-[...38 lines deleted...]
-      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...14 lines deleted...]
-      <left style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...1 lines deleted...]
-      <right style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...2 lines deleted...]
-      <top style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="21">
-[...2 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="38">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...20 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-  </cellStyleXfs>
-[...3 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="170" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...26 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="7">
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2" xfId="20"/>
+  <cellStyles count="2">
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
+                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="true"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O143"/>
+  <dimension ref="A1:M143"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="false" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A2" activeCellId="0" sqref="A2"/>
+    <sheetView showZeros="0" tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="12.75" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="46.86"/>
-[...5 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="0" width="12.42"/>
+    <col min="1" max="1" width="46.88671875" customWidth="1"/>
+    <col min="2" max="2" width="12.88671875" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" customWidth="1"/>
+    <col min="4" max="4" width="0" hidden="1" customWidth="1"/>
+    <col min="5" max="7" width="15" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="0" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="10.33203125" customWidth="1"/>
+    <col min="10" max="10" width="11.5546875" customWidth="1"/>
+    <col min="11" max="11" width="11.109375" customWidth="1"/>
+    <col min="12" max="250" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="108.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...12 lines deleted...]
-      <c r="A2" s="4" t="s">
+    <row r="1" spans="1:13" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="32"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="I1" s="31" t="s">
+        <v>137</v>
+      </c>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+    </row>
+    <row r="2" spans="1:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="32"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="8">
+        <v>2026</v>
+      </c>
+      <c r="G3" s="7">
+        <v>1000</v>
+      </c>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="8">
+        <v>2026</v>
+      </c>
+      <c r="K3" s="7" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>133</v>
+      </c>
+      <c r="C4" s="34" t="s">
+        <v>132</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="E4" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="35"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="34"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="H5" s="1"/>
+      <c r="I5" s="4">
+        <v>2026</v>
+      </c>
+      <c r="J5" s="3">
+        <v>2027</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...27 lines deleted...]
-      <c r="K3" s="9" t="s">
+      <c r="B6" s="12">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="C6" s="12">
         <v>3</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="D6" s="13">
+        <v>6</v>
+      </c>
+      <c r="E6" s="13">
         <v>4</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="F6" s="12">
         <v>5</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="G6" s="12">
         <v>6</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="H6" s="1"/>
+      <c r="I6" s="13">
+        <v>4</v>
+      </c>
+      <c r="J6" s="12">
+        <v>5</v>
+      </c>
+      <c r="K6" s="12">
         <v>6</v>
       </c>
-      <c r="F4" s="14"/>
-[...2 lines deleted...]
-      <c r="I4" s="14" t="s">
+    </row>
+    <row r="7" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C7" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="14"/>
-[...7 lines deleted...]
-      <c r="E5" s="16" t="s">
+      <c r="D7" s="17"/>
+      <c r="E7" s="18">
+        <v>6430000</v>
+      </c>
+      <c r="F7" s="18">
+        <v>110000</v>
+      </c>
+      <c r="G7" s="18">
+        <v>110000</v>
+      </c>
+      <c r="H7" s="19"/>
+      <c r="I7" s="20">
+        <f>E7/$G$3</f>
+        <v>6430</v>
+      </c>
+      <c r="J7" s="20">
+        <f t="shared" ref="J7:K7" si="0">F7/$G$3</f>
+        <v>110</v>
+      </c>
+      <c r="K7" s="20">
+        <f t="shared" si="0"/>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A8" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="C8" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="17"/>
+      <c r="E8" s="24">
+        <v>6430000</v>
+      </c>
+      <c r="F8" s="24">
+        <v>110000</v>
+      </c>
+      <c r="G8" s="24">
+        <v>110000</v>
+      </c>
+      <c r="H8" s="19"/>
+      <c r="I8" s="25">
+        <f t="shared" ref="I8:I71" si="1">E8/$G$3</f>
+        <v>6430</v>
+      </c>
+      <c r="J8" s="25">
+        <f t="shared" ref="J8:J71" si="2">F8/$G$3</f>
+        <v>110</v>
+      </c>
+      <c r="K8" s="25">
+        <f t="shared" ref="K8:K71" si="3">G8/$G$3</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="17"/>
+      <c r="E9" s="24">
+        <v>430000</v>
+      </c>
+      <c r="F9" s="24">
+        <v>110000</v>
+      </c>
+      <c r="G9" s="24">
+        <v>110000</v>
+      </c>
+      <c r="H9" s="19"/>
+      <c r="I9" s="25">
+        <f t="shared" si="1"/>
+        <v>430</v>
+      </c>
+      <c r="J9" s="25">
+        <f t="shared" si="2"/>
+        <v>110</v>
+      </c>
+      <c r="K9" s="25">
+        <f t="shared" si="3"/>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A10" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="17"/>
+      <c r="E10" s="24">
+        <v>430000</v>
+      </c>
+      <c r="F10" s="24">
+        <v>110000</v>
+      </c>
+      <c r="G10" s="24">
+        <v>110000</v>
+      </c>
+      <c r="H10" s="19"/>
+      <c r="I10" s="25">
+        <f t="shared" si="1"/>
+        <v>430</v>
+      </c>
+      <c r="J10" s="25">
+        <f t="shared" si="2"/>
+        <v>110</v>
+      </c>
+      <c r="K10" s="25">
+        <f t="shared" si="3"/>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A11" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="C11" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="17"/>
+      <c r="E11" s="24">
+        <v>430000</v>
+      </c>
+      <c r="F11" s="24">
+        <v>110000</v>
+      </c>
+      <c r="G11" s="24">
+        <v>110000</v>
+      </c>
+      <c r="H11" s="19"/>
+      <c r="I11" s="25">
+        <f t="shared" si="1"/>
+        <v>430</v>
+      </c>
+      <c r="J11" s="25">
+        <f t="shared" si="2"/>
+        <v>110</v>
+      </c>
+      <c r="K11" s="25">
+        <f t="shared" si="3"/>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C12" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="17"/>
+      <c r="E12" s="24">
+        <v>6000000</v>
+      </c>
+      <c r="F12" s="24">
+        <v>0</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0</v>
+      </c>
+      <c r="H12" s="19"/>
+      <c r="I12" s="25">
+        <f t="shared" si="1"/>
+        <v>6000</v>
+      </c>
+      <c r="J12" s="25">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K12" s="25">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A13" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="17"/>
+      <c r="E13" s="24">
+        <v>6000000</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>0</v>
+      </c>
+      <c r="H13" s="19"/>
+      <c r="I13" s="25">
+        <f t="shared" si="1"/>
+        <v>6000</v>
+      </c>
+      <c r="J13" s="25">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K13" s="25">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A14" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="17"/>
+      <c r="E14" s="24">
+        <v>6000000</v>
+      </c>
+      <c r="F14" s="24">
+        <v>0</v>
+      </c>
+      <c r="G14" s="24">
+        <v>0</v>
+      </c>
+      <c r="H14" s="19"/>
+      <c r="I14" s="25">
+        <f t="shared" si="1"/>
+        <v>6000</v>
+      </c>
+      <c r="J14" s="25">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="25">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="48" x14ac:dyDescent="0.25">
+      <c r="A15" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="17"/>
+      <c r="E15" s="18">
+        <v>100000</v>
+      </c>
+      <c r="F15" s="18">
+        <v>100000</v>
+      </c>
+      <c r="G15" s="18">
+        <v>100000</v>
+      </c>
+      <c r="H15" s="19"/>
+      <c r="I15" s="20">
+        <f t="shared" si="1"/>
+        <v>100</v>
+      </c>
+      <c r="J15" s="20">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="K15" s="20">
+        <f t="shared" si="3"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A16" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="17"/>
+      <c r="E16" s="24">
+        <v>30000</v>
+      </c>
+      <c r="F16" s="24">
+        <v>30000</v>
+      </c>
+      <c r="G16" s="24">
+        <v>30000</v>
+      </c>
+      <c r="H16" s="19"/>
+      <c r="I16" s="25">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="J16" s="25">
+        <f t="shared" si="2"/>
+        <v>30</v>
+      </c>
+      <c r="K16" s="25">
+        <f t="shared" si="3"/>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="17"/>
+      <c r="E17" s="24">
+        <v>30000</v>
+      </c>
+      <c r="F17" s="24">
+        <v>30000</v>
+      </c>
+      <c r="G17" s="24">
+        <v>30000</v>
+      </c>
+      <c r="H17" s="19"/>
+      <c r="I17" s="25">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="J17" s="25">
+        <f t="shared" si="2"/>
+        <v>30</v>
+      </c>
+      <c r="K17" s="25">
+        <f t="shared" si="3"/>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A18" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="C18" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="17"/>
+      <c r="E18" s="24">
+        <v>30000</v>
+      </c>
+      <c r="F18" s="24">
+        <v>30000</v>
+      </c>
+      <c r="G18" s="24">
+        <v>30000</v>
+      </c>
+      <c r="H18" s="19"/>
+      <c r="I18" s="25">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="J18" s="25">
+        <f t="shared" si="2"/>
+        <v>30</v>
+      </c>
+      <c r="K18" s="25">
+        <f t="shared" si="3"/>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A19" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="17"/>
+      <c r="E19" s="24">
+        <v>70000</v>
+      </c>
+      <c r="F19" s="24">
+        <v>70000</v>
+      </c>
+      <c r="G19" s="24">
+        <v>70000</v>
+      </c>
+      <c r="H19" s="19"/>
+      <c r="I19" s="25">
+        <f t="shared" si="1"/>
+        <v>70</v>
+      </c>
+      <c r="J19" s="25">
+        <f t="shared" si="2"/>
+        <v>70</v>
+      </c>
+      <c r="K19" s="25">
+        <f t="shared" si="3"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A20" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="17"/>
+      <c r="E20" s="24">
+        <v>70000</v>
+      </c>
+      <c r="F20" s="24">
+        <v>70000</v>
+      </c>
+      <c r="G20" s="24">
+        <v>70000</v>
+      </c>
+      <c r="H20" s="19"/>
+      <c r="I20" s="25">
+        <f t="shared" si="1"/>
+        <v>70</v>
+      </c>
+      <c r="J20" s="25">
+        <f t="shared" si="2"/>
+        <v>70</v>
+      </c>
+      <c r="K20" s="25">
+        <f t="shared" si="3"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A21" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="17"/>
+      <c r="E21" s="24">
+        <v>70000</v>
+      </c>
+      <c r="F21" s="24">
+        <v>70000</v>
+      </c>
+      <c r="G21" s="24">
+        <v>70000</v>
+      </c>
+      <c r="H21" s="19"/>
+      <c r="I21" s="25">
+        <f t="shared" si="1"/>
+        <v>70</v>
+      </c>
+      <c r="J21" s="25">
+        <f t="shared" si="2"/>
+        <v>70</v>
+      </c>
+      <c r="K21" s="25">
+        <f t="shared" si="3"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A22" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="17"/>
+      <c r="E22" s="18">
+        <v>29047592.780000001</v>
+      </c>
+      <c r="F22" s="18">
+        <v>30595100</v>
+      </c>
+      <c r="G22" s="18">
+        <v>32467100</v>
+      </c>
+      <c r="H22" s="19"/>
+      <c r="I22" s="20">
+        <f t="shared" si="1"/>
+        <v>29047.592780000003</v>
+      </c>
+      <c r="J22" s="20">
+        <f t="shared" si="2"/>
+        <v>30595.1</v>
+      </c>
+      <c r="K22" s="20">
+        <f t="shared" si="3"/>
+        <v>32467.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="17"/>
+      <c r="E23" s="24">
+        <v>14666392.779999999</v>
+      </c>
+      <c r="F23" s="24">
+        <v>11700000</v>
+      </c>
+      <c r="G23" s="24">
+        <v>13500000</v>
+      </c>
+      <c r="H23" s="19"/>
+      <c r="I23" s="25">
+        <f t="shared" si="1"/>
+        <v>14666.39278</v>
+      </c>
+      <c r="J23" s="25">
+        <f t="shared" si="2"/>
+        <v>11700</v>
+      </c>
+      <c r="K23" s="25">
+        <f t="shared" si="3"/>
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A24" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="17"/>
+      <c r="E24" s="24">
+        <v>14666392.779999999</v>
+      </c>
+      <c r="F24" s="24">
+        <v>11700000</v>
+      </c>
+      <c r="G24" s="24">
+        <v>13500000</v>
+      </c>
+      <c r="H24" s="19"/>
+      <c r="I24" s="25">
+        <f t="shared" si="1"/>
+        <v>14666.39278</v>
+      </c>
+      <c r="J24" s="25">
+        <f t="shared" si="2"/>
+        <v>11700</v>
+      </c>
+      <c r="K24" s="25">
+        <f t="shared" si="3"/>
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A25" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="17"/>
+      <c r="E25" s="24">
+        <v>14666392.779999999</v>
+      </c>
+      <c r="F25" s="24">
+        <v>11700000</v>
+      </c>
+      <c r="G25" s="24">
+        <v>13500000</v>
+      </c>
+      <c r="H25" s="19"/>
+      <c r="I25" s="25">
+        <f t="shared" si="1"/>
+        <v>14666.39278</v>
+      </c>
+      <c r="J25" s="25">
+        <f t="shared" si="2"/>
+        <v>11700</v>
+      </c>
+      <c r="K25" s="25">
+        <f t="shared" si="3"/>
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="17"/>
+      <c r="E26" s="24">
+        <v>12641200</v>
+      </c>
+      <c r="F26" s="24">
+        <v>17035100</v>
+      </c>
+      <c r="G26" s="24">
+        <v>17107100</v>
+      </c>
+      <c r="H26" s="19"/>
+      <c r="I26" s="25">
+        <f t="shared" si="1"/>
+        <v>12641.2</v>
+      </c>
+      <c r="J26" s="25">
+        <f t="shared" si="2"/>
+        <v>17035.099999999999</v>
+      </c>
+      <c r="K26" s="25">
+        <f t="shared" si="3"/>
+        <v>17107.099999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="17"/>
+      <c r="E27" s="24">
+        <v>12641200</v>
+      </c>
+      <c r="F27" s="24">
+        <v>17035100</v>
+      </c>
+      <c r="G27" s="24">
+        <v>17107100</v>
+      </c>
+      <c r="H27" s="19"/>
+      <c r="I27" s="25">
+        <f t="shared" si="1"/>
+        <v>12641.2</v>
+      </c>
+      <c r="J27" s="25">
+        <f t="shared" si="2"/>
+        <v>17035.099999999999</v>
+      </c>
+      <c r="K27" s="25">
+        <f t="shared" si="3"/>
+        <v>17107.099999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" s="17"/>
+      <c r="E28" s="24">
+        <v>12641200</v>
+      </c>
+      <c r="F28" s="24">
+        <v>17035100</v>
+      </c>
+      <c r="G28" s="24">
+        <v>17107100</v>
+      </c>
+      <c r="H28" s="19"/>
+      <c r="I28" s="25">
+        <f t="shared" si="1"/>
+        <v>12641.2</v>
+      </c>
+      <c r="J28" s="25">
+        <f t="shared" si="2"/>
+        <v>17035.099999999999</v>
+      </c>
+      <c r="K28" s="25">
+        <f t="shared" si="3"/>
+        <v>17107.099999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="69" x14ac:dyDescent="0.25">
+      <c r="A29" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="17"/>
+      <c r="E29" s="24">
+        <v>437000</v>
+      </c>
+      <c r="F29" s="24">
+        <v>1150000</v>
+      </c>
+      <c r="G29" s="24">
+        <v>1200000</v>
+      </c>
+      <c r="H29" s="19"/>
+      <c r="I29" s="25">
+        <f t="shared" si="1"/>
+        <v>437</v>
+      </c>
+      <c r="J29" s="25">
+        <f t="shared" si="2"/>
+        <v>1150</v>
+      </c>
+      <c r="K29" s="25">
+        <f t="shared" si="3"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" s="17"/>
+      <c r="E30" s="24">
+        <v>437000</v>
+      </c>
+      <c r="F30" s="24">
+        <v>1150000</v>
+      </c>
+      <c r="G30" s="24">
+        <v>1200000</v>
+      </c>
+      <c r="H30" s="19"/>
+      <c r="I30" s="25">
+        <f t="shared" si="1"/>
+        <v>437</v>
+      </c>
+      <c r="J30" s="25">
+        <f t="shared" si="2"/>
+        <v>1150</v>
+      </c>
+      <c r="K30" s="25">
+        <f t="shared" si="3"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A31" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="17"/>
+      <c r="E31" s="24">
+        <v>437000</v>
+      </c>
+      <c r="F31" s="24">
+        <v>1150000</v>
+      </c>
+      <c r="G31" s="24">
+        <v>1200000</v>
+      </c>
+      <c r="H31" s="19"/>
+      <c r="I31" s="25">
+        <f t="shared" si="1"/>
+        <v>437</v>
+      </c>
+      <c r="J31" s="25">
+        <f t="shared" si="2"/>
+        <v>1150</v>
+      </c>
+      <c r="K31" s="25">
+        <f t="shared" si="3"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="17"/>
+      <c r="E32" s="24">
+        <v>163000</v>
+      </c>
+      <c r="F32" s="24">
+        <v>0</v>
+      </c>
+      <c r="G32" s="24">
+        <v>0</v>
+      </c>
+      <c r="H32" s="19"/>
+      <c r="I32" s="25">
+        <f t="shared" si="1"/>
+        <v>163</v>
+      </c>
+      <c r="J32" s="25">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K32" s="25">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A33" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33" s="17"/>
+      <c r="E33" s="24">
+        <v>163000</v>
+      </c>
+      <c r="F33" s="24">
+        <v>0</v>
+      </c>
+      <c r="G33" s="24">
+        <v>0</v>
+      </c>
+      <c r="H33" s="19"/>
+      <c r="I33" s="25">
+        <f t="shared" si="1"/>
+        <v>163</v>
+      </c>
+      <c r="J33" s="25">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K33" s="25">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A34" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D34" s="17"/>
+      <c r="E34" s="24">
+        <v>163000</v>
+      </c>
+      <c r="F34" s="24">
+        <v>0</v>
+      </c>
+      <c r="G34" s="24">
+        <v>0</v>
+      </c>
+      <c r="H34" s="19"/>
+      <c r="I34" s="25">
+        <f t="shared" si="1"/>
+        <v>163</v>
+      </c>
+      <c r="J34" s="25">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K34" s="25">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A35" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="17"/>
+      <c r="E35" s="24">
+        <v>900000</v>
+      </c>
+      <c r="F35" s="24">
+        <v>500000</v>
+      </c>
+      <c r="G35" s="24">
+        <v>400000</v>
+      </c>
+      <c r="H35" s="19"/>
+      <c r="I35" s="25">
+        <f t="shared" si="1"/>
+        <v>900</v>
+      </c>
+      <c r="J35" s="25">
+        <f t="shared" si="2"/>
+        <v>500</v>
+      </c>
+      <c r="K35" s="25">
+        <f t="shared" si="3"/>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" s="17"/>
+      <c r="E36" s="24">
+        <v>900000</v>
+      </c>
+      <c r="F36" s="24">
+        <v>500000</v>
+      </c>
+      <c r="G36" s="24">
+        <v>400000</v>
+      </c>
+      <c r="H36" s="19"/>
+      <c r="I36" s="25">
+        <f t="shared" si="1"/>
+        <v>900</v>
+      </c>
+      <c r="J36" s="25">
+        <f t="shared" si="2"/>
+        <v>500</v>
+      </c>
+      <c r="K36" s="25">
+        <f t="shared" si="3"/>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D37" s="17"/>
+      <c r="E37" s="24">
+        <v>900000</v>
+      </c>
+      <c r="F37" s="24">
+        <v>500000</v>
+      </c>
+      <c r="G37" s="24">
+        <v>400000</v>
+      </c>
+      <c r="H37" s="19"/>
+      <c r="I37" s="25">
+        <f t="shared" si="1"/>
+        <v>900</v>
+      </c>
+      <c r="J37" s="25">
+        <f t="shared" si="2"/>
+        <v>500</v>
+      </c>
+      <c r="K37" s="25">
+        <f t="shared" si="3"/>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="17"/>
+      <c r="E38" s="24">
+        <v>240000</v>
+      </c>
+      <c r="F38" s="24">
+        <v>210000</v>
+      </c>
+      <c r="G38" s="24">
+        <v>260000</v>
+      </c>
+      <c r="H38" s="19"/>
+      <c r="I38" s="25">
+        <f t="shared" si="1"/>
+        <v>240</v>
+      </c>
+      <c r="J38" s="25">
+        <f t="shared" si="2"/>
+        <v>210</v>
+      </c>
+      <c r="K38" s="25">
+        <f t="shared" si="3"/>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D39" s="17"/>
+      <c r="E39" s="24">
+        <v>240000</v>
+      </c>
+      <c r="F39" s="24">
+        <v>210000</v>
+      </c>
+      <c r="G39" s="24">
+        <v>260000</v>
+      </c>
+      <c r="H39" s="19"/>
+      <c r="I39" s="25">
+        <f t="shared" si="1"/>
+        <v>240</v>
+      </c>
+      <c r="J39" s="25">
+        <f t="shared" si="2"/>
+        <v>210</v>
+      </c>
+      <c r="K39" s="25">
+        <f t="shared" si="3"/>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A40" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" s="17"/>
+      <c r="E40" s="24">
+        <v>240000</v>
+      </c>
+      <c r="F40" s="24">
+        <v>210000</v>
+      </c>
+      <c r="G40" s="24">
+        <v>260000</v>
+      </c>
+      <c r="H40" s="19"/>
+      <c r="I40" s="25">
+        <f t="shared" si="1"/>
+        <v>240</v>
+      </c>
+      <c r="J40" s="25">
+        <f t="shared" si="2"/>
+        <v>210</v>
+      </c>
+      <c r="K40" s="25">
+        <f t="shared" si="3"/>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A41" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C41" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="17"/>
+      <c r="E41" s="18">
+        <v>17132210.579999998</v>
+      </c>
+      <c r="F41" s="18">
+        <v>11071100</v>
+      </c>
+      <c r="G41" s="18">
+        <v>10941500</v>
+      </c>
+      <c r="H41" s="19"/>
+      <c r="I41" s="20">
+        <f t="shared" si="1"/>
+        <v>17132.210579999999</v>
+      </c>
+      <c r="J41" s="20">
+        <f t="shared" si="2"/>
+        <v>11071.1</v>
+      </c>
+      <c r="K41" s="20">
+        <f t="shared" si="3"/>
+        <v>10941.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="36" x14ac:dyDescent="0.25">
+      <c r="A42" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C42" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="17"/>
+      <c r="E42" s="18">
+        <v>17132210.579999998</v>
+      </c>
+      <c r="F42" s="18">
+        <v>11071100</v>
+      </c>
+      <c r="G42" s="18">
+        <v>10941500</v>
+      </c>
+      <c r="H42" s="19"/>
+      <c r="I42" s="20">
+        <f t="shared" si="1"/>
+        <v>17132.210579999999</v>
+      </c>
+      <c r="J42" s="20">
+        <f t="shared" si="2"/>
+        <v>11071.1</v>
+      </c>
+      <c r="K42" s="20">
+        <f t="shared" si="3"/>
+        <v>10941.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A43" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="17"/>
+      <c r="E43" s="24">
+        <v>6027210.5800000001</v>
+      </c>
+      <c r="F43" s="24">
+        <v>5346100</v>
+      </c>
+      <c r="G43" s="24">
+        <v>5261500</v>
+      </c>
+      <c r="H43" s="19"/>
+      <c r="I43" s="25">
+        <f t="shared" si="1"/>
+        <v>6027.2105799999999</v>
+      </c>
+      <c r="J43" s="25">
+        <f t="shared" si="2"/>
+        <v>5346.1</v>
+      </c>
+      <c r="K43" s="25">
+        <f t="shared" si="3"/>
+        <v>5261.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="17"/>
+      <c r="E44" s="24">
+        <v>5769780.5</v>
+      </c>
+      <c r="F44" s="24">
+        <v>5286100</v>
+      </c>
+      <c r="G44" s="24">
+        <v>5201500</v>
+      </c>
+      <c r="H44" s="19"/>
+      <c r="I44" s="25">
+        <f t="shared" si="1"/>
+        <v>5769.7804999999998</v>
+      </c>
+      <c r="J44" s="25">
+        <f t="shared" si="2"/>
+        <v>5286.1</v>
+      </c>
+      <c r="K44" s="25">
+        <f t="shared" si="3"/>
+        <v>5201.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" s="17"/>
+      <c r="E45" s="24">
+        <v>5769780.5</v>
+      </c>
+      <c r="F45" s="24">
+        <v>5286100</v>
+      </c>
+      <c r="G45" s="24">
+        <v>5201500</v>
+      </c>
+      <c r="H45" s="19"/>
+      <c r="I45" s="25">
+        <f t="shared" si="1"/>
+        <v>5769.7804999999998</v>
+      </c>
+      <c r="J45" s="25">
+        <f t="shared" si="2"/>
+        <v>5286.1</v>
+      </c>
+      <c r="K45" s="25">
+        <f t="shared" si="3"/>
+        <v>5201.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="17"/>
+      <c r="E46" s="24">
+        <v>257430.08</v>
+      </c>
+      <c r="F46" s="24">
+        <v>60000</v>
+      </c>
+      <c r="G46" s="24">
+        <v>60000</v>
+      </c>
+      <c r="H46" s="19"/>
+      <c r="I46" s="25">
+        <f t="shared" si="1"/>
+        <v>257.43007999999998</v>
+      </c>
+      <c r="J46" s="25">
+        <f t="shared" si="2"/>
+        <v>60</v>
+      </c>
+      <c r="K46" s="25">
+        <f t="shared" si="3"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" s="17"/>
+      <c r="E47" s="24">
+        <v>257430.08</v>
+      </c>
+      <c r="F47" s="24">
+        <v>60000</v>
+      </c>
+      <c r="G47" s="24">
+        <v>60000</v>
+      </c>
+      <c r="H47" s="19"/>
+      <c r="I47" s="25">
+        <f t="shared" si="1"/>
+        <v>257.43007999999998</v>
+      </c>
+      <c r="J47" s="25">
+        <f t="shared" si="2"/>
+        <v>60</v>
+      </c>
+      <c r="K47" s="25">
+        <f t="shared" si="3"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A48" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="17"/>
+      <c r="E48" s="24">
+        <v>4345000</v>
+      </c>
+      <c r="F48" s="24">
+        <v>4345000</v>
+      </c>
+      <c r="G48" s="24">
+        <v>4345000</v>
+      </c>
+      <c r="H48" s="19"/>
+      <c r="I48" s="25">
+        <f t="shared" si="1"/>
+        <v>4345</v>
+      </c>
+      <c r="J48" s="25">
+        <f t="shared" si="2"/>
+        <v>4345</v>
+      </c>
+      <c r="K48" s="25">
+        <f t="shared" si="3"/>
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D49" s="17"/>
+      <c r="E49" s="24">
+        <v>4340000</v>
+      </c>
+      <c r="F49" s="24">
+        <v>4340000</v>
+      </c>
+      <c r="G49" s="24">
+        <v>4340000</v>
+      </c>
+      <c r="H49" s="19"/>
+      <c r="I49" s="25">
+        <f t="shared" si="1"/>
+        <v>4340</v>
+      </c>
+      <c r="J49" s="25">
+        <f t="shared" si="2"/>
+        <v>4340</v>
+      </c>
+      <c r="K49" s="25">
+        <f t="shared" si="3"/>
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A50" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C50" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D50" s="17"/>
+      <c r="E50" s="24">
+        <v>4340000</v>
+      </c>
+      <c r="F50" s="24">
+        <v>4340000</v>
+      </c>
+      <c r="G50" s="24">
+        <v>4340000</v>
+      </c>
+      <c r="H50" s="19"/>
+      <c r="I50" s="25">
+        <f t="shared" si="1"/>
+        <v>4340</v>
+      </c>
+      <c r="J50" s="25">
+        <f t="shared" si="2"/>
+        <v>4340</v>
+      </c>
+      <c r="K50" s="25">
+        <f t="shared" si="3"/>
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C51" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" s="17"/>
+      <c r="E51" s="24">
+        <v>5000</v>
+      </c>
+      <c r="F51" s="24">
+        <v>5000</v>
+      </c>
+      <c r="G51" s="24">
+        <v>5000</v>
+      </c>
+      <c r="H51" s="19"/>
+      <c r="I51" s="25">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="J51" s="25">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="K51" s="25">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C52" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="17"/>
+      <c r="E52" s="24">
+        <v>5000</v>
+      </c>
+      <c r="F52" s="24">
+        <v>5000</v>
+      </c>
+      <c r="G52" s="24">
+        <v>5000</v>
+      </c>
+      <c r="H52" s="19"/>
+      <c r="I52" s="25">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="J52" s="25">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="K52" s="25">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A53" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="17"/>
+      <c r="E53" s="24">
+        <v>80000</v>
+      </c>
+      <c r="F53" s="24">
+        <v>80000</v>
+      </c>
+      <c r="G53" s="24">
+        <v>80000</v>
+      </c>
+      <c r="H53" s="19"/>
+      <c r="I53" s="25">
+        <f t="shared" si="1"/>
+        <v>80</v>
+      </c>
+      <c r="J53" s="25">
+        <f t="shared" si="2"/>
+        <v>80</v>
+      </c>
+      <c r="K53" s="25">
+        <f t="shared" si="3"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A54" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C54" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="17"/>
+      <c r="E54" s="24">
+        <v>80000</v>
+      </c>
+      <c r="F54" s="24">
+        <v>80000</v>
+      </c>
+      <c r="G54" s="24">
+        <v>80000</v>
+      </c>
+      <c r="H54" s="19"/>
+      <c r="I54" s="25">
+        <f t="shared" si="1"/>
+        <v>80</v>
+      </c>
+      <c r="J54" s="25">
+        <f t="shared" si="2"/>
+        <v>80</v>
+      </c>
+      <c r="K54" s="25">
+        <f t="shared" si="3"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C55" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D55" s="17"/>
+      <c r="E55" s="24">
+        <v>80000</v>
+      </c>
+      <c r="F55" s="24">
+        <v>80000</v>
+      </c>
+      <c r="G55" s="24">
+        <v>80000</v>
+      </c>
+      <c r="H55" s="19"/>
+      <c r="I55" s="25">
+        <f t="shared" si="1"/>
+        <v>80</v>
+      </c>
+      <c r="J55" s="25">
+        <f t="shared" si="2"/>
+        <v>80</v>
+      </c>
+      <c r="K55" s="25">
+        <f t="shared" si="3"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A56" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C56" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="17"/>
+      <c r="E56" s="24">
+        <v>530000</v>
+      </c>
+      <c r="F56" s="24">
+        <v>500000</v>
+      </c>
+      <c r="G56" s="24">
+        <v>500000</v>
+      </c>
+      <c r="H56" s="19"/>
+      <c r="I56" s="25">
+        <f t="shared" si="1"/>
+        <v>530</v>
+      </c>
+      <c r="J56" s="25">
+        <f t="shared" si="2"/>
+        <v>500</v>
+      </c>
+      <c r="K56" s="25">
+        <f t="shared" si="3"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A57" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D57" s="17"/>
+      <c r="E57" s="24">
+        <v>530000</v>
+      </c>
+      <c r="F57" s="24">
+        <v>500000</v>
+      </c>
+      <c r="G57" s="24">
+        <v>500000</v>
+      </c>
+      <c r="H57" s="19"/>
+      <c r="I57" s="25">
+        <f t="shared" si="1"/>
+        <v>530</v>
+      </c>
+      <c r="J57" s="25">
+        <f t="shared" si="2"/>
+        <v>500</v>
+      </c>
+      <c r="K57" s="25">
+        <f t="shared" si="3"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A58" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D58" s="17"/>
+      <c r="E58" s="24">
+        <v>530000</v>
+      </c>
+      <c r="F58" s="24">
+        <v>500000</v>
+      </c>
+      <c r="G58" s="24">
+        <v>500000</v>
+      </c>
+      <c r="H58" s="19"/>
+      <c r="I58" s="25">
+        <f t="shared" si="1"/>
+        <v>530</v>
+      </c>
+      <c r="J58" s="25">
+        <f t="shared" si="2"/>
+        <v>500</v>
+      </c>
+      <c r="K58" s="25">
+        <f t="shared" si="3"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A59" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D59" s="17"/>
+      <c r="E59" s="24">
+        <v>30000</v>
+      </c>
+      <c r="F59" s="24">
+        <v>30000</v>
+      </c>
+      <c r="G59" s="24">
+        <v>35000</v>
+      </c>
+      <c r="H59" s="19"/>
+      <c r="I59" s="25">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="J59" s="25">
+        <f t="shared" si="2"/>
+        <v>30</v>
+      </c>
+      <c r="K59" s="25">
+        <f t="shared" si="3"/>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A60" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="C60" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D60" s="17"/>
+      <c r="E60" s="24">
+        <v>30000</v>
+      </c>
+      <c r="F60" s="24">
+        <v>30000</v>
+      </c>
+      <c r="G60" s="24">
+        <v>35000</v>
+      </c>
+      <c r="H60" s="19"/>
+      <c r="I60" s="25">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="J60" s="25">
+        <f t="shared" si="2"/>
+        <v>30</v>
+      </c>
+      <c r="K60" s="25">
+        <f t="shared" si="3"/>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A61" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="C61" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D61" s="17"/>
+      <c r="E61" s="24">
+        <v>30000</v>
+      </c>
+      <c r="F61" s="24">
+        <v>30000</v>
+      </c>
+      <c r="G61" s="24">
+        <v>35000</v>
+      </c>
+      <c r="H61" s="19"/>
+      <c r="I61" s="25">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="J61" s="25">
+        <f t="shared" si="2"/>
+        <v>30</v>
+      </c>
+      <c r="K61" s="25">
+        <f t="shared" si="3"/>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C62" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="17"/>
+      <c r="E62" s="24">
+        <v>320000</v>
+      </c>
+      <c r="F62" s="24">
+        <v>320000</v>
+      </c>
+      <c r="G62" s="24">
+        <v>320000</v>
+      </c>
+      <c r="H62" s="19"/>
+      <c r="I62" s="25">
+        <f t="shared" si="1"/>
+        <v>320</v>
+      </c>
+      <c r="J62" s="25">
+        <f t="shared" si="2"/>
+        <v>320</v>
+      </c>
+      <c r="K62" s="25">
+        <f t="shared" si="3"/>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A63" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B63" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C63" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D63" s="17"/>
+      <c r="E63" s="24">
+        <v>320000</v>
+      </c>
+      <c r="F63" s="24">
+        <v>320000</v>
+      </c>
+      <c r="G63" s="24">
+        <v>320000</v>
+      </c>
+      <c r="H63" s="19"/>
+      <c r="I63" s="25">
+        <f t="shared" si="1"/>
+        <v>320</v>
+      </c>
+      <c r="J63" s="25">
+        <f t="shared" si="2"/>
+        <v>320</v>
+      </c>
+      <c r="K63" s="25">
+        <f t="shared" si="3"/>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A64" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B64" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C64" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" s="17"/>
+      <c r="E64" s="24">
+        <v>320000</v>
+      </c>
+      <c r="F64" s="24">
+        <v>320000</v>
+      </c>
+      <c r="G64" s="24">
+        <v>320000</v>
+      </c>
+      <c r="H64" s="19"/>
+      <c r="I64" s="25">
+        <f t="shared" si="1"/>
+        <v>320</v>
+      </c>
+      <c r="J64" s="25">
+        <f t="shared" si="2"/>
+        <v>320</v>
+      </c>
+      <c r="K64" s="25">
+        <f t="shared" si="3"/>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C65" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="17"/>
+      <c r="E65" s="24">
+        <v>270000</v>
+      </c>
+      <c r="F65" s="24">
+        <v>170000</v>
+      </c>
+      <c r="G65" s="24">
+        <v>170000</v>
+      </c>
+      <c r="H65" s="19"/>
+      <c r="I65" s="25">
+        <f t="shared" si="1"/>
+        <v>270</v>
+      </c>
+      <c r="J65" s="25">
+        <f t="shared" si="2"/>
+        <v>170</v>
+      </c>
+      <c r="K65" s="25">
+        <f t="shared" si="3"/>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A66" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D66" s="17"/>
+      <c r="E66" s="24">
+        <v>270000</v>
+      </c>
+      <c r="F66" s="24">
+        <v>170000</v>
+      </c>
+      <c r="G66" s="24">
+        <v>170000</v>
+      </c>
+      <c r="H66" s="19"/>
+      <c r="I66" s="25">
+        <f t="shared" si="1"/>
+        <v>270</v>
+      </c>
+      <c r="J66" s="25">
+        <f t="shared" si="2"/>
+        <v>170</v>
+      </c>
+      <c r="K66" s="25">
+        <f t="shared" si="3"/>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A67" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D67" s="17"/>
+      <c r="E67" s="24">
+        <v>270000</v>
+      </c>
+      <c r="F67" s="24">
+        <v>170000</v>
+      </c>
+      <c r="G67" s="24">
+        <v>170000</v>
+      </c>
+      <c r="H67" s="19"/>
+      <c r="I67" s="25">
+        <f t="shared" si="1"/>
+        <v>270</v>
+      </c>
+      <c r="J67" s="25">
+        <f t="shared" si="2"/>
+        <v>170</v>
+      </c>
+      <c r="K67" s="25">
+        <f t="shared" si="3"/>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B68" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C68" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="17"/>
+      <c r="E68" s="24">
+        <v>200000</v>
+      </c>
+      <c r="F68" s="24">
+        <v>200000</v>
+      </c>
+      <c r="G68" s="24">
+        <v>150000</v>
+      </c>
+      <c r="H68" s="19"/>
+      <c r="I68" s="25">
+        <f t="shared" si="1"/>
+        <v>200</v>
+      </c>
+      <c r="J68" s="25">
+        <f t="shared" si="2"/>
+        <v>200</v>
+      </c>
+      <c r="K68" s="25">
+        <f t="shared" si="3"/>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A69" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B69" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C69" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D69" s="17"/>
+      <c r="E69" s="24">
+        <v>200000</v>
+      </c>
+      <c r="F69" s="24">
+        <v>200000</v>
+      </c>
+      <c r="G69" s="24">
+        <v>150000</v>
+      </c>
+      <c r="H69" s="19"/>
+      <c r="I69" s="25">
+        <f t="shared" si="1"/>
+        <v>200</v>
+      </c>
+      <c r="J69" s="25">
+        <f t="shared" si="2"/>
+        <v>200</v>
+      </c>
+      <c r="K69" s="25">
+        <f t="shared" si="3"/>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A70" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C70" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" s="17"/>
+      <c r="E70" s="24">
+        <v>200000</v>
+      </c>
+      <c r="F70" s="24">
+        <v>200000</v>
+      </c>
+      <c r="G70" s="24">
+        <v>150000</v>
+      </c>
+      <c r="H70" s="19"/>
+      <c r="I70" s="25">
+        <f t="shared" si="1"/>
+        <v>200</v>
+      </c>
+      <c r="J70" s="25">
+        <f t="shared" si="2"/>
+        <v>200</v>
+      </c>
+      <c r="K70" s="25">
+        <f t="shared" si="3"/>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A71" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B71" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="17"/>
+      <c r="E71" s="24">
+        <v>80000</v>
+      </c>
+      <c r="F71" s="24">
+        <v>80000</v>
+      </c>
+      <c r="G71" s="24">
+        <v>80000</v>
+      </c>
+      <c r="H71" s="19"/>
+      <c r="I71" s="25">
+        <f t="shared" si="1"/>
+        <v>80</v>
+      </c>
+      <c r="J71" s="25">
+        <f t="shared" si="2"/>
+        <v>80</v>
+      </c>
+      <c r="K71" s="25">
+        <f t="shared" si="3"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A72" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D72" s="17"/>
+      <c r="E72" s="24">
+        <v>80000</v>
+      </c>
+      <c r="F72" s="24">
+        <v>80000</v>
+      </c>
+      <c r="G72" s="24">
+        <v>80000</v>
+      </c>
+      <c r="H72" s="19"/>
+      <c r="I72" s="25">
+        <f t="shared" ref="I72:I135" si="4">E72/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="J72" s="25">
+        <f t="shared" ref="J72:J135" si="5">F72/$G$3</f>
+        <v>80</v>
+      </c>
+      <c r="K72" s="25">
+        <f t="shared" ref="K72:K135" si="6">G72/$G$3</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A73" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D73" s="17"/>
+      <c r="E73" s="24">
+        <v>80000</v>
+      </c>
+      <c r="F73" s="24">
+        <v>80000</v>
+      </c>
+      <c r="G73" s="24">
+        <v>80000</v>
+      </c>
+      <c r="H73" s="19"/>
+      <c r="I73" s="25">
+        <f t="shared" si="4"/>
+        <v>80</v>
+      </c>
+      <c r="J73" s="25">
+        <f t="shared" si="5"/>
+        <v>80</v>
+      </c>
+      <c r="K73" s="25">
+        <f t="shared" si="6"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="69" x14ac:dyDescent="0.25">
+      <c r="A74" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B74" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C74" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="17"/>
+      <c r="E74" s="24">
+        <v>250000</v>
+      </c>
+      <c r="F74" s="24">
+        <v>0</v>
+      </c>
+      <c r="G74" s="24">
+        <v>0</v>
+      </c>
+      <c r="H74" s="19"/>
+      <c r="I74" s="25">
+        <f t="shared" si="4"/>
+        <v>250</v>
+      </c>
+      <c r="J74" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K74" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A75" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B75" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D75" s="17"/>
+      <c r="E75" s="24">
+        <v>250000</v>
+      </c>
+      <c r="F75" s="24">
+        <v>0</v>
+      </c>
+      <c r="G75" s="24">
+        <v>0</v>
+      </c>
+      <c r="H75" s="19"/>
+      <c r="I75" s="25">
+        <f t="shared" si="4"/>
+        <v>250</v>
+      </c>
+      <c r="J75" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K75" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A76" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B76" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D76" s="17"/>
+      <c r="E76" s="24">
+        <v>250000</v>
+      </c>
+      <c r="F76" s="24">
+        <v>0</v>
+      </c>
+      <c r="G76" s="24">
+        <v>0</v>
+      </c>
+      <c r="H76" s="19"/>
+      <c r="I76" s="25">
+        <f t="shared" si="4"/>
+        <v>250</v>
+      </c>
+      <c r="J76" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K76" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A77" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B77" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C77" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="17"/>
+      <c r="E77" s="24">
+        <v>5000000</v>
+      </c>
+      <c r="F77" s="24">
+        <v>0</v>
+      </c>
+      <c r="G77" s="24">
+        <v>0</v>
+      </c>
+      <c r="H77" s="19"/>
+      <c r="I77" s="25">
+        <f t="shared" si="4"/>
+        <v>5000</v>
+      </c>
+      <c r="J77" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K77" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A78" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B78" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C78" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D78" s="17"/>
+      <c r="E78" s="24">
+        <v>5000000</v>
+      </c>
+      <c r="F78" s="24">
+        <v>0</v>
+      </c>
+      <c r="G78" s="24">
+        <v>0</v>
+      </c>
+      <c r="H78" s="19"/>
+      <c r="I78" s="25">
+        <f t="shared" si="4"/>
+        <v>5000</v>
+      </c>
+      <c r="J78" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K78" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A79" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B79" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C79" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D79" s="17"/>
+      <c r="E79" s="24">
+        <v>5000000</v>
+      </c>
+      <c r="F79" s="24">
+        <v>0</v>
+      </c>
+      <c r="G79" s="24">
+        <v>0</v>
+      </c>
+      <c r="H79" s="19"/>
+      <c r="I79" s="25">
+        <f t="shared" si="4"/>
+        <v>5000</v>
+      </c>
+      <c r="J79" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K79" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A80" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="17"/>
+      <c r="E80" s="18">
+        <v>100000</v>
+      </c>
+      <c r="F80" s="18">
+        <v>100000</v>
+      </c>
+      <c r="G80" s="18">
+        <v>100000</v>
+      </c>
+      <c r="H80" s="19"/>
+      <c r="I80" s="20">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="J80" s="20">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="K80" s="20">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A81" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B81" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="17"/>
+      <c r="E81" s="24">
+        <v>100000</v>
+      </c>
+      <c r="F81" s="24">
+        <v>100000</v>
+      </c>
+      <c r="G81" s="24">
+        <v>100000</v>
+      </c>
+      <c r="H81" s="19"/>
+      <c r="I81" s="25">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="J81" s="25">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="K81" s="25">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A82" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B82" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C82" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" s="17"/>
+      <c r="E82" s="24">
+        <v>100000</v>
+      </c>
+      <c r="F82" s="24">
+        <v>100000</v>
+      </c>
+      <c r="G82" s="24">
+        <v>100000</v>
+      </c>
+      <c r="H82" s="19"/>
+      <c r="I82" s="25">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="J82" s="25">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="K82" s="25">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A83" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C83" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D83" s="17"/>
+      <c r="E83" s="24">
+        <v>100000</v>
+      </c>
+      <c r="F83" s="24">
+        <v>100000</v>
+      </c>
+      <c r="G83" s="24">
+        <v>100000</v>
+      </c>
+      <c r="H83" s="19"/>
+      <c r="I83" s="25">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="J83" s="25">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="K83" s="25">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A84" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C84" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="17"/>
+      <c r="E84" s="18">
+        <v>1295914.1499999999</v>
+      </c>
+      <c r="F84" s="18">
+        <v>400000</v>
+      </c>
+      <c r="G84" s="18">
+        <v>400000</v>
+      </c>
+      <c r="H84" s="19"/>
+      <c r="I84" s="20">
+        <f t="shared" si="4"/>
+        <v>1295.9141499999998</v>
+      </c>
+      <c r="J84" s="20">
+        <f t="shared" si="5"/>
+        <v>400</v>
+      </c>
+      <c r="K84" s="20">
+        <f t="shared" si="6"/>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A85" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B85" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="17"/>
+      <c r="E85" s="24">
+        <v>200000</v>
+      </c>
+      <c r="F85" s="24">
+        <v>100000</v>
+      </c>
+      <c r="G85" s="24">
+        <v>100000</v>
+      </c>
+      <c r="H85" s="19"/>
+      <c r="I85" s="25">
+        <f t="shared" si="4"/>
+        <v>200</v>
+      </c>
+      <c r="J85" s="25">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="K85" s="25">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A86" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B86" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C86" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="17"/>
+      <c r="E86" s="24">
+        <v>200000</v>
+      </c>
+      <c r="F86" s="24">
+        <v>100000</v>
+      </c>
+      <c r="G86" s="24">
+        <v>100000</v>
+      </c>
+      <c r="H86" s="19"/>
+      <c r="I86" s="25">
+        <f t="shared" si="4"/>
+        <v>200</v>
+      </c>
+      <c r="J86" s="25">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="K86" s="25">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A87" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C87" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D87" s="17"/>
+      <c r="E87" s="24">
+        <v>200000</v>
+      </c>
+      <c r="F87" s="24">
+        <v>100000</v>
+      </c>
+      <c r="G87" s="24">
+        <v>100000</v>
+      </c>
+      <c r="H87" s="19"/>
+      <c r="I87" s="25">
+        <f t="shared" si="4"/>
+        <v>200</v>
+      </c>
+      <c r="J87" s="25">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="K87" s="25">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A88" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B88" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C88" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="17"/>
+      <c r="E88" s="24">
+        <v>755914.15</v>
+      </c>
+      <c r="F88" s="24">
+        <v>0</v>
+      </c>
+      <c r="G88" s="24">
+        <v>0</v>
+      </c>
+      <c r="H88" s="19"/>
+      <c r="I88" s="25">
+        <f t="shared" si="4"/>
+        <v>755.91415000000006</v>
+      </c>
+      <c r="J88" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K88" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A89" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B89" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C89" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D89" s="17"/>
+      <c r="E89" s="24">
+        <v>755914.15</v>
+      </c>
+      <c r="F89" s="24">
+        <v>0</v>
+      </c>
+      <c r="G89" s="24">
+        <v>0</v>
+      </c>
+      <c r="H89" s="19"/>
+      <c r="I89" s="25">
+        <f t="shared" si="4"/>
+        <v>755.91415000000006</v>
+      </c>
+      <c r="J89" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K89" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A90" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B90" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C90" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D90" s="17"/>
+      <c r="E90" s="24">
+        <v>755914.15</v>
+      </c>
+      <c r="F90" s="24">
+        <v>0</v>
+      </c>
+      <c r="G90" s="24">
+        <v>0</v>
+      </c>
+      <c r="H90" s="19"/>
+      <c r="I90" s="25">
+        <f t="shared" si="4"/>
+        <v>755.91415000000006</v>
+      </c>
+      <c r="J90" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K90" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A91" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B91" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C91" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="17"/>
+      <c r="E91" s="24">
+        <v>300000</v>
+      </c>
+      <c r="F91" s="24">
+        <v>300000</v>
+      </c>
+      <c r="G91" s="24">
+        <v>300000</v>
+      </c>
+      <c r="H91" s="19"/>
+      <c r="I91" s="25">
+        <f t="shared" si="4"/>
+        <v>300</v>
+      </c>
+      <c r="J91" s="25">
+        <f t="shared" si="5"/>
+        <v>300</v>
+      </c>
+      <c r="K91" s="25">
+        <f t="shared" si="6"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A92" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B92" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C92" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D92" s="17"/>
+      <c r="E92" s="24">
+        <v>300000</v>
+      </c>
+      <c r="F92" s="24">
+        <v>300000</v>
+      </c>
+      <c r="G92" s="24">
+        <v>300000</v>
+      </c>
+      <c r="H92" s="19"/>
+      <c r="I92" s="25">
+        <f t="shared" si="4"/>
+        <v>300</v>
+      </c>
+      <c r="J92" s="25">
+        <f t="shared" si="5"/>
+        <v>300</v>
+      </c>
+      <c r="K92" s="25">
+        <f t="shared" si="6"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A93" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C93" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D93" s="17"/>
+      <c r="E93" s="24">
+        <v>300000</v>
+      </c>
+      <c r="F93" s="24">
+        <v>300000</v>
+      </c>
+      <c r="G93" s="24">
+        <v>300000</v>
+      </c>
+      <c r="H93" s="19"/>
+      <c r="I93" s="25">
+        <f t="shared" si="4"/>
+        <v>300</v>
+      </c>
+      <c r="J93" s="25">
+        <f t="shared" si="5"/>
+        <v>300</v>
+      </c>
+      <c r="K93" s="25">
+        <f t="shared" si="6"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A94" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B94" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C94" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="17"/>
+      <c r="E94" s="24">
+        <v>40000</v>
+      </c>
+      <c r="F94" s="24">
+        <v>0</v>
+      </c>
+      <c r="G94" s="24">
+        <v>0</v>
+      </c>
+      <c r="H94" s="19"/>
+      <c r="I94" s="25">
+        <f t="shared" si="4"/>
+        <v>40</v>
+      </c>
+      <c r="J94" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K94" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A95" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B95" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95" s="17"/>
+      <c r="E95" s="24">
+        <v>40000</v>
+      </c>
+      <c r="F95" s="24">
+        <v>0</v>
+      </c>
+      <c r="G95" s="24">
+        <v>0</v>
+      </c>
+      <c r="H95" s="19"/>
+      <c r="I95" s="25">
+        <f t="shared" si="4"/>
+        <v>40</v>
+      </c>
+      <c r="J95" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K95" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A96" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B96" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C96" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D96" s="17"/>
+      <c r="E96" s="24">
+        <v>40000</v>
+      </c>
+      <c r="F96" s="24">
+        <v>0</v>
+      </c>
+      <c r="G96" s="24">
+        <v>0</v>
+      </c>
+      <c r="H96" s="19"/>
+      <c r="I96" s="25">
+        <f t="shared" si="4"/>
+        <v>40</v>
+      </c>
+      <c r="J96" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K96" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="48" x14ac:dyDescent="0.25">
+      <c r="A97" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B97" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C97" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97" s="17"/>
+      <c r="E97" s="18">
+        <v>2030000</v>
+      </c>
+      <c r="F97" s="18">
+        <v>80000</v>
+      </c>
+      <c r="G97" s="18">
+        <v>80000</v>
+      </c>
+      <c r="H97" s="19"/>
+      <c r="I97" s="20">
+        <f t="shared" si="4"/>
+        <v>2030</v>
+      </c>
+      <c r="J97" s="20">
+        <f t="shared" si="5"/>
+        <v>80</v>
+      </c>
+      <c r="K97" s="20">
+        <f t="shared" si="6"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A98" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B98" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C98" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="17"/>
+      <c r="E98" s="24">
+        <v>17500</v>
+      </c>
+      <c r="F98" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G98" s="24">
+        <v>40000</v>
+      </c>
+      <c r="H98" s="19"/>
+      <c r="I98" s="25">
+        <f t="shared" si="4"/>
+        <v>17.5</v>
+      </c>
+      <c r="J98" s="25">
+        <f t="shared" si="5"/>
+        <v>40</v>
+      </c>
+      <c r="K98" s="25">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A99" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B99" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C99" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D99" s="17"/>
+      <c r="E99" s="24">
+        <v>17500</v>
+      </c>
+      <c r="F99" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G99" s="24">
+        <v>40000</v>
+      </c>
+      <c r="H99" s="19"/>
+      <c r="I99" s="25">
+        <f t="shared" si="4"/>
+        <v>17.5</v>
+      </c>
+      <c r="J99" s="25">
+        <f t="shared" si="5"/>
+        <v>40</v>
+      </c>
+      <c r="K99" s="25">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A100" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C100" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D100" s="17"/>
+      <c r="E100" s="24">
+        <v>17500</v>
+      </c>
+      <c r="F100" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G100" s="24">
+        <v>40000</v>
+      </c>
+      <c r="H100" s="19"/>
+      <c r="I100" s="25">
+        <f t="shared" si="4"/>
+        <v>17.5</v>
+      </c>
+      <c r="J100" s="25">
+        <f t="shared" si="5"/>
+        <v>40</v>
+      </c>
+      <c r="K100" s="25">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A101" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B101" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C101" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D101" s="17"/>
+      <c r="E101" s="24">
+        <v>262500</v>
+      </c>
+      <c r="F101" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G101" s="24">
+        <v>40000</v>
+      </c>
+      <c r="H101" s="19"/>
+      <c r="I101" s="25">
+        <f t="shared" si="4"/>
+        <v>262.5</v>
+      </c>
+      <c r="J101" s="25">
+        <f t="shared" si="5"/>
+        <v>40</v>
+      </c>
+      <c r="K101" s="25">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A102" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B102" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C102" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D102" s="17"/>
+      <c r="E102" s="24">
+        <v>262500</v>
+      </c>
+      <c r="F102" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G102" s="24">
+        <v>40000</v>
+      </c>
+      <c r="H102" s="19"/>
+      <c r="I102" s="25">
+        <f t="shared" si="4"/>
+        <v>262.5</v>
+      </c>
+      <c r="J102" s="25">
+        <f t="shared" si="5"/>
+        <v>40</v>
+      </c>
+      <c r="K102" s="25">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A103" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C103" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D103" s="17"/>
+      <c r="E103" s="24">
+        <v>262500</v>
+      </c>
+      <c r="F103" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G103" s="24">
+        <v>40000</v>
+      </c>
+      <c r="H103" s="19"/>
+      <c r="I103" s="25">
+        <f t="shared" si="4"/>
+        <v>262.5</v>
+      </c>
+      <c r="J103" s="25">
+        <f t="shared" si="5"/>
+        <v>40</v>
+      </c>
+      <c r="K103" s="25">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A104" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B104" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C104" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="17"/>
+      <c r="E104" s="24">
+        <v>1487500</v>
+      </c>
+      <c r="F104" s="24">
+        <v>0</v>
+      </c>
+      <c r="G104" s="24">
+        <v>0</v>
+      </c>
+      <c r="H104" s="19"/>
+      <c r="I104" s="25">
+        <f t="shared" si="4"/>
+        <v>1487.5</v>
+      </c>
+      <c r="J104" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K104" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A105" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B105" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C105" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D105" s="17"/>
+      <c r="E105" s="24">
+        <v>1487500</v>
+      </c>
+      <c r="F105" s="24">
+        <v>0</v>
+      </c>
+      <c r="G105" s="24">
+        <v>0</v>
+      </c>
+      <c r="H105" s="19"/>
+      <c r="I105" s="25">
+        <f t="shared" si="4"/>
+        <v>1487.5</v>
+      </c>
+      <c r="J105" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K105" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A106" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C106" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D106" s="17"/>
+      <c r="E106" s="24">
+        <v>1487500</v>
+      </c>
+      <c r="F106" s="24">
+        <v>0</v>
+      </c>
+      <c r="G106" s="24">
+        <v>0</v>
+      </c>
+      <c r="H106" s="19"/>
+      <c r="I106" s="25">
+        <f t="shared" si="4"/>
+        <v>1487.5</v>
+      </c>
+      <c r="J106" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K106" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A107" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B107" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C107" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="17"/>
+      <c r="E107" s="24">
+        <v>87500</v>
+      </c>
+      <c r="F107" s="24">
+        <v>0</v>
+      </c>
+      <c r="G107" s="24">
+        <v>0</v>
+      </c>
+      <c r="H107" s="19"/>
+      <c r="I107" s="25">
+        <f t="shared" si="4"/>
+        <v>87.5</v>
+      </c>
+      <c r="J107" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K107" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A108" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C108" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D108" s="17"/>
+      <c r="E108" s="24">
+        <v>87500</v>
+      </c>
+      <c r="F108" s="24">
+        <v>0</v>
+      </c>
+      <c r="G108" s="24">
+        <v>0</v>
+      </c>
+      <c r="H108" s="19"/>
+      <c r="I108" s="25">
+        <f t="shared" si="4"/>
+        <v>87.5</v>
+      </c>
+      <c r="J108" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K108" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A109" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C109" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D109" s="17"/>
+      <c r="E109" s="24">
+        <v>87500</v>
+      </c>
+      <c r="F109" s="24">
+        <v>0</v>
+      </c>
+      <c r="G109" s="24">
+        <v>0</v>
+      </c>
+      <c r="H109" s="19"/>
+      <c r="I109" s="25">
+        <f t="shared" si="4"/>
+        <v>87.5</v>
+      </c>
+      <c r="J109" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K109" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A110" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B110" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C110" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="17"/>
+      <c r="E110" s="24">
+        <v>175000</v>
+      </c>
+      <c r="F110" s="24">
+        <v>0</v>
+      </c>
+      <c r="G110" s="24">
+        <v>0</v>
+      </c>
+      <c r="H110" s="19"/>
+      <c r="I110" s="25">
+        <f t="shared" si="4"/>
+        <v>175</v>
+      </c>
+      <c r="J110" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K110" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A111" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B111" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C111" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D111" s="17"/>
+      <c r="E111" s="24">
+        <v>175000</v>
+      </c>
+      <c r="F111" s="24">
+        <v>0</v>
+      </c>
+      <c r="G111" s="24">
+        <v>0</v>
+      </c>
+      <c r="H111" s="19"/>
+      <c r="I111" s="25">
+        <f t="shared" si="4"/>
+        <v>175</v>
+      </c>
+      <c r="J111" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K111" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A112" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B112" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C112" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D112" s="17"/>
+      <c r="E112" s="24">
+        <v>175000</v>
+      </c>
+      <c r="F112" s="24">
+        <v>0</v>
+      </c>
+      <c r="G112" s="24">
+        <v>0</v>
+      </c>
+      <c r="H112" s="19"/>
+      <c r="I112" s="25">
+        <f t="shared" si="4"/>
+        <v>175</v>
+      </c>
+      <c r="J112" s="25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K112" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="24" x14ac:dyDescent="0.25">
+      <c r="A113" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B113" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C113" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="17"/>
+      <c r="E113" s="18">
+        <v>1134900</v>
+      </c>
+      <c r="F113" s="18">
+        <v>1264600</v>
+      </c>
+      <c r="G113" s="18">
+        <v>1604000</v>
+      </c>
+      <c r="H113" s="19"/>
+      <c r="I113" s="20">
+        <f t="shared" si="4"/>
+        <v>1134.9000000000001</v>
+      </c>
+      <c r="J113" s="20">
+        <f t="shared" si="5"/>
+        <v>1264.5999999999999</v>
+      </c>
+      <c r="K113" s="20">
+        <f t="shared" si="6"/>
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="36" x14ac:dyDescent="0.25">
+      <c r="A114" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B114" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C114" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="17"/>
+      <c r="E114" s="18">
+        <v>1134900</v>
+      </c>
+      <c r="F114" s="18">
+        <v>1264600</v>
+      </c>
+      <c r="G114" s="18">
+        <v>1604000</v>
+      </c>
+      <c r="H114" s="19"/>
+      <c r="I114" s="20">
+        <f t="shared" si="4"/>
+        <v>1134.9000000000001</v>
+      </c>
+      <c r="J114" s="20">
+        <f t="shared" si="5"/>
+        <v>1264.5999999999999</v>
+      </c>
+      <c r="K114" s="20">
+        <f t="shared" si="6"/>
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A115" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B115" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C115" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="17"/>
+      <c r="E115" s="24">
+        <v>1134900</v>
+      </c>
+      <c r="F115" s="24">
+        <v>1264600</v>
+      </c>
+      <c r="G115" s="24">
+        <v>1604000</v>
+      </c>
+      <c r="H115" s="19"/>
+      <c r="I115" s="25">
+        <f t="shared" si="4"/>
+        <v>1134.9000000000001</v>
+      </c>
+      <c r="J115" s="25">
+        <f t="shared" si="5"/>
+        <v>1264.5999999999999</v>
+      </c>
+      <c r="K115" s="25">
+        <f t="shared" si="6"/>
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A116" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B116" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C116" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="17"/>
+      <c r="E116" s="24">
+        <v>1134900</v>
+      </c>
+      <c r="F116" s="24">
+        <v>1264600</v>
+      </c>
+      <c r="G116" s="24">
+        <v>1604000</v>
+      </c>
+      <c r="H116" s="19"/>
+      <c r="I116" s="25">
+        <f t="shared" si="4"/>
+        <v>1134.9000000000001</v>
+      </c>
+      <c r="J116" s="25">
+        <f t="shared" si="5"/>
+        <v>1264.5999999999999</v>
+      </c>
+      <c r="K116" s="25">
+        <f t="shared" si="6"/>
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A117" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B117" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C117" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117" s="17"/>
+      <c r="E117" s="24">
+        <v>1099900</v>
+      </c>
+      <c r="F117" s="24">
+        <v>1224600</v>
+      </c>
+      <c r="G117" s="24">
+        <v>1554500</v>
+      </c>
+      <c r="H117" s="19"/>
+      <c r="I117" s="25">
+        <f t="shared" si="4"/>
+        <v>1099.9000000000001</v>
+      </c>
+      <c r="J117" s="25">
+        <f t="shared" si="5"/>
+        <v>1224.5999999999999</v>
+      </c>
+      <c r="K117" s="25">
+        <f t="shared" si="6"/>
+        <v>1554.5</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A118" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B118" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C118" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118" s="17"/>
+      <c r="E118" s="24">
+        <v>1099900</v>
+      </c>
+      <c r="F118" s="24">
+        <v>1224600</v>
+      </c>
+      <c r="G118" s="24">
+        <v>1554500</v>
+      </c>
+      <c r="H118" s="19"/>
+      <c r="I118" s="25">
+        <f t="shared" si="4"/>
+        <v>1099.9000000000001</v>
+      </c>
+      <c r="J118" s="25">
+        <f t="shared" si="5"/>
+        <v>1224.5999999999999</v>
+      </c>
+      <c r="K118" s="25">
+        <f t="shared" si="6"/>
+        <v>1554.5</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A119" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B119" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C119" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D119" s="17"/>
+      <c r="E119" s="24">
+        <v>35000</v>
+      </c>
+      <c r="F119" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G119" s="24">
+        <v>49500</v>
+      </c>
+      <c r="H119" s="19"/>
+      <c r="I119" s="25">
+        <f t="shared" si="4"/>
+        <v>35</v>
+      </c>
+      <c r="J119" s="25">
+        <f t="shared" si="5"/>
+        <v>40</v>
+      </c>
+      <c r="K119" s="25">
+        <f t="shared" si="6"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A120" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B120" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C120" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D120" s="17"/>
+      <c r="E120" s="24">
+        <v>35000</v>
+      </c>
+      <c r="F120" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G120" s="24">
+        <v>49500</v>
+      </c>
+      <c r="H120" s="19"/>
+      <c r="I120" s="25">
+        <f t="shared" si="4"/>
+        <v>35</v>
+      </c>
+      <c r="J120" s="25">
+        <f t="shared" si="5"/>
+        <v>40</v>
+      </c>
+      <c r="K120" s="25">
+        <f t="shared" si="6"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="36" x14ac:dyDescent="0.25">
+      <c r="A121" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C121" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="17"/>
+      <c r="E121" s="18">
+        <v>5749068.2599999998</v>
+      </c>
+      <c r="F121" s="18">
+        <v>5003000</v>
+      </c>
+      <c r="G121" s="18">
+        <v>5003000</v>
+      </c>
+      <c r="H121" s="19"/>
+      <c r="I121" s="20">
+        <f t="shared" si="4"/>
+        <v>5749.06826</v>
+      </c>
+      <c r="J121" s="20">
+        <f t="shared" si="5"/>
+        <v>5003</v>
+      </c>
+      <c r="K121" s="20">
+        <f t="shared" si="6"/>
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A122" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B122" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C122" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="17"/>
+      <c r="E122" s="24">
+        <v>5743068.2599999998</v>
+      </c>
+      <c r="F122" s="24">
+        <v>4993000</v>
+      </c>
+      <c r="G122" s="24">
+        <v>4993000</v>
+      </c>
+      <c r="H122" s="19"/>
+      <c r="I122" s="25">
+        <f t="shared" si="4"/>
+        <v>5743.06826</v>
+      </c>
+      <c r="J122" s="25">
+        <f t="shared" si="5"/>
+        <v>4993</v>
+      </c>
+      <c r="K122" s="25">
+        <f t="shared" si="6"/>
+        <v>4993</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A123" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B123" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C123" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123" s="17"/>
+      <c r="E123" s="24">
+        <v>5086163.42</v>
+      </c>
+      <c r="F123" s="24">
+        <v>4531000</v>
+      </c>
+      <c r="G123" s="24">
+        <v>4531000</v>
+      </c>
+      <c r="H123" s="19"/>
+      <c r="I123" s="25">
+        <f t="shared" si="4"/>
+        <v>5086.1634199999999</v>
+      </c>
+      <c r="J123" s="25">
+        <f t="shared" si="5"/>
+        <v>4531</v>
+      </c>
+      <c r="K123" s="25">
+        <f t="shared" si="6"/>
+        <v>4531</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A124" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B124" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C124" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124" s="17"/>
+      <c r="E124" s="24">
+        <v>5086163.42</v>
+      </c>
+      <c r="F124" s="24">
+        <v>4531000</v>
+      </c>
+      <c r="G124" s="24">
+        <v>4531000</v>
+      </c>
+      <c r="H124" s="19"/>
+      <c r="I124" s="25">
+        <f t="shared" si="4"/>
+        <v>5086.1634199999999</v>
+      </c>
+      <c r="J124" s="25">
+        <f t="shared" si="5"/>
+        <v>4531</v>
+      </c>
+      <c r="K124" s="25">
+        <f t="shared" si="6"/>
+        <v>4531</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A125" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B125" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C125" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D125" s="17"/>
+      <c r="E125" s="24">
+        <v>653904.84</v>
+      </c>
+      <c r="F125" s="24">
+        <v>459000</v>
+      </c>
+      <c r="G125" s="24">
+        <v>459000</v>
+      </c>
+      <c r="H125" s="19"/>
+      <c r="I125" s="25">
+        <f t="shared" si="4"/>
+        <v>653.90483999999992</v>
+      </c>
+      <c r="J125" s="25">
+        <f t="shared" si="5"/>
+        <v>459</v>
+      </c>
+      <c r="K125" s="25">
+        <f t="shared" si="6"/>
+        <v>459</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A126" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C126" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D126" s="17"/>
+      <c r="E126" s="24">
+        <v>653904.84</v>
+      </c>
+      <c r="F126" s="24">
+        <v>459000</v>
+      </c>
+      <c r="G126" s="24">
+        <v>459000</v>
+      </c>
+      <c r="H126" s="19"/>
+      <c r="I126" s="25">
+        <f t="shared" si="4"/>
+        <v>653.90483999999992</v>
+      </c>
+      <c r="J126" s="25">
+        <f t="shared" si="5"/>
+        <v>459</v>
+      </c>
+      <c r="K126" s="25">
+        <f t="shared" si="6"/>
+        <v>459</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A127" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B127" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C127" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D127" s="17"/>
+      <c r="E127" s="24">
+        <v>3000</v>
+      </c>
+      <c r="F127" s="24">
+        <v>3000</v>
+      </c>
+      <c r="G127" s="24">
+        <v>3000</v>
+      </c>
+      <c r="H127" s="19"/>
+      <c r="I127" s="25">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="J127" s="25">
+        <f t="shared" si="5"/>
+        <v>3</v>
+      </c>
+      <c r="K127" s="25">
+        <f t="shared" si="6"/>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A128" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B128" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C128" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D128" s="17"/>
+      <c r="E128" s="24">
+        <v>3000</v>
+      </c>
+      <c r="F128" s="24">
+        <v>3000</v>
+      </c>
+      <c r="G128" s="24">
+        <v>3000</v>
+      </c>
+      <c r="H128" s="19"/>
+      <c r="I128" s="25">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="J128" s="25">
+        <f t="shared" si="5"/>
+        <v>3</v>
+      </c>
+      <c r="K128" s="25">
+        <f t="shared" si="6"/>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A129" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B129" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C129" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="17"/>
+      <c r="E129" s="24">
+        <v>6000</v>
+      </c>
+      <c r="F129" s="24">
+        <v>10000</v>
+      </c>
+      <c r="G129" s="24">
+        <v>10000</v>
+      </c>
+      <c r="H129" s="19"/>
+      <c r="I129" s="25">
+        <f t="shared" si="4"/>
+        <v>6</v>
+      </c>
+      <c r="J129" s="25">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="K129" s="25">
+        <f t="shared" si="6"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A130" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B130" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C130" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D130" s="17"/>
+      <c r="E130" s="24">
+        <v>6000</v>
+      </c>
+      <c r="F130" s="24">
+        <v>10000</v>
+      </c>
+      <c r="G130" s="24">
+        <v>10000</v>
+      </c>
+      <c r="H130" s="19"/>
+      <c r="I130" s="25">
+        <f t="shared" si="4"/>
+        <v>6</v>
+      </c>
+      <c r="J130" s="25">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="K130" s="25">
+        <f t="shared" si="6"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A131" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B131" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C131" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D131" s="17"/>
+      <c r="E131" s="24">
+        <v>6000</v>
+      </c>
+      <c r="F131" s="24">
+        <v>10000</v>
+      </c>
+      <c r="G131" s="24">
+        <v>10000</v>
+      </c>
+      <c r="H131" s="19"/>
+      <c r="I131" s="25">
+        <f t="shared" si="4"/>
+        <v>6</v>
+      </c>
+      <c r="J131" s="25">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="K131" s="25">
+        <f t="shared" si="6"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="24" x14ac:dyDescent="0.25">
+      <c r="A132" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B132" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="17"/>
+      <c r="E132" s="18">
+        <v>12000000</v>
+      </c>
+      <c r="F132" s="18">
+        <v>12000000</v>
+      </c>
+      <c r="G132" s="18">
+        <v>12000000</v>
+      </c>
+      <c r="H132" s="19"/>
+      <c r="I132" s="20">
+        <f t="shared" si="4"/>
+        <v>12000</v>
+      </c>
+      <c r="J132" s="20">
+        <f t="shared" si="5"/>
+        <v>12000</v>
+      </c>
+      <c r="K132" s="20">
+        <f t="shared" si="6"/>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="24" x14ac:dyDescent="0.25">
+      <c r="A133" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B133" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C133" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="17"/>
+      <c r="E133" s="18">
+        <v>12000000</v>
+      </c>
+      <c r="F133" s="18">
+        <v>12000000</v>
+      </c>
+      <c r="G133" s="18">
+        <v>12000000</v>
+      </c>
+      <c r="H133" s="19"/>
+      <c r="I133" s="20">
+        <f t="shared" si="4"/>
+        <v>12000</v>
+      </c>
+      <c r="J133" s="20">
+        <f t="shared" si="5"/>
+        <v>12000</v>
+      </c>
+      <c r="K133" s="20">
+        <f t="shared" si="6"/>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="69" x14ac:dyDescent="0.25">
+      <c r="A134" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B134" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C134" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="17"/>
+      <c r="E134" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="F134" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="G134" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="H134" s="19"/>
+      <c r="I134" s="25">
+        <f t="shared" si="4"/>
+        <v>12000</v>
+      </c>
+      <c r="J134" s="25">
+        <f t="shared" si="5"/>
+        <v>12000</v>
+      </c>
+      <c r="K134" s="25">
+        <f t="shared" si="6"/>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A135" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C135" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="D135" s="17"/>
+      <c r="E135" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="F135" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="G135" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="H135" s="19"/>
+      <c r="I135" s="25">
+        <f t="shared" si="4"/>
+        <v>12000</v>
+      </c>
+      <c r="J135" s="25">
+        <f t="shared" si="5"/>
+        <v>12000</v>
+      </c>
+      <c r="K135" s="25">
+        <f t="shared" si="6"/>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A136" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" s="17"/>
+      <c r="E136" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="F136" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="G136" s="24">
+        <v>12000000</v>
+      </c>
+      <c r="H136" s="19"/>
+      <c r="I136" s="25">
+        <f t="shared" ref="I136:I142" si="7">E136/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="J136" s="25">
+        <f t="shared" ref="J136:J142" si="8">F136/$G$3</f>
+        <v>12000</v>
+      </c>
+      <c r="K136" s="25">
+        <f t="shared" ref="K136:K142" si="9">G136/$G$3</f>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="24" x14ac:dyDescent="0.25">
+      <c r="A137" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B137" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="17"/>
+      <c r="E137" s="18">
+        <v>345600</v>
+      </c>
+      <c r="F137" s="18">
+        <v>345600</v>
+      </c>
+      <c r="G137" s="18">
+        <v>345600</v>
+      </c>
+      <c r="H137" s="19"/>
+      <c r="I137" s="20">
+        <f t="shared" si="7"/>
+        <v>345.6</v>
+      </c>
+      <c r="J137" s="20">
+        <f t="shared" si="8"/>
+        <v>345.6</v>
+      </c>
+      <c r="K137" s="20">
+        <f t="shared" si="9"/>
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A138" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B138" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="17"/>
+      <c r="E138" s="18">
+        <v>345600</v>
+      </c>
+      <c r="F138" s="18">
+        <v>345600</v>
+      </c>
+      <c r="G138" s="18">
+        <v>345600</v>
+      </c>
+      <c r="H138" s="19"/>
+      <c r="I138" s="20">
+        <f t="shared" si="7"/>
+        <v>345.6</v>
+      </c>
+      <c r="J138" s="20">
+        <f t="shared" si="8"/>
+        <v>345.6</v>
+      </c>
+      <c r="K138" s="20">
+        <f t="shared" si="9"/>
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A139" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="17" t="s">
-[...20 lines deleted...]
-      <c r="A6" s="19" t="n">
+      <c r="B139" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C139" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D139" s="17"/>
+      <c r="E139" s="24">
+        <v>345600</v>
+      </c>
+      <c r="F139" s="24">
+        <v>345600</v>
+      </c>
+      <c r="G139" s="24">
+        <v>345600</v>
+      </c>
+      <c r="H139" s="19"/>
+      <c r="I139" s="25">
+        <f t="shared" si="7"/>
+        <v>345.6</v>
+      </c>
+      <c r="J139" s="25">
+        <f t="shared" si="8"/>
+        <v>345.6</v>
+      </c>
+      <c r="K139" s="25">
+        <f t="shared" si="9"/>
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A140" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C140" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="D140" s="17"/>
+      <c r="E140" s="24">
+        <v>345600</v>
+      </c>
+      <c r="F140" s="24">
+        <v>345600</v>
+      </c>
+      <c r="G140" s="24">
+        <v>345600</v>
+      </c>
+      <c r="H140" s="19"/>
+      <c r="I140" s="25">
+        <f t="shared" si="7"/>
+        <v>345.6</v>
+      </c>
+      <c r="J140" s="25">
+        <f t="shared" si="8"/>
+        <v>345.6</v>
+      </c>
+      <c r="K140" s="25">
+        <f t="shared" si="9"/>
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A141" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B141" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C141" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="20" t="n">
-[...4357 lines deleted...]
-      <c r="E137" s="26" t="n">
+      <c r="D141" s="17"/>
+      <c r="E141" s="24">
         <v>345600</v>
       </c>
-      <c r="F137" s="26" t="n">
+      <c r="F141" s="24">
         <v>345600</v>
       </c>
-      <c r="G137" s="26" t="n">
+      <c r="G141" s="24">
         <v>345600</v>
       </c>
-      <c r="H137" s="27"/>
-[...1 lines deleted...]
-        <f aca="false">E137/$G$3</f>
+      <c r="H141" s="19"/>
+      <c r="I141" s="25">
+        <f t="shared" si="7"/>
         <v>345.6</v>
       </c>
-      <c r="J137" s="28" t="n">
-        <f aca="false">F137/$G$3</f>
+      <c r="J141" s="25">
+        <f t="shared" si="8"/>
         <v>345.6</v>
       </c>
-      <c r="K137" s="28" t="n">
-        <f aca="false">G137/$G$3</f>
+      <c r="K141" s="25">
+        <f t="shared" si="9"/>
         <v>345.6</v>
       </c>
     </row>
-    <row r="138" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...143 lines deleted...]
-      <c r="F142" s="26" t="n">
+    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A142" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B142" s="27"/>
+      <c r="C142" s="27"/>
+      <c r="D142" s="28">
+        <v>0</v>
+      </c>
+      <c r="E142" s="18">
+        <v>75365285.769999996</v>
+      </c>
+      <c r="F142" s="18">
         <v>61069400</v>
       </c>
-      <c r="G142" s="26" t="n">
+      <c r="G142" s="18">
         <v>63151200</v>
       </c>
-      <c r="H142" s="27"/>
-[...5 lines deleted...]
-        <f aca="false">F142/$G$3</f>
+      <c r="H142" s="19"/>
+      <c r="I142" s="20">
+        <f t="shared" si="7"/>
+        <v>75365.285770000002</v>
+      </c>
+      <c r="J142" s="20">
+        <f t="shared" si="8"/>
         <v>61069.4</v>
       </c>
-      <c r="K142" s="28" t="n">
-[...12 lines deleted...]
-      <c r="H143" s="7"/>
+      <c r="K142" s="20">
+        <f t="shared" si="9"/>
+        <v>63151.199999999997</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A143" s="1"/>
+      <c r="B143" s="1"/>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1"/>
+      <c r="F143" s="1"/>
+      <c r="G143" s="1"/>
+      <c r="H143" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="I1:K1"/>
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="I1:K1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="E4:G4"/>
-    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="A2:K2"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-[...3 lines deleted...]
-    <oddHeader/>
+  <pageMargins left="0.78740157480314998" right="0.196850393700787" top="0.39370078740157499" bottom="0.39370078740157499" header="0" footer="0.196850393700787"/>
+  <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-[...1 lines deleted...]
-  <Application>LibreOffice/26.2.3.2$Windows_X86_64 LibreOffice_project/70e089b17412e4cb7773e41413306b17a2328c34</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Бюджет_3</vt:lpstr>
+      <vt:lpstr>Бюджет_3!Заголовки_для_печати</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Client_FO</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Client_FO</dc:creator>
-[...3 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>