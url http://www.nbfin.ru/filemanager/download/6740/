--- v0 (2026-05-14)
+++ v1 (2026-08-19)
@@ -1,27881 +1,31893 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Main\сайт\Бюджет\Бюджет Новобурасского муниципального района\Актуализированная версия бюджета\2026 год\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84984044-DA9E-4034-A669-AE4D17069696}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Бюджет_2" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Бюджет" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="true" iterateDelta="0.0001"/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr calcId="191029" iterate="1"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="J8" i="1" l="1"/>
+  <c r="K8" i="1"/>
+  <c r="L8" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="L9" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="L10" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="L12" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="L13" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="L19" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="L22" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="L23" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="L24" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="L25" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="L26" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="L28" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="L29" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="L30" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="L31" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="L32" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="K33" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="J34" i="1"/>
+  <c r="K34" i="1"/>
+  <c r="L34" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="L35" i="1"/>
+  <c r="J36" i="1"/>
+  <c r="K36" i="1"/>
+  <c r="L36" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="L37" i="1"/>
+  <c r="J38" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="L38" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="J40" i="1"/>
+  <c r="K40" i="1"/>
+  <c r="L40" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="K41" i="1"/>
+  <c r="L41" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="K42" i="1"/>
+  <c r="L42" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="K43" i="1"/>
+  <c r="L43" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="K44" i="1"/>
+  <c r="L44" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="K45" i="1"/>
+  <c r="L45" i="1"/>
+  <c r="J46" i="1"/>
+  <c r="K46" i="1"/>
+  <c r="L46" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="K47" i="1"/>
+  <c r="L47" i="1"/>
+  <c r="J48" i="1"/>
+  <c r="K48" i="1"/>
+  <c r="L48" i="1"/>
+  <c r="J49" i="1"/>
+  <c r="K49" i="1"/>
+  <c r="L49" i="1"/>
+  <c r="J50" i="1"/>
+  <c r="K50" i="1"/>
+  <c r="L50" i="1"/>
+  <c r="J51" i="1"/>
+  <c r="K51" i="1"/>
+  <c r="L51" i="1"/>
+  <c r="J52" i="1"/>
+  <c r="K52" i="1"/>
+  <c r="L52" i="1"/>
+  <c r="J53" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="L53" i="1"/>
+  <c r="J54" i="1"/>
+  <c r="K54" i="1"/>
+  <c r="L54" i="1"/>
+  <c r="J55" i="1"/>
+  <c r="K55" i="1"/>
+  <c r="L55" i="1"/>
+  <c r="J56" i="1"/>
+  <c r="K56" i="1"/>
+  <c r="L56" i="1"/>
+  <c r="J57" i="1"/>
+  <c r="K57" i="1"/>
+  <c r="L57" i="1"/>
+  <c r="J58" i="1"/>
+  <c r="K58" i="1"/>
+  <c r="L58" i="1"/>
+  <c r="J59" i="1"/>
+  <c r="K59" i="1"/>
+  <c r="L59" i="1"/>
+  <c r="J60" i="1"/>
+  <c r="K60" i="1"/>
+  <c r="L60" i="1"/>
+  <c r="J61" i="1"/>
+  <c r="K61" i="1"/>
+  <c r="L61" i="1"/>
+  <c r="J62" i="1"/>
+  <c r="K62" i="1"/>
+  <c r="L62" i="1"/>
+  <c r="J63" i="1"/>
+  <c r="K63" i="1"/>
+  <c r="L63" i="1"/>
+  <c r="J64" i="1"/>
+  <c r="K64" i="1"/>
+  <c r="L64" i="1"/>
+  <c r="J65" i="1"/>
+  <c r="K65" i="1"/>
+  <c r="L65" i="1"/>
+  <c r="J66" i="1"/>
+  <c r="K66" i="1"/>
+  <c r="L66" i="1"/>
+  <c r="J67" i="1"/>
+  <c r="K67" i="1"/>
+  <c r="L67" i="1"/>
+  <c r="J68" i="1"/>
+  <c r="K68" i="1"/>
+  <c r="L68" i="1"/>
+  <c r="J69" i="1"/>
+  <c r="K69" i="1"/>
+  <c r="L69" i="1"/>
+  <c r="J70" i="1"/>
+  <c r="K70" i="1"/>
+  <c r="L70" i="1"/>
+  <c r="J71" i="1"/>
+  <c r="K71" i="1"/>
+  <c r="L71" i="1"/>
+  <c r="J72" i="1"/>
+  <c r="K72" i="1"/>
+  <c r="L72" i="1"/>
+  <c r="J73" i="1"/>
+  <c r="K73" i="1"/>
+  <c r="L73" i="1"/>
+  <c r="J74" i="1"/>
+  <c r="K74" i="1"/>
+  <c r="L74" i="1"/>
+  <c r="J75" i="1"/>
+  <c r="K75" i="1"/>
+  <c r="L75" i="1"/>
+  <c r="J76" i="1"/>
+  <c r="K76" i="1"/>
+  <c r="L76" i="1"/>
+  <c r="J77" i="1"/>
+  <c r="K77" i="1"/>
+  <c r="L77" i="1"/>
+  <c r="J78" i="1"/>
+  <c r="K78" i="1"/>
+  <c r="L78" i="1"/>
+  <c r="J79" i="1"/>
+  <c r="K79" i="1"/>
+  <c r="L79" i="1"/>
+  <c r="J80" i="1"/>
+  <c r="K80" i="1"/>
+  <c r="L80" i="1"/>
+  <c r="J81" i="1"/>
+  <c r="K81" i="1"/>
+  <c r="L81" i="1"/>
+  <c r="J82" i="1"/>
+  <c r="K82" i="1"/>
+  <c r="L82" i="1"/>
+  <c r="J83" i="1"/>
+  <c r="K83" i="1"/>
+  <c r="L83" i="1"/>
+  <c r="J84" i="1"/>
+  <c r="K84" i="1"/>
+  <c r="L84" i="1"/>
+  <c r="J85" i="1"/>
+  <c r="K85" i="1"/>
+  <c r="L85" i="1"/>
+  <c r="J86" i="1"/>
+  <c r="K86" i="1"/>
+  <c r="L86" i="1"/>
+  <c r="J87" i="1"/>
+  <c r="K87" i="1"/>
+  <c r="L87" i="1"/>
+  <c r="J88" i="1"/>
+  <c r="K88" i="1"/>
+  <c r="L88" i="1"/>
+  <c r="J89" i="1"/>
+  <c r="K89" i="1"/>
+  <c r="L89" i="1"/>
+  <c r="J90" i="1"/>
+  <c r="K90" i="1"/>
+  <c r="L90" i="1"/>
+  <c r="J91" i="1"/>
+  <c r="K91" i="1"/>
+  <c r="L91" i="1"/>
+  <c r="J92" i="1"/>
+  <c r="K92" i="1"/>
+  <c r="L92" i="1"/>
+  <c r="J93" i="1"/>
+  <c r="K93" i="1"/>
+  <c r="L93" i="1"/>
+  <c r="J94" i="1"/>
+  <c r="K94" i="1"/>
+  <c r="L94" i="1"/>
+  <c r="J95" i="1"/>
+  <c r="K95" i="1"/>
+  <c r="L95" i="1"/>
+  <c r="J96" i="1"/>
+  <c r="K96" i="1"/>
+  <c r="L96" i="1"/>
+  <c r="J97" i="1"/>
+  <c r="K97" i="1"/>
+  <c r="L97" i="1"/>
+  <c r="J98" i="1"/>
+  <c r="K98" i="1"/>
+  <c r="L98" i="1"/>
+  <c r="J99" i="1"/>
+  <c r="K99" i="1"/>
+  <c r="L99" i="1"/>
+  <c r="J100" i="1"/>
+  <c r="K100" i="1"/>
+  <c r="L100" i="1"/>
+  <c r="J101" i="1"/>
+  <c r="K101" i="1"/>
+  <c r="L101" i="1"/>
+  <c r="J102" i="1"/>
+  <c r="K102" i="1"/>
+  <c r="L102" i="1"/>
+  <c r="J103" i="1"/>
+  <c r="K103" i="1"/>
+  <c r="L103" i="1"/>
+  <c r="J104" i="1"/>
+  <c r="K104" i="1"/>
+  <c r="L104" i="1"/>
+  <c r="J105" i="1"/>
+  <c r="K105" i="1"/>
+  <c r="L105" i="1"/>
+  <c r="J106" i="1"/>
+  <c r="K106" i="1"/>
+  <c r="L106" i="1"/>
+  <c r="J107" i="1"/>
+  <c r="K107" i="1"/>
+  <c r="L107" i="1"/>
+  <c r="J108" i="1"/>
+  <c r="K108" i="1"/>
+  <c r="L108" i="1"/>
+  <c r="J109" i="1"/>
+  <c r="K109" i="1"/>
+  <c r="L109" i="1"/>
+  <c r="J110" i="1"/>
+  <c r="K110" i="1"/>
+  <c r="L110" i="1"/>
+  <c r="J111" i="1"/>
+  <c r="K111" i="1"/>
+  <c r="L111" i="1"/>
+  <c r="J112" i="1"/>
+  <c r="K112" i="1"/>
+  <c r="L112" i="1"/>
+  <c r="J113" i="1"/>
+  <c r="K113" i="1"/>
+  <c r="L113" i="1"/>
+  <c r="J114" i="1"/>
+  <c r="K114" i="1"/>
+  <c r="L114" i="1"/>
+  <c r="J115" i="1"/>
+  <c r="K115" i="1"/>
+  <c r="L115" i="1"/>
+  <c r="J116" i="1"/>
+  <c r="K116" i="1"/>
+  <c r="L116" i="1"/>
+  <c r="J117" i="1"/>
+  <c r="K117" i="1"/>
+  <c r="L117" i="1"/>
+  <c r="J118" i="1"/>
+  <c r="K118" i="1"/>
+  <c r="L118" i="1"/>
+  <c r="J119" i="1"/>
+  <c r="K119" i="1"/>
+  <c r="L119" i="1"/>
+  <c r="J120" i="1"/>
+  <c r="K120" i="1"/>
+  <c r="L120" i="1"/>
+  <c r="J121" i="1"/>
+  <c r="K121" i="1"/>
+  <c r="L121" i="1"/>
+  <c r="J122" i="1"/>
+  <c r="K122" i="1"/>
+  <c r="L122" i="1"/>
+  <c r="J123" i="1"/>
+  <c r="K123" i="1"/>
+  <c r="L123" i="1"/>
+  <c r="J124" i="1"/>
+  <c r="K124" i="1"/>
+  <c r="L124" i="1"/>
+  <c r="J125" i="1"/>
+  <c r="K125" i="1"/>
+  <c r="L125" i="1"/>
+  <c r="J126" i="1"/>
+  <c r="K126" i="1"/>
+  <c r="L126" i="1"/>
+  <c r="J127" i="1"/>
+  <c r="K127" i="1"/>
+  <c r="L127" i="1"/>
+  <c r="J128" i="1"/>
+  <c r="K128" i="1"/>
+  <c r="L128" i="1"/>
+  <c r="J129" i="1"/>
+  <c r="K129" i="1"/>
+  <c r="L129" i="1"/>
+  <c r="J130" i="1"/>
+  <c r="K130" i="1"/>
+  <c r="L130" i="1"/>
+  <c r="J131" i="1"/>
+  <c r="K131" i="1"/>
+  <c r="L131" i="1"/>
+  <c r="J132" i="1"/>
+  <c r="K132" i="1"/>
+  <c r="L132" i="1"/>
+  <c r="J133" i="1"/>
+  <c r="K133" i="1"/>
+  <c r="L133" i="1"/>
+  <c r="J134" i="1"/>
+  <c r="K134" i="1"/>
+  <c r="L134" i="1"/>
+  <c r="J135" i="1"/>
+  <c r="K135" i="1"/>
+  <c r="L135" i="1"/>
+  <c r="J136" i="1"/>
+  <c r="K136" i="1"/>
+  <c r="L136" i="1"/>
+  <c r="J137" i="1"/>
+  <c r="K137" i="1"/>
+  <c r="L137" i="1"/>
+  <c r="J138" i="1"/>
+  <c r="K138" i="1"/>
+  <c r="L138" i="1"/>
+  <c r="J139" i="1"/>
+  <c r="K139" i="1"/>
+  <c r="L139" i="1"/>
+  <c r="J140" i="1"/>
+  <c r="K140" i="1"/>
+  <c r="L140" i="1"/>
+  <c r="J141" i="1"/>
+  <c r="K141" i="1"/>
+  <c r="L141" i="1"/>
+  <c r="J142" i="1"/>
+  <c r="K142" i="1"/>
+  <c r="L142" i="1"/>
+  <c r="J143" i="1"/>
+  <c r="K143" i="1"/>
+  <c r="L143" i="1"/>
+  <c r="J144" i="1"/>
+  <c r="K144" i="1"/>
+  <c r="L144" i="1"/>
+  <c r="J145" i="1"/>
+  <c r="K145" i="1"/>
+  <c r="L145" i="1"/>
+  <c r="J146" i="1"/>
+  <c r="K146" i="1"/>
+  <c r="L146" i="1"/>
+  <c r="J147" i="1"/>
+  <c r="K147" i="1"/>
+  <c r="L147" i="1"/>
+  <c r="J148" i="1"/>
+  <c r="K148" i="1"/>
+  <c r="L148" i="1"/>
+  <c r="J149" i="1"/>
+  <c r="K149" i="1"/>
+  <c r="L149" i="1"/>
+  <c r="J150" i="1"/>
+  <c r="K150" i="1"/>
+  <c r="L150" i="1"/>
+  <c r="J151" i="1"/>
+  <c r="K151" i="1"/>
+  <c r="L151" i="1"/>
+  <c r="J152" i="1"/>
+  <c r="K152" i="1"/>
+  <c r="L152" i="1"/>
+  <c r="J153" i="1"/>
+  <c r="K153" i="1"/>
+  <c r="L153" i="1"/>
+  <c r="J154" i="1"/>
+  <c r="K154" i="1"/>
+  <c r="L154" i="1"/>
+  <c r="J155" i="1"/>
+  <c r="K155" i="1"/>
+  <c r="L155" i="1"/>
+  <c r="J156" i="1"/>
+  <c r="K156" i="1"/>
+  <c r="L156" i="1"/>
+  <c r="J157" i="1"/>
+  <c r="K157" i="1"/>
+  <c r="L157" i="1"/>
+  <c r="J158" i="1"/>
+  <c r="K158" i="1"/>
+  <c r="L158" i="1"/>
+  <c r="J159" i="1"/>
+  <c r="K159" i="1"/>
+  <c r="L159" i="1"/>
+  <c r="J160" i="1"/>
+  <c r="K160" i="1"/>
+  <c r="L160" i="1"/>
+  <c r="J161" i="1"/>
+  <c r="K161" i="1"/>
+  <c r="L161" i="1"/>
+  <c r="J162" i="1"/>
+  <c r="K162" i="1"/>
+  <c r="L162" i="1"/>
+  <c r="J163" i="1"/>
+  <c r="K163" i="1"/>
+  <c r="L163" i="1"/>
+  <c r="J164" i="1"/>
+  <c r="K164" i="1"/>
+  <c r="L164" i="1"/>
+  <c r="J165" i="1"/>
+  <c r="K165" i="1"/>
+  <c r="L165" i="1"/>
+  <c r="J166" i="1"/>
+  <c r="K166" i="1"/>
+  <c r="L166" i="1"/>
+  <c r="J167" i="1"/>
+  <c r="K167" i="1"/>
+  <c r="L167" i="1"/>
+  <c r="J168" i="1"/>
+  <c r="K168" i="1"/>
+  <c r="L168" i="1"/>
+  <c r="J169" i="1"/>
+  <c r="K169" i="1"/>
+  <c r="L169" i="1"/>
+  <c r="J170" i="1"/>
+  <c r="K170" i="1"/>
+  <c r="L170" i="1"/>
+  <c r="J171" i="1"/>
+  <c r="K171" i="1"/>
+  <c r="L171" i="1"/>
+  <c r="J172" i="1"/>
+  <c r="K172" i="1"/>
+  <c r="L172" i="1"/>
+  <c r="J173" i="1"/>
+  <c r="K173" i="1"/>
+  <c r="L173" i="1"/>
+  <c r="J174" i="1"/>
+  <c r="K174" i="1"/>
+  <c r="L174" i="1"/>
+  <c r="J175" i="1"/>
+  <c r="K175" i="1"/>
+  <c r="L175" i="1"/>
+  <c r="J176" i="1"/>
+  <c r="K176" i="1"/>
+  <c r="L176" i="1"/>
+  <c r="J177" i="1"/>
+  <c r="K177" i="1"/>
+  <c r="L177" i="1"/>
+  <c r="J178" i="1"/>
+  <c r="K178" i="1"/>
+  <c r="L178" i="1"/>
+  <c r="J179" i="1"/>
+  <c r="K179" i="1"/>
+  <c r="L179" i="1"/>
+  <c r="J180" i="1"/>
+  <c r="K180" i="1"/>
+  <c r="L180" i="1"/>
+  <c r="J181" i="1"/>
+  <c r="K181" i="1"/>
+  <c r="L181" i="1"/>
+  <c r="J182" i="1"/>
+  <c r="K182" i="1"/>
+  <c r="L182" i="1"/>
+  <c r="J183" i="1"/>
+  <c r="K183" i="1"/>
+  <c r="L183" i="1"/>
+  <c r="J184" i="1"/>
+  <c r="K184" i="1"/>
+  <c r="L184" i="1"/>
+  <c r="J185" i="1"/>
+  <c r="K185" i="1"/>
+  <c r="L185" i="1"/>
+  <c r="J186" i="1"/>
+  <c r="K186" i="1"/>
+  <c r="L186" i="1"/>
+  <c r="J187" i="1"/>
+  <c r="K187" i="1"/>
+  <c r="L187" i="1"/>
+  <c r="J188" i="1"/>
+  <c r="K188" i="1"/>
+  <c r="L188" i="1"/>
+  <c r="J189" i="1"/>
+  <c r="K189" i="1"/>
+  <c r="L189" i="1"/>
+  <c r="J190" i="1"/>
+  <c r="K190" i="1"/>
+  <c r="L190" i="1"/>
+  <c r="J191" i="1"/>
+  <c r="K191" i="1"/>
+  <c r="L191" i="1"/>
+  <c r="J192" i="1"/>
+  <c r="K192" i="1"/>
+  <c r="L192" i="1"/>
+  <c r="J193" i="1"/>
+  <c r="K193" i="1"/>
+  <c r="L193" i="1"/>
+  <c r="J194" i="1"/>
+  <c r="K194" i="1"/>
+  <c r="L194" i="1"/>
+  <c r="J195" i="1"/>
+  <c r="K195" i="1"/>
+  <c r="L195" i="1"/>
+  <c r="J196" i="1"/>
+  <c r="K196" i="1"/>
+  <c r="L196" i="1"/>
+  <c r="J197" i="1"/>
+  <c r="K197" i="1"/>
+  <c r="L197" i="1"/>
+  <c r="J198" i="1"/>
+  <c r="K198" i="1"/>
+  <c r="L198" i="1"/>
+  <c r="J199" i="1"/>
+  <c r="K199" i="1"/>
+  <c r="L199" i="1"/>
+  <c r="J200" i="1"/>
+  <c r="K200" i="1"/>
+  <c r="L200" i="1"/>
+  <c r="J201" i="1"/>
+  <c r="K201" i="1"/>
+  <c r="L201" i="1"/>
+  <c r="J202" i="1"/>
+  <c r="K202" i="1"/>
+  <c r="L202" i="1"/>
+  <c r="J203" i="1"/>
+  <c r="K203" i="1"/>
+  <c r="L203" i="1"/>
+  <c r="J204" i="1"/>
+  <c r="K204" i="1"/>
+  <c r="L204" i="1"/>
+  <c r="J205" i="1"/>
+  <c r="K205" i="1"/>
+  <c r="L205" i="1"/>
+  <c r="J206" i="1"/>
+  <c r="K206" i="1"/>
+  <c r="L206" i="1"/>
+  <c r="J207" i="1"/>
+  <c r="K207" i="1"/>
+  <c r="L207" i="1"/>
+  <c r="J208" i="1"/>
+  <c r="K208" i="1"/>
+  <c r="L208" i="1"/>
+  <c r="J209" i="1"/>
+  <c r="K209" i="1"/>
+  <c r="L209" i="1"/>
+  <c r="J210" i="1"/>
+  <c r="K210" i="1"/>
+  <c r="L210" i="1"/>
+  <c r="J211" i="1"/>
+  <c r="K211" i="1"/>
+  <c r="L211" i="1"/>
+  <c r="J212" i="1"/>
+  <c r="K212" i="1"/>
+  <c r="L212" i="1"/>
+  <c r="J213" i="1"/>
+  <c r="K213" i="1"/>
+  <c r="L213" i="1"/>
+  <c r="J214" i="1"/>
+  <c r="K214" i="1"/>
+  <c r="L214" i="1"/>
+  <c r="J215" i="1"/>
+  <c r="K215" i="1"/>
+  <c r="L215" i="1"/>
+  <c r="J216" i="1"/>
+  <c r="K216" i="1"/>
+  <c r="L216" i="1"/>
+  <c r="J217" i="1"/>
+  <c r="K217" i="1"/>
+  <c r="L217" i="1"/>
+  <c r="J218" i="1"/>
+  <c r="K218" i="1"/>
+  <c r="L218" i="1"/>
+  <c r="J219" i="1"/>
+  <c r="K219" i="1"/>
+  <c r="L219" i="1"/>
+  <c r="J220" i="1"/>
+  <c r="K220" i="1"/>
+  <c r="L220" i="1"/>
+  <c r="J221" i="1"/>
+  <c r="K221" i="1"/>
+  <c r="L221" i="1"/>
+  <c r="J222" i="1"/>
+  <c r="K222" i="1"/>
+  <c r="L222" i="1"/>
+  <c r="J223" i="1"/>
+  <c r="K223" i="1"/>
+  <c r="L223" i="1"/>
+  <c r="J224" i="1"/>
+  <c r="K224" i="1"/>
+  <c r="L224" i="1"/>
+  <c r="J225" i="1"/>
+  <c r="K225" i="1"/>
+  <c r="L225" i="1"/>
+  <c r="J226" i="1"/>
+  <c r="K226" i="1"/>
+  <c r="L226" i="1"/>
+  <c r="J227" i="1"/>
+  <c r="K227" i="1"/>
+  <c r="L227" i="1"/>
+  <c r="J228" i="1"/>
+  <c r="K228" i="1"/>
+  <c r="L228" i="1"/>
+  <c r="J229" i="1"/>
+  <c r="K229" i="1"/>
+  <c r="L229" i="1"/>
+  <c r="J230" i="1"/>
+  <c r="K230" i="1"/>
+  <c r="L230" i="1"/>
+  <c r="J231" i="1"/>
+  <c r="K231" i="1"/>
+  <c r="L231" i="1"/>
+  <c r="J232" i="1"/>
+  <c r="K232" i="1"/>
+  <c r="L232" i="1"/>
+  <c r="J233" i="1"/>
+  <c r="K233" i="1"/>
+  <c r="L233" i="1"/>
+  <c r="J234" i="1"/>
+  <c r="K234" i="1"/>
+  <c r="L234" i="1"/>
+  <c r="J235" i="1"/>
+  <c r="K235" i="1"/>
+  <c r="L235" i="1"/>
+  <c r="J236" i="1"/>
+  <c r="K236" i="1"/>
+  <c r="L236" i="1"/>
+  <c r="J237" i="1"/>
+  <c r="K237" i="1"/>
+  <c r="L237" i="1"/>
+  <c r="J238" i="1"/>
+  <c r="K238" i="1"/>
+  <c r="L238" i="1"/>
+  <c r="J239" i="1"/>
+  <c r="K239" i="1"/>
+  <c r="L239" i="1"/>
+  <c r="J240" i="1"/>
+  <c r="K240" i="1"/>
+  <c r="L240" i="1"/>
+  <c r="J241" i="1"/>
+  <c r="K241" i="1"/>
+  <c r="L241" i="1"/>
+  <c r="J242" i="1"/>
+  <c r="K242" i="1"/>
+  <c r="L242" i="1"/>
+  <c r="J243" i="1"/>
+  <c r="K243" i="1"/>
+  <c r="L243" i="1"/>
+  <c r="J244" i="1"/>
+  <c r="K244" i="1"/>
+  <c r="L244" i="1"/>
+  <c r="J245" i="1"/>
+  <c r="K245" i="1"/>
+  <c r="L245" i="1"/>
+  <c r="J246" i="1"/>
+  <c r="K246" i="1"/>
+  <c r="L246" i="1"/>
+  <c r="J247" i="1"/>
+  <c r="K247" i="1"/>
+  <c r="L247" i="1"/>
+  <c r="J248" i="1"/>
+  <c r="K248" i="1"/>
+  <c r="L248" i="1"/>
+  <c r="J249" i="1"/>
+  <c r="K249" i="1"/>
+  <c r="L249" i="1"/>
+  <c r="J250" i="1"/>
+  <c r="K250" i="1"/>
+  <c r="L250" i="1"/>
+  <c r="J251" i="1"/>
+  <c r="K251" i="1"/>
+  <c r="L251" i="1"/>
+  <c r="J252" i="1"/>
+  <c r="K252" i="1"/>
+  <c r="L252" i="1"/>
+  <c r="J253" i="1"/>
+  <c r="K253" i="1"/>
+  <c r="L253" i="1"/>
+  <c r="J254" i="1"/>
+  <c r="K254" i="1"/>
+  <c r="L254" i="1"/>
+  <c r="J255" i="1"/>
+  <c r="K255" i="1"/>
+  <c r="L255" i="1"/>
+  <c r="J256" i="1"/>
+  <c r="K256" i="1"/>
+  <c r="L256" i="1"/>
+  <c r="J257" i="1"/>
+  <c r="K257" i="1"/>
+  <c r="L257" i="1"/>
+  <c r="J258" i="1"/>
+  <c r="K258" i="1"/>
+  <c r="L258" i="1"/>
+  <c r="J259" i="1"/>
+  <c r="K259" i="1"/>
+  <c r="L259" i="1"/>
+  <c r="J260" i="1"/>
+  <c r="K260" i="1"/>
+  <c r="L260" i="1"/>
+  <c r="J261" i="1"/>
+  <c r="K261" i="1"/>
+  <c r="L261" i="1"/>
+  <c r="J262" i="1"/>
+  <c r="K262" i="1"/>
+  <c r="L262" i="1"/>
+  <c r="J263" i="1"/>
+  <c r="K263" i="1"/>
+  <c r="L263" i="1"/>
+  <c r="J264" i="1"/>
+  <c r="K264" i="1"/>
+  <c r="L264" i="1"/>
+  <c r="J265" i="1"/>
+  <c r="K265" i="1"/>
+  <c r="L265" i="1"/>
+  <c r="J266" i="1"/>
+  <c r="K266" i="1"/>
+  <c r="L266" i="1"/>
+  <c r="J267" i="1"/>
+  <c r="K267" i="1"/>
+  <c r="L267" i="1"/>
+  <c r="J268" i="1"/>
+  <c r="K268" i="1"/>
+  <c r="L268" i="1"/>
+  <c r="J269" i="1"/>
+  <c r="K269" i="1"/>
+  <c r="L269" i="1"/>
+  <c r="J270" i="1"/>
+  <c r="K270" i="1"/>
+  <c r="L270" i="1"/>
+  <c r="J271" i="1"/>
+  <c r="K271" i="1"/>
+  <c r="L271" i="1"/>
+  <c r="J272" i="1"/>
+  <c r="K272" i="1"/>
+  <c r="L272" i="1"/>
+  <c r="J273" i="1"/>
+  <c r="K273" i="1"/>
+  <c r="L273" i="1"/>
+  <c r="J274" i="1"/>
+  <c r="K274" i="1"/>
+  <c r="L274" i="1"/>
+  <c r="J275" i="1"/>
+  <c r="K275" i="1"/>
+  <c r="L275" i="1"/>
+  <c r="J276" i="1"/>
+  <c r="K276" i="1"/>
+  <c r="L276" i="1"/>
+  <c r="J277" i="1"/>
+  <c r="K277" i="1"/>
+  <c r="L277" i="1"/>
+  <c r="J278" i="1"/>
+  <c r="K278" i="1"/>
+  <c r="L278" i="1"/>
+  <c r="J279" i="1"/>
+  <c r="K279" i="1"/>
+  <c r="L279" i="1"/>
+  <c r="J280" i="1"/>
+  <c r="K280" i="1"/>
+  <c r="L280" i="1"/>
+  <c r="J281" i="1"/>
+  <c r="K281" i="1"/>
+  <c r="L281" i="1"/>
+  <c r="J282" i="1"/>
+  <c r="K282" i="1"/>
+  <c r="L282" i="1"/>
+  <c r="J283" i="1"/>
+  <c r="K283" i="1"/>
+  <c r="L283" i="1"/>
+  <c r="J284" i="1"/>
+  <c r="K284" i="1"/>
+  <c r="L284" i="1"/>
+  <c r="J285" i="1"/>
+  <c r="K285" i="1"/>
+  <c r="L285" i="1"/>
+  <c r="J286" i="1"/>
+  <c r="K286" i="1"/>
+  <c r="L286" i="1"/>
+  <c r="J287" i="1"/>
+  <c r="K287" i="1"/>
+  <c r="L287" i="1"/>
+  <c r="J288" i="1"/>
+  <c r="K288" i="1"/>
+  <c r="L288" i="1"/>
+  <c r="J289" i="1"/>
+  <c r="K289" i="1"/>
+  <c r="L289" i="1"/>
+  <c r="J290" i="1"/>
+  <c r="K290" i="1"/>
+  <c r="L290" i="1"/>
+  <c r="J291" i="1"/>
+  <c r="K291" i="1"/>
+  <c r="L291" i="1"/>
+  <c r="J292" i="1"/>
+  <c r="K292" i="1"/>
+  <c r="L292" i="1"/>
+  <c r="J293" i="1"/>
+  <c r="K293" i="1"/>
+  <c r="L293" i="1"/>
+  <c r="J294" i="1"/>
+  <c r="K294" i="1"/>
+  <c r="L294" i="1"/>
+  <c r="J295" i="1"/>
+  <c r="K295" i="1"/>
+  <c r="L295" i="1"/>
+  <c r="J296" i="1"/>
+  <c r="K296" i="1"/>
+  <c r="L296" i="1"/>
+  <c r="J297" i="1"/>
+  <c r="K297" i="1"/>
+  <c r="L297" i="1"/>
+  <c r="J298" i="1"/>
+  <c r="K298" i="1"/>
+  <c r="L298" i="1"/>
+  <c r="J299" i="1"/>
+  <c r="K299" i="1"/>
+  <c r="L299" i="1"/>
+  <c r="J300" i="1"/>
+  <c r="K300" i="1"/>
+  <c r="L300" i="1"/>
+  <c r="J301" i="1"/>
+  <c r="K301" i="1"/>
+  <c r="L301" i="1"/>
+  <c r="J302" i="1"/>
+  <c r="K302" i="1"/>
+  <c r="L302" i="1"/>
+  <c r="J303" i="1"/>
+  <c r="K303" i="1"/>
+  <c r="L303" i="1"/>
+  <c r="J304" i="1"/>
+  <c r="K304" i="1"/>
+  <c r="L304" i="1"/>
+  <c r="J305" i="1"/>
+  <c r="K305" i="1"/>
+  <c r="L305" i="1"/>
+  <c r="J306" i="1"/>
+  <c r="K306" i="1"/>
+  <c r="L306" i="1"/>
+  <c r="J307" i="1"/>
+  <c r="K307" i="1"/>
+  <c r="L307" i="1"/>
+  <c r="J308" i="1"/>
+  <c r="K308" i="1"/>
+  <c r="L308" i="1"/>
+  <c r="J309" i="1"/>
+  <c r="K309" i="1"/>
+  <c r="L309" i="1"/>
+  <c r="J310" i="1"/>
+  <c r="K310" i="1"/>
+  <c r="L310" i="1"/>
+  <c r="J311" i="1"/>
+  <c r="K311" i="1"/>
+  <c r="L311" i="1"/>
+  <c r="J312" i="1"/>
+  <c r="K312" i="1"/>
+  <c r="L312" i="1"/>
+  <c r="J313" i="1"/>
+  <c r="K313" i="1"/>
+  <c r="L313" i="1"/>
+  <c r="J314" i="1"/>
+  <c r="K314" i="1"/>
+  <c r="L314" i="1"/>
+  <c r="J315" i="1"/>
+  <c r="K315" i="1"/>
+  <c r="L315" i="1"/>
+  <c r="J316" i="1"/>
+  <c r="K316" i="1"/>
+  <c r="L316" i="1"/>
+  <c r="J317" i="1"/>
+  <c r="K317" i="1"/>
+  <c r="L317" i="1"/>
+  <c r="J318" i="1"/>
+  <c r="K318" i="1"/>
+  <c r="L318" i="1"/>
+  <c r="J319" i="1"/>
+  <c r="K319" i="1"/>
+  <c r="L319" i="1"/>
+  <c r="J320" i="1"/>
+  <c r="K320" i="1"/>
+  <c r="L320" i="1"/>
+  <c r="J321" i="1"/>
+  <c r="K321" i="1"/>
+  <c r="L321" i="1"/>
+  <c r="J322" i="1"/>
+  <c r="K322" i="1"/>
+  <c r="L322" i="1"/>
+  <c r="J323" i="1"/>
+  <c r="K323" i="1"/>
+  <c r="L323" i="1"/>
+  <c r="J324" i="1"/>
+  <c r="K324" i="1"/>
+  <c r="L324" i="1"/>
+  <c r="J325" i="1"/>
+  <c r="K325" i="1"/>
+  <c r="L325" i="1"/>
+  <c r="J326" i="1"/>
+  <c r="K326" i="1"/>
+  <c r="L326" i="1"/>
+  <c r="J327" i="1"/>
+  <c r="K327" i="1"/>
+  <c r="L327" i="1"/>
+  <c r="J328" i="1"/>
+  <c r="K328" i="1"/>
+  <c r="L328" i="1"/>
+  <c r="J329" i="1"/>
+  <c r="K329" i="1"/>
+  <c r="L329" i="1"/>
+  <c r="J330" i="1"/>
+  <c r="K330" i="1"/>
+  <c r="L330" i="1"/>
+  <c r="J331" i="1"/>
+  <c r="K331" i="1"/>
+  <c r="L331" i="1"/>
+  <c r="J332" i="1"/>
+  <c r="K332" i="1"/>
+  <c r="L332" i="1"/>
+  <c r="J333" i="1"/>
+  <c r="K333" i="1"/>
+  <c r="L333" i="1"/>
+  <c r="J334" i="1"/>
+  <c r="K334" i="1"/>
+  <c r="L334" i="1"/>
+  <c r="J335" i="1"/>
+  <c r="K335" i="1"/>
+  <c r="L335" i="1"/>
+  <c r="J336" i="1"/>
+  <c r="K336" i="1"/>
+  <c r="L336" i="1"/>
+  <c r="J337" i="1"/>
+  <c r="K337" i="1"/>
+  <c r="L337" i="1"/>
+  <c r="J338" i="1"/>
+  <c r="K338" i="1"/>
+  <c r="L338" i="1"/>
+  <c r="J339" i="1"/>
+  <c r="K339" i="1"/>
+  <c r="L339" i="1"/>
+  <c r="J340" i="1"/>
+  <c r="K340" i="1"/>
+  <c r="L340" i="1"/>
+  <c r="J341" i="1"/>
+  <c r="K341" i="1"/>
+  <c r="L341" i="1"/>
+  <c r="J342" i="1"/>
+  <c r="K342" i="1"/>
+  <c r="L342" i="1"/>
+  <c r="J343" i="1"/>
+  <c r="K343" i="1"/>
+  <c r="L343" i="1"/>
+  <c r="J344" i="1"/>
+  <c r="K344" i="1"/>
+  <c r="L344" i="1"/>
+  <c r="J345" i="1"/>
+  <c r="K345" i="1"/>
+  <c r="L345" i="1"/>
+  <c r="J346" i="1"/>
+  <c r="K346" i="1"/>
+  <c r="L346" i="1"/>
+  <c r="J347" i="1"/>
+  <c r="K347" i="1"/>
+  <c r="L347" i="1"/>
+  <c r="J348" i="1"/>
+  <c r="K348" i="1"/>
+  <c r="L348" i="1"/>
+  <c r="J349" i="1"/>
+  <c r="K349" i="1"/>
+  <c r="L349" i="1"/>
+  <c r="J350" i="1"/>
+  <c r="K350" i="1"/>
+  <c r="L350" i="1"/>
+  <c r="J351" i="1"/>
+  <c r="K351" i="1"/>
+  <c r="L351" i="1"/>
+  <c r="J352" i="1"/>
+  <c r="K352" i="1"/>
+  <c r="L352" i="1"/>
+  <c r="J353" i="1"/>
+  <c r="K353" i="1"/>
+  <c r="L353" i="1"/>
+  <c r="J354" i="1"/>
+  <c r="K354" i="1"/>
+  <c r="L354" i="1"/>
+  <c r="J355" i="1"/>
+  <c r="K355" i="1"/>
+  <c r="L355" i="1"/>
+  <c r="J356" i="1"/>
+  <c r="K356" i="1"/>
+  <c r="L356" i="1"/>
+  <c r="J357" i="1"/>
+  <c r="K357" i="1"/>
+  <c r="L357" i="1"/>
+  <c r="J358" i="1"/>
+  <c r="K358" i="1"/>
+  <c r="L358" i="1"/>
+  <c r="J359" i="1"/>
+  <c r="K359" i="1"/>
+  <c r="L359" i="1"/>
+  <c r="J360" i="1"/>
+  <c r="K360" i="1"/>
+  <c r="L360" i="1"/>
+  <c r="J361" i="1"/>
+  <c r="K361" i="1"/>
+  <c r="L361" i="1"/>
+  <c r="J362" i="1"/>
+  <c r="K362" i="1"/>
+  <c r="L362" i="1"/>
+  <c r="J363" i="1"/>
+  <c r="K363" i="1"/>
+  <c r="L363" i="1"/>
+  <c r="J364" i="1"/>
+  <c r="K364" i="1"/>
+  <c r="L364" i="1"/>
+  <c r="J365" i="1"/>
+  <c r="K365" i="1"/>
+  <c r="L365" i="1"/>
+  <c r="J366" i="1"/>
+  <c r="K366" i="1"/>
+  <c r="L366" i="1"/>
+  <c r="J367" i="1"/>
+  <c r="K367" i="1"/>
+  <c r="L367" i="1"/>
+  <c r="J368" i="1"/>
+  <c r="K368" i="1"/>
+  <c r="L368" i="1"/>
+  <c r="J369" i="1"/>
+  <c r="K369" i="1"/>
+  <c r="L369" i="1"/>
+  <c r="J370" i="1"/>
+  <c r="K370" i="1"/>
+  <c r="L370" i="1"/>
+  <c r="J371" i="1"/>
+  <c r="K371" i="1"/>
+  <c r="L371" i="1"/>
+  <c r="J372" i="1"/>
+  <c r="K372" i="1"/>
+  <c r="L372" i="1"/>
+  <c r="J373" i="1"/>
+  <c r="K373" i="1"/>
+  <c r="L373" i="1"/>
+  <c r="J374" i="1"/>
+  <c r="K374" i="1"/>
+  <c r="L374" i="1"/>
+  <c r="J375" i="1"/>
+  <c r="K375" i="1"/>
+  <c r="L375" i="1"/>
+  <c r="J376" i="1"/>
+  <c r="K376" i="1"/>
+  <c r="L376" i="1"/>
+  <c r="J377" i="1"/>
+  <c r="K377" i="1"/>
+  <c r="L377" i="1"/>
+  <c r="J378" i="1"/>
+  <c r="K378" i="1"/>
+  <c r="L378" i="1"/>
+  <c r="J379" i="1"/>
+  <c r="K379" i="1"/>
+  <c r="L379" i="1"/>
+  <c r="J380" i="1"/>
+  <c r="K380" i="1"/>
+  <c r="L380" i="1"/>
+  <c r="J381" i="1"/>
+  <c r="K381" i="1"/>
+  <c r="L381" i="1"/>
+  <c r="J382" i="1"/>
+  <c r="K382" i="1"/>
+  <c r="L382" i="1"/>
+  <c r="J383" i="1"/>
+  <c r="K383" i="1"/>
+  <c r="L383" i="1"/>
+  <c r="J384" i="1"/>
+  <c r="K384" i="1"/>
+  <c r="L384" i="1"/>
+  <c r="J385" i="1"/>
+  <c r="K385" i="1"/>
+  <c r="L385" i="1"/>
+  <c r="J386" i="1"/>
+  <c r="K386" i="1"/>
+  <c r="L386" i="1"/>
+  <c r="J387" i="1"/>
+  <c r="K387" i="1"/>
+  <c r="L387" i="1"/>
+  <c r="J388" i="1"/>
+  <c r="K388" i="1"/>
+  <c r="L388" i="1"/>
+  <c r="J389" i="1"/>
+  <c r="K389" i="1"/>
+  <c r="L389" i="1"/>
+  <c r="J390" i="1"/>
+  <c r="K390" i="1"/>
+  <c r="L390" i="1"/>
+  <c r="J391" i="1"/>
+  <c r="K391" i="1"/>
+  <c r="L391" i="1"/>
+  <c r="J392" i="1"/>
+  <c r="K392" i="1"/>
+  <c r="L392" i="1"/>
+  <c r="J393" i="1"/>
+  <c r="K393" i="1"/>
+  <c r="L393" i="1"/>
+  <c r="J394" i="1"/>
+  <c r="K394" i="1"/>
+  <c r="L394" i="1"/>
+  <c r="J395" i="1"/>
+  <c r="K395" i="1"/>
+  <c r="L395" i="1"/>
+  <c r="J396" i="1"/>
+  <c r="K396" i="1"/>
+  <c r="L396" i="1"/>
+  <c r="J397" i="1"/>
+  <c r="K397" i="1"/>
+  <c r="L397" i="1"/>
+  <c r="J398" i="1"/>
+  <c r="K398" i="1"/>
+  <c r="L398" i="1"/>
+  <c r="J399" i="1"/>
+  <c r="K399" i="1"/>
+  <c r="L399" i="1"/>
+  <c r="J400" i="1"/>
+  <c r="K400" i="1"/>
+  <c r="L400" i="1"/>
+  <c r="J401" i="1"/>
+  <c r="K401" i="1"/>
+  <c r="L401" i="1"/>
+  <c r="J402" i="1"/>
+  <c r="K402" i="1"/>
+  <c r="L402" i="1"/>
+  <c r="J403" i="1"/>
+  <c r="K403" i="1"/>
+  <c r="L403" i="1"/>
+  <c r="J404" i="1"/>
+  <c r="K404" i="1"/>
+  <c r="L404" i="1"/>
+  <c r="J405" i="1"/>
+  <c r="K405" i="1"/>
+  <c r="L405" i="1"/>
+  <c r="J406" i="1"/>
+  <c r="K406" i="1"/>
+  <c r="L406" i="1"/>
+  <c r="J407" i="1"/>
+  <c r="K407" i="1"/>
+  <c r="L407" i="1"/>
+  <c r="J408" i="1"/>
+  <c r="K408" i="1"/>
+  <c r="L408" i="1"/>
+  <c r="J409" i="1"/>
+  <c r="K409" i="1"/>
+  <c r="L409" i="1"/>
+  <c r="J410" i="1"/>
+  <c r="K410" i="1"/>
+  <c r="L410" i="1"/>
+  <c r="J411" i="1"/>
+  <c r="K411" i="1"/>
+  <c r="L411" i="1"/>
+  <c r="J412" i="1"/>
+  <c r="K412" i="1"/>
+  <c r="L412" i="1"/>
+  <c r="J413" i="1"/>
+  <c r="K413" i="1"/>
+  <c r="L413" i="1"/>
+  <c r="J414" i="1"/>
+  <c r="K414" i="1"/>
+  <c r="L414" i="1"/>
+  <c r="J415" i="1"/>
+  <c r="K415" i="1"/>
+  <c r="L415" i="1"/>
+  <c r="J416" i="1"/>
+  <c r="K416" i="1"/>
+  <c r="L416" i="1"/>
+  <c r="J417" i="1"/>
+  <c r="K417" i="1"/>
+  <c r="L417" i="1"/>
+  <c r="J418" i="1"/>
+  <c r="K418" i="1"/>
+  <c r="L418" i="1"/>
+  <c r="J419" i="1"/>
+  <c r="K419" i="1"/>
+  <c r="L419" i="1"/>
+  <c r="J420" i="1"/>
+  <c r="K420" i="1"/>
+  <c r="L420" i="1"/>
+  <c r="J421" i="1"/>
+  <c r="K421" i="1"/>
+  <c r="L421" i="1"/>
+  <c r="J422" i="1"/>
+  <c r="K422" i="1"/>
+  <c r="L422" i="1"/>
+  <c r="J423" i="1"/>
+  <c r="K423" i="1"/>
+  <c r="L423" i="1"/>
+  <c r="J424" i="1"/>
+  <c r="K424" i="1"/>
+  <c r="L424" i="1"/>
+  <c r="J425" i="1"/>
+  <c r="K425" i="1"/>
+  <c r="L425" i="1"/>
+  <c r="J426" i="1"/>
+  <c r="K426" i="1"/>
+  <c r="L426" i="1"/>
+  <c r="J427" i="1"/>
+  <c r="K427" i="1"/>
+  <c r="L427" i="1"/>
+  <c r="J428" i="1"/>
+  <c r="K428" i="1"/>
+  <c r="L428" i="1"/>
+  <c r="J429" i="1"/>
+  <c r="K429" i="1"/>
+  <c r="L429" i="1"/>
+  <c r="J430" i="1"/>
+  <c r="K430" i="1"/>
+  <c r="L430" i="1"/>
+  <c r="J431" i="1"/>
+  <c r="K431" i="1"/>
+  <c r="L431" i="1"/>
+  <c r="J432" i="1"/>
+  <c r="K432" i="1"/>
+  <c r="L432" i="1"/>
+  <c r="J433" i="1"/>
+  <c r="K433" i="1"/>
+  <c r="L433" i="1"/>
+  <c r="J434" i="1"/>
+  <c r="K434" i="1"/>
+  <c r="L434" i="1"/>
+  <c r="J435" i="1"/>
+  <c r="K435" i="1"/>
+  <c r="L435" i="1"/>
+  <c r="J436" i="1"/>
+  <c r="K436" i="1"/>
+  <c r="L436" i="1"/>
+  <c r="J437" i="1"/>
+  <c r="K437" i="1"/>
+  <c r="L437" i="1"/>
+  <c r="J438" i="1"/>
+  <c r="K438" i="1"/>
+  <c r="L438" i="1"/>
+  <c r="J439" i="1"/>
+  <c r="K439" i="1"/>
+  <c r="L439" i="1"/>
+  <c r="J440" i="1"/>
+  <c r="K440" i="1"/>
+  <c r="L440" i="1"/>
+  <c r="J441" i="1"/>
+  <c r="K441" i="1"/>
+  <c r="L441" i="1"/>
+  <c r="J442" i="1"/>
+  <c r="K442" i="1"/>
+  <c r="L442" i="1"/>
+  <c r="J443" i="1"/>
+  <c r="K443" i="1"/>
+  <c r="L443" i="1"/>
+  <c r="J444" i="1"/>
+  <c r="K444" i="1"/>
+  <c r="L444" i="1"/>
+  <c r="J445" i="1"/>
+  <c r="K445" i="1"/>
+  <c r="L445" i="1"/>
+  <c r="J446" i="1"/>
+  <c r="K446" i="1"/>
+  <c r="L446" i="1"/>
+  <c r="J447" i="1"/>
+  <c r="K447" i="1"/>
+  <c r="L447" i="1"/>
+  <c r="J448" i="1"/>
+  <c r="K448" i="1"/>
+  <c r="L448" i="1"/>
+  <c r="J449" i="1"/>
+  <c r="K449" i="1"/>
+  <c r="L449" i="1"/>
+  <c r="J450" i="1"/>
+  <c r="K450" i="1"/>
+  <c r="L450" i="1"/>
+  <c r="J451" i="1"/>
+  <c r="K451" i="1"/>
+  <c r="L451" i="1"/>
+  <c r="J452" i="1"/>
+  <c r="K452" i="1"/>
+  <c r="L452" i="1"/>
+  <c r="J453" i="1"/>
+  <c r="K453" i="1"/>
+  <c r="L453" i="1"/>
+  <c r="J454" i="1"/>
+  <c r="K454" i="1"/>
+  <c r="L454" i="1"/>
+  <c r="J455" i="1"/>
+  <c r="K455" i="1"/>
+  <c r="L455" i="1"/>
+  <c r="J456" i="1"/>
+  <c r="K456" i="1"/>
+  <c r="L456" i="1"/>
+  <c r="J457" i="1"/>
+  <c r="K457" i="1"/>
+  <c r="L457" i="1"/>
+  <c r="J458" i="1"/>
+  <c r="K458" i="1"/>
+  <c r="L458" i="1"/>
+  <c r="J459" i="1"/>
+  <c r="K459" i="1"/>
+  <c r="L459" i="1"/>
+  <c r="J460" i="1"/>
+  <c r="K460" i="1"/>
+  <c r="L460" i="1"/>
+  <c r="J461" i="1"/>
+  <c r="K461" i="1"/>
+  <c r="L461" i="1"/>
+  <c r="J462" i="1"/>
+  <c r="K462" i="1"/>
+  <c r="L462" i="1"/>
+  <c r="J463" i="1"/>
+  <c r="K463" i="1"/>
+  <c r="L463" i="1"/>
+  <c r="J464" i="1"/>
+  <c r="K464" i="1"/>
+  <c r="L464" i="1"/>
+  <c r="J465" i="1"/>
+  <c r="K465" i="1"/>
+  <c r="L465" i="1"/>
+  <c r="J466" i="1"/>
+  <c r="K466" i="1"/>
+  <c r="L466" i="1"/>
+  <c r="J467" i="1"/>
+  <c r="K467" i="1"/>
+  <c r="L467" i="1"/>
+  <c r="J468" i="1"/>
+  <c r="K468" i="1"/>
+  <c r="L468" i="1"/>
+  <c r="J469" i="1"/>
+  <c r="K469" i="1"/>
+  <c r="L469" i="1"/>
+  <c r="J470" i="1"/>
+  <c r="K470" i="1"/>
+  <c r="L470" i="1"/>
+  <c r="J471" i="1"/>
+  <c r="K471" i="1"/>
+  <c r="L471" i="1"/>
+  <c r="J472" i="1"/>
+  <c r="K472" i="1"/>
+  <c r="L472" i="1"/>
+  <c r="J473" i="1"/>
+  <c r="K473" i="1"/>
+  <c r="L473" i="1"/>
+  <c r="J474" i="1"/>
+  <c r="K474" i="1"/>
+  <c r="L474" i="1"/>
+  <c r="J475" i="1"/>
+  <c r="K475" i="1"/>
+  <c r="L475" i="1"/>
+  <c r="J476" i="1"/>
+  <c r="K476" i="1"/>
+  <c r="L476" i="1"/>
+  <c r="J477" i="1"/>
+  <c r="K477" i="1"/>
+  <c r="L477" i="1"/>
+  <c r="J478" i="1"/>
+  <c r="K478" i="1"/>
+  <c r="L478" i="1"/>
+  <c r="J479" i="1"/>
+  <c r="K479" i="1"/>
+  <c r="L479" i="1"/>
+  <c r="J480" i="1"/>
+  <c r="K480" i="1"/>
+  <c r="L480" i="1"/>
+  <c r="J481" i="1"/>
+  <c r="K481" i="1"/>
+  <c r="L481" i="1"/>
+  <c r="J482" i="1"/>
+  <c r="K482" i="1"/>
+  <c r="L482" i="1"/>
+  <c r="J483" i="1"/>
+  <c r="K483" i="1"/>
+  <c r="L483" i="1"/>
+  <c r="J484" i="1"/>
+  <c r="K484" i="1"/>
+  <c r="L484" i="1"/>
+  <c r="J485" i="1"/>
+  <c r="K485" i="1"/>
+  <c r="L485" i="1"/>
+  <c r="J486" i="1"/>
+  <c r="K486" i="1"/>
+  <c r="L486" i="1"/>
+  <c r="J487" i="1"/>
+  <c r="K487" i="1"/>
+  <c r="L487" i="1"/>
+  <c r="J488" i="1"/>
+  <c r="K488" i="1"/>
+  <c r="L488" i="1"/>
+  <c r="J489" i="1"/>
+  <c r="K489" i="1"/>
+  <c r="L489" i="1"/>
+  <c r="J490" i="1"/>
+  <c r="K490" i="1"/>
+  <c r="L490" i="1"/>
+  <c r="J491" i="1"/>
+  <c r="K491" i="1"/>
+  <c r="L491" i="1"/>
+  <c r="J492" i="1"/>
+  <c r="K492" i="1"/>
+  <c r="L492" i="1"/>
+  <c r="J493" i="1"/>
+  <c r="K493" i="1"/>
+  <c r="L493" i="1"/>
+  <c r="J494" i="1"/>
+  <c r="K494" i="1"/>
+  <c r="L494" i="1"/>
+  <c r="J495" i="1"/>
+  <c r="K495" i="1"/>
+  <c r="L495" i="1"/>
+  <c r="J496" i="1"/>
+  <c r="K496" i="1"/>
+  <c r="L496" i="1"/>
+  <c r="J497" i="1"/>
+  <c r="K497" i="1"/>
+  <c r="L497" i="1"/>
+  <c r="J498" i="1"/>
+  <c r="K498" i="1"/>
+  <c r="L498" i="1"/>
+  <c r="J499" i="1"/>
+  <c r="K499" i="1"/>
+  <c r="L499" i="1"/>
+  <c r="J500" i="1"/>
+  <c r="K500" i="1"/>
+  <c r="L500" i="1"/>
+  <c r="J501" i="1"/>
+  <c r="K501" i="1"/>
+  <c r="L501" i="1"/>
+  <c r="J502" i="1"/>
+  <c r="K502" i="1"/>
+  <c r="L502" i="1"/>
+  <c r="J503" i="1"/>
+  <c r="K503" i="1"/>
+  <c r="L503" i="1"/>
+  <c r="J504" i="1"/>
+  <c r="K504" i="1"/>
+  <c r="L504" i="1"/>
+  <c r="J505" i="1"/>
+  <c r="K505" i="1"/>
+  <c r="L505" i="1"/>
+  <c r="J506" i="1"/>
+  <c r="K506" i="1"/>
+  <c r="L506" i="1"/>
+  <c r="J507" i="1"/>
+  <c r="K507" i="1"/>
+  <c r="L507" i="1"/>
+  <c r="J508" i="1"/>
+  <c r="K508" i="1"/>
+  <c r="L508" i="1"/>
+  <c r="J509" i="1"/>
+  <c r="K509" i="1"/>
+  <c r="L509" i="1"/>
+  <c r="J510" i="1"/>
+  <c r="K510" i="1"/>
+  <c r="L510" i="1"/>
+  <c r="J511" i="1"/>
+  <c r="K511" i="1"/>
+  <c r="L511" i="1"/>
+  <c r="J512" i="1"/>
+  <c r="K512" i="1"/>
+  <c r="L512" i="1"/>
+  <c r="J513" i="1"/>
+  <c r="K513" i="1"/>
+  <c r="L513" i="1"/>
+  <c r="J514" i="1"/>
+  <c r="K514" i="1"/>
+  <c r="L514" i="1"/>
+  <c r="J515" i="1"/>
+  <c r="K515" i="1"/>
+  <c r="L515" i="1"/>
+  <c r="J516" i="1"/>
+  <c r="K516" i="1"/>
+  <c r="L516" i="1"/>
+  <c r="J517" i="1"/>
+  <c r="K517" i="1"/>
+  <c r="L517" i="1"/>
+  <c r="J518" i="1"/>
+  <c r="K518" i="1"/>
+  <c r="L518" i="1"/>
+  <c r="J519" i="1"/>
+  <c r="K519" i="1"/>
+  <c r="L519" i="1"/>
+  <c r="J520" i="1"/>
+  <c r="K520" i="1"/>
+  <c r="L520" i="1"/>
+  <c r="J521" i="1"/>
+  <c r="K521" i="1"/>
+  <c r="L521" i="1"/>
+  <c r="J522" i="1"/>
+  <c r="K522" i="1"/>
+  <c r="L522" i="1"/>
+  <c r="J523" i="1"/>
+  <c r="K523" i="1"/>
+  <c r="L523" i="1"/>
+  <c r="J524" i="1"/>
+  <c r="K524" i="1"/>
+  <c r="L524" i="1"/>
+  <c r="J525" i="1"/>
+  <c r="K525" i="1"/>
+  <c r="L525" i="1"/>
+  <c r="J526" i="1"/>
+  <c r="K526" i="1"/>
+  <c r="L526" i="1"/>
+  <c r="J527" i="1"/>
+  <c r="K527" i="1"/>
+  <c r="L527" i="1"/>
+  <c r="J528" i="1"/>
+  <c r="K528" i="1"/>
+  <c r="L528" i="1"/>
+  <c r="J529" i="1"/>
+  <c r="K529" i="1"/>
+  <c r="L529" i="1"/>
+  <c r="J530" i="1"/>
+  <c r="K530" i="1"/>
+  <c r="L530" i="1"/>
+  <c r="J531" i="1"/>
+  <c r="K531" i="1"/>
+  <c r="L531" i="1"/>
+  <c r="J532" i="1"/>
+  <c r="K532" i="1"/>
+  <c r="L532" i="1"/>
+  <c r="J533" i="1"/>
+  <c r="K533" i="1"/>
+  <c r="L533" i="1"/>
+  <c r="J534" i="1"/>
+  <c r="K534" i="1"/>
+  <c r="L534" i="1"/>
+  <c r="J535" i="1"/>
+  <c r="K535" i="1"/>
+  <c r="L535" i="1"/>
+  <c r="J536" i="1"/>
+  <c r="K536" i="1"/>
+  <c r="L536" i="1"/>
+  <c r="J537" i="1"/>
+  <c r="K537" i="1"/>
+  <c r="L537" i="1"/>
+  <c r="J538" i="1"/>
+  <c r="K538" i="1"/>
+  <c r="L538" i="1"/>
+  <c r="J539" i="1"/>
+  <c r="K539" i="1"/>
+  <c r="L539" i="1"/>
+  <c r="J540" i="1"/>
+  <c r="K540" i="1"/>
+  <c r="L540" i="1"/>
+  <c r="J541" i="1"/>
+  <c r="K541" i="1"/>
+  <c r="L541" i="1"/>
+  <c r="J542" i="1"/>
+  <c r="K542" i="1"/>
+  <c r="L542" i="1"/>
+  <c r="J543" i="1"/>
+  <c r="K543" i="1"/>
+  <c r="L543" i="1"/>
+  <c r="J544" i="1"/>
+  <c r="K544" i="1"/>
+  <c r="L544" i="1"/>
+  <c r="J545" i="1"/>
+  <c r="K545" i="1"/>
+  <c r="L545" i="1"/>
+  <c r="J546" i="1"/>
+  <c r="K546" i="1"/>
+  <c r="L546" i="1"/>
+  <c r="J547" i="1"/>
+  <c r="K547" i="1"/>
+  <c r="L547" i="1"/>
+  <c r="J548" i="1"/>
+  <c r="K548" i="1"/>
+  <c r="L548" i="1"/>
+  <c r="J549" i="1"/>
+  <c r="K549" i="1"/>
+  <c r="L549" i="1"/>
+  <c r="J550" i="1"/>
+  <c r="K550" i="1"/>
+  <c r="L550" i="1"/>
+  <c r="J551" i="1"/>
+  <c r="K551" i="1"/>
+  <c r="L551" i="1"/>
+  <c r="J552" i="1"/>
+  <c r="K552" i="1"/>
+  <c r="L552" i="1"/>
+  <c r="J553" i="1"/>
+  <c r="K553" i="1"/>
+  <c r="L553" i="1"/>
+  <c r="J554" i="1"/>
+  <c r="K554" i="1"/>
+  <c r="L554" i="1"/>
+  <c r="J555" i="1"/>
+  <c r="K555" i="1"/>
+  <c r="L555" i="1"/>
+  <c r="J556" i="1"/>
+  <c r="K556" i="1"/>
+  <c r="L556" i="1"/>
+  <c r="J557" i="1"/>
+  <c r="K557" i="1"/>
+  <c r="L557" i="1"/>
+  <c r="J558" i="1"/>
+  <c r="K558" i="1"/>
+  <c r="L558" i="1"/>
+  <c r="J559" i="1"/>
+  <c r="K559" i="1"/>
+  <c r="L559" i="1"/>
+  <c r="J560" i="1"/>
+  <c r="K560" i="1"/>
+  <c r="L560" i="1"/>
+  <c r="J561" i="1"/>
+  <c r="K561" i="1"/>
+  <c r="L561" i="1"/>
+  <c r="J562" i="1"/>
+  <c r="K562" i="1"/>
+  <c r="L562" i="1"/>
+  <c r="J563" i="1"/>
+  <c r="K563" i="1"/>
+  <c r="L563" i="1"/>
+  <c r="J564" i="1"/>
+  <c r="K564" i="1"/>
+  <c r="L564" i="1"/>
+  <c r="J565" i="1"/>
+  <c r="K565" i="1"/>
+  <c r="L565" i="1"/>
+  <c r="J566" i="1"/>
+  <c r="K566" i="1"/>
+  <c r="L566" i="1"/>
+  <c r="J567" i="1"/>
+  <c r="K567" i="1"/>
+  <c r="L567" i="1"/>
+  <c r="J568" i="1"/>
+  <c r="K568" i="1"/>
+  <c r="L568" i="1"/>
+  <c r="J569" i="1"/>
+  <c r="K569" i="1"/>
+  <c r="L569" i="1"/>
+  <c r="J570" i="1"/>
+  <c r="K570" i="1"/>
+  <c r="L570" i="1"/>
+  <c r="J571" i="1"/>
+  <c r="K571" i="1"/>
+  <c r="L571" i="1"/>
+  <c r="J572" i="1"/>
+  <c r="K572" i="1"/>
+  <c r="L572" i="1"/>
+  <c r="J573" i="1"/>
+  <c r="K573" i="1"/>
+  <c r="L573" i="1"/>
+  <c r="J574" i="1"/>
+  <c r="K574" i="1"/>
+  <c r="L574" i="1"/>
+  <c r="J575" i="1"/>
+  <c r="K575" i="1"/>
+  <c r="L575" i="1"/>
+  <c r="J576" i="1"/>
+  <c r="K576" i="1"/>
+  <c r="L576" i="1"/>
+  <c r="J577" i="1"/>
+  <c r="K577" i="1"/>
+  <c r="L577" i="1"/>
+  <c r="J578" i="1"/>
+  <c r="K578" i="1"/>
+  <c r="L578" i="1"/>
+  <c r="J579" i="1"/>
+  <c r="K579" i="1"/>
+  <c r="L579" i="1"/>
+  <c r="J580" i="1"/>
+  <c r="K580" i="1"/>
+  <c r="L580" i="1"/>
+  <c r="J581" i="1"/>
+  <c r="K581" i="1"/>
+  <c r="L581" i="1"/>
+  <c r="J582" i="1"/>
+  <c r="K582" i="1"/>
+  <c r="L582" i="1"/>
+  <c r="J583" i="1"/>
+  <c r="K583" i="1"/>
+  <c r="L583" i="1"/>
+  <c r="J584" i="1"/>
+  <c r="K584" i="1"/>
+  <c r="L584" i="1"/>
+  <c r="J585" i="1"/>
+  <c r="K585" i="1"/>
+  <c r="L585" i="1"/>
+  <c r="J586" i="1"/>
+  <c r="K586" i="1"/>
+  <c r="L586" i="1"/>
+  <c r="J587" i="1"/>
+  <c r="K587" i="1"/>
+  <c r="L587" i="1"/>
+  <c r="J588" i="1"/>
+  <c r="K588" i="1"/>
+  <c r="L588" i="1"/>
+  <c r="J589" i="1"/>
+  <c r="K589" i="1"/>
+  <c r="L589" i="1"/>
+  <c r="J590" i="1"/>
+  <c r="K590" i="1"/>
+  <c r="L590" i="1"/>
+  <c r="J591" i="1"/>
+  <c r="K591" i="1"/>
+  <c r="L591" i="1"/>
+  <c r="J592" i="1"/>
+  <c r="K592" i="1"/>
+  <c r="L592" i="1"/>
+  <c r="J593" i="1"/>
+  <c r="K593" i="1"/>
+  <c r="L593" i="1"/>
+  <c r="J594" i="1"/>
+  <c r="K594" i="1"/>
+  <c r="L594" i="1"/>
+  <c r="J595" i="1"/>
+  <c r="K595" i="1"/>
+  <c r="L595" i="1"/>
+  <c r="J596" i="1"/>
+  <c r="K596" i="1"/>
+  <c r="L596" i="1"/>
+  <c r="J597" i="1"/>
+  <c r="K597" i="1"/>
+  <c r="L597" i="1"/>
+  <c r="J598" i="1"/>
+  <c r="K598" i="1"/>
+  <c r="L598" i="1"/>
+  <c r="J599" i="1"/>
+  <c r="K599" i="1"/>
+  <c r="L599" i="1"/>
+  <c r="J600" i="1"/>
+  <c r="K600" i="1"/>
+  <c r="L600" i="1"/>
+  <c r="J601" i="1"/>
+  <c r="K601" i="1"/>
+  <c r="L601" i="1"/>
+  <c r="J602" i="1"/>
+  <c r="K602" i="1"/>
+  <c r="L602" i="1"/>
+  <c r="J603" i="1"/>
+  <c r="K603" i="1"/>
+  <c r="L603" i="1"/>
+  <c r="J604" i="1"/>
+  <c r="K604" i="1"/>
+  <c r="L604" i="1"/>
+  <c r="J605" i="1"/>
+  <c r="K605" i="1"/>
+  <c r="L605" i="1"/>
+  <c r="J606" i="1"/>
+  <c r="K606" i="1"/>
+  <c r="L606" i="1"/>
+  <c r="J607" i="1"/>
+  <c r="K607" i="1"/>
+  <c r="L607" i="1"/>
+  <c r="J608" i="1"/>
+  <c r="K608" i="1"/>
+  <c r="L608" i="1"/>
+  <c r="J609" i="1"/>
+  <c r="K609" i="1"/>
+  <c r="L609" i="1"/>
+  <c r="J610" i="1"/>
+  <c r="K610" i="1"/>
+  <c r="L610" i="1"/>
+  <c r="J611" i="1"/>
+  <c r="K611" i="1"/>
+  <c r="L611" i="1"/>
+  <c r="J612" i="1"/>
+  <c r="K612" i="1"/>
+  <c r="L612" i="1"/>
+  <c r="J613" i="1"/>
+  <c r="K613" i="1"/>
+  <c r="L613" i="1"/>
+  <c r="J614" i="1"/>
+  <c r="K614" i="1"/>
+  <c r="L614" i="1"/>
+  <c r="J615" i="1"/>
+  <c r="K615" i="1"/>
+  <c r="L615" i="1"/>
+  <c r="J616" i="1"/>
+  <c r="K616" i="1"/>
+  <c r="L616" i="1"/>
+  <c r="J617" i="1"/>
+  <c r="K617" i="1"/>
+  <c r="L617" i="1"/>
+  <c r="J618" i="1"/>
+  <c r="K618" i="1"/>
+  <c r="L618" i="1"/>
+  <c r="J619" i="1"/>
+  <c r="K619" i="1"/>
+  <c r="L619" i="1"/>
+  <c r="J620" i="1"/>
+  <c r="K620" i="1"/>
+  <c r="L620" i="1"/>
+  <c r="J621" i="1"/>
+  <c r="K621" i="1"/>
+  <c r="L621" i="1"/>
+  <c r="J622" i="1"/>
+  <c r="K622" i="1"/>
+  <c r="L622" i="1"/>
+  <c r="J623" i="1"/>
+  <c r="K623" i="1"/>
+  <c r="L623" i="1"/>
+  <c r="J624" i="1"/>
+  <c r="K624" i="1"/>
+  <c r="L624" i="1"/>
+  <c r="J625" i="1"/>
+  <c r="K625" i="1"/>
+  <c r="L625" i="1"/>
+  <c r="J626" i="1"/>
+  <c r="K626" i="1"/>
+  <c r="L626" i="1"/>
+  <c r="J627" i="1"/>
+  <c r="K627" i="1"/>
+  <c r="L627" i="1"/>
+  <c r="J628" i="1"/>
+  <c r="K628" i="1"/>
+  <c r="L628" i="1"/>
+  <c r="J629" i="1"/>
+  <c r="K629" i="1"/>
+  <c r="L629" i="1"/>
+  <c r="J630" i="1"/>
+  <c r="K630" i="1"/>
+  <c r="L630" i="1"/>
+  <c r="J631" i="1"/>
+  <c r="K631" i="1"/>
+  <c r="L631" i="1"/>
+  <c r="J632" i="1"/>
+  <c r="K632" i="1"/>
+  <c r="L632" i="1"/>
+  <c r="J633" i="1"/>
+  <c r="K633" i="1"/>
+  <c r="L633" i="1"/>
+  <c r="J634" i="1"/>
+  <c r="K634" i="1"/>
+  <c r="L634" i="1"/>
+  <c r="J635" i="1"/>
+  <c r="K635" i="1"/>
+  <c r="L635" i="1"/>
+  <c r="J636" i="1"/>
+  <c r="K636" i="1"/>
+  <c r="L636" i="1"/>
+  <c r="J637" i="1"/>
+  <c r="K637" i="1"/>
+  <c r="L637" i="1"/>
+  <c r="J638" i="1"/>
+  <c r="K638" i="1"/>
+  <c r="L638" i="1"/>
+  <c r="J639" i="1"/>
+  <c r="K639" i="1"/>
+  <c r="L639" i="1"/>
+  <c r="J640" i="1"/>
+  <c r="K640" i="1"/>
+  <c r="L640" i="1"/>
+  <c r="J641" i="1"/>
+  <c r="K641" i="1"/>
+  <c r="L641" i="1"/>
+  <c r="J642" i="1"/>
+  <c r="K642" i="1"/>
+  <c r="L642" i="1"/>
+  <c r="J643" i="1"/>
+  <c r="K643" i="1"/>
+  <c r="L643" i="1"/>
+  <c r="J644" i="1"/>
+  <c r="K644" i="1"/>
+  <c r="L644" i="1"/>
+  <c r="J645" i="1"/>
+  <c r="K645" i="1"/>
+  <c r="L645" i="1"/>
+  <c r="J646" i="1"/>
+  <c r="K646" i="1"/>
+  <c r="L646" i="1"/>
+  <c r="J647" i="1"/>
+  <c r="K647" i="1"/>
+  <c r="L647" i="1"/>
+  <c r="J648" i="1"/>
+  <c r="K648" i="1"/>
+  <c r="L648" i="1"/>
+  <c r="J649" i="1"/>
+  <c r="K649" i="1"/>
+  <c r="L649" i="1"/>
+  <c r="J650" i="1"/>
+  <c r="K650" i="1"/>
+  <c r="L650" i="1"/>
+  <c r="J651" i="1"/>
+  <c r="K651" i="1"/>
+  <c r="L651" i="1"/>
+  <c r="J652" i="1"/>
+  <c r="K652" i="1"/>
+  <c r="L652" i="1"/>
+  <c r="J653" i="1"/>
+  <c r="K653" i="1"/>
+  <c r="L653" i="1"/>
+  <c r="J654" i="1"/>
+  <c r="K654" i="1"/>
+  <c r="L654" i="1"/>
+  <c r="J655" i="1"/>
+  <c r="K655" i="1"/>
+  <c r="L655" i="1"/>
+  <c r="J656" i="1"/>
+  <c r="K656" i="1"/>
+  <c r="L656" i="1"/>
+  <c r="J657" i="1"/>
+  <c r="K657" i="1"/>
+  <c r="L657" i="1"/>
+  <c r="J658" i="1"/>
+  <c r="K658" i="1"/>
+  <c r="L658" i="1"/>
+  <c r="J659" i="1"/>
+  <c r="K659" i="1"/>
+  <c r="L659" i="1"/>
+  <c r="J660" i="1"/>
+  <c r="K660" i="1"/>
+  <c r="L660" i="1"/>
+  <c r="J661" i="1"/>
+  <c r="K661" i="1"/>
+  <c r="L661" i="1"/>
+  <c r="J662" i="1"/>
+  <c r="K662" i="1"/>
+  <c r="L662" i="1"/>
+  <c r="J663" i="1"/>
+  <c r="K663" i="1"/>
+  <c r="L663" i="1"/>
+  <c r="J664" i="1"/>
+  <c r="K664" i="1"/>
+  <c r="L664" i="1"/>
+  <c r="J665" i="1"/>
+  <c r="K665" i="1"/>
+  <c r="L665" i="1"/>
+  <c r="J666" i="1"/>
+  <c r="K666" i="1"/>
+  <c r="L666" i="1"/>
+  <c r="J667" i="1"/>
+  <c r="K667" i="1"/>
+  <c r="L667" i="1"/>
+  <c r="J668" i="1"/>
+  <c r="K668" i="1"/>
+  <c r="L668" i="1"/>
+  <c r="J669" i="1"/>
+  <c r="K669" i="1"/>
+  <c r="L669" i="1"/>
+  <c r="J670" i="1"/>
+  <c r="K670" i="1"/>
+  <c r="L670" i="1"/>
+  <c r="J671" i="1"/>
+  <c r="K671" i="1"/>
+  <c r="L671" i="1"/>
+  <c r="J672" i="1"/>
+  <c r="K672" i="1"/>
+  <c r="L672" i="1"/>
+  <c r="J673" i="1"/>
+  <c r="K673" i="1"/>
+  <c r="L673" i="1"/>
+  <c r="J674" i="1"/>
+  <c r="K674" i="1"/>
+  <c r="L674" i="1"/>
+  <c r="J675" i="1"/>
+  <c r="K675" i="1"/>
+  <c r="L675" i="1"/>
+  <c r="J676" i="1"/>
+  <c r="K676" i="1"/>
+  <c r="L676" i="1"/>
+  <c r="J677" i="1"/>
+  <c r="K677" i="1"/>
+  <c r="L677" i="1"/>
+  <c r="J678" i="1"/>
+  <c r="K678" i="1"/>
+  <c r="L678" i="1"/>
+  <c r="J679" i="1"/>
+  <c r="K679" i="1"/>
+  <c r="L679" i="1"/>
+  <c r="J680" i="1"/>
+  <c r="K680" i="1"/>
+  <c r="L680" i="1"/>
+  <c r="J681" i="1"/>
+  <c r="K681" i="1"/>
+  <c r="L681" i="1"/>
+  <c r="J682" i="1"/>
+  <c r="K682" i="1"/>
+  <c r="L682" i="1"/>
+  <c r="J683" i="1"/>
+  <c r="K683" i="1"/>
+  <c r="L683" i="1"/>
+  <c r="J684" i="1"/>
+  <c r="K684" i="1"/>
+  <c r="L684" i="1"/>
+  <c r="J685" i="1"/>
+  <c r="K685" i="1"/>
+  <c r="L685" i="1"/>
+  <c r="J686" i="1"/>
+  <c r="K686" i="1"/>
+  <c r="L686" i="1"/>
+  <c r="J687" i="1"/>
+  <c r="K687" i="1"/>
+  <c r="L687" i="1"/>
+  <c r="J688" i="1"/>
+  <c r="K688" i="1"/>
+  <c r="L688" i="1"/>
+  <c r="J689" i="1"/>
+  <c r="K689" i="1"/>
+  <c r="L689" i="1"/>
+  <c r="J690" i="1"/>
+  <c r="K690" i="1"/>
+  <c r="L690" i="1"/>
+  <c r="J691" i="1"/>
+  <c r="K691" i="1"/>
+  <c r="L691" i="1"/>
+  <c r="J692" i="1"/>
+  <c r="K692" i="1"/>
+  <c r="L692" i="1"/>
+  <c r="J693" i="1"/>
+  <c r="K693" i="1"/>
+  <c r="L693" i="1"/>
+  <c r="J694" i="1"/>
+  <c r="K694" i="1"/>
+  <c r="L694" i="1"/>
+  <c r="J695" i="1"/>
+  <c r="K695" i="1"/>
+  <c r="L695" i="1"/>
+  <c r="J696" i="1"/>
+  <c r="K696" i="1"/>
+  <c r="L696" i="1"/>
+  <c r="J697" i="1"/>
+  <c r="K697" i="1"/>
+  <c r="L697" i="1"/>
+  <c r="J698" i="1"/>
+  <c r="K698" i="1"/>
+  <c r="L698" i="1"/>
+  <c r="J699" i="1"/>
+  <c r="K699" i="1"/>
+  <c r="L699" i="1"/>
+  <c r="J700" i="1"/>
+  <c r="K700" i="1"/>
+  <c r="L700" i="1"/>
+  <c r="J701" i="1"/>
+  <c r="K701" i="1"/>
+  <c r="L701" i="1"/>
+  <c r="J702" i="1"/>
+  <c r="K702" i="1"/>
+  <c r="L702" i="1"/>
+  <c r="J703" i="1"/>
+  <c r="K703" i="1"/>
+  <c r="L703" i="1"/>
+  <c r="J704" i="1"/>
+  <c r="K704" i="1"/>
+  <c r="L704" i="1"/>
+  <c r="J705" i="1"/>
+  <c r="K705" i="1"/>
+  <c r="L705" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="L7" i="1"/>
+  <c r="J7" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1669" uniqueCount="514">
-[...1 lines deleted...]
-    <t xml:space="preserve">Приложение № 4 к решению муниципального Собрания №158 от "18" декабря 2025 года   "О бюджете    Новобурасского муниципального района на 2026 год и плановый период 2027 и 2028 годов"</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2109" uniqueCount="526">
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Всего</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>96 1 00 76100</t>
+  </si>
+  <si>
+    <t>Дотации</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты</t>
+  </si>
+  <si>
+    <t>Исполнение государственных полномочий по расчету и предоставлению дотаций поселениям</t>
+  </si>
+  <si>
+    <t>96 1 00 00000</t>
+  </si>
+  <si>
+    <t>Осуществление расходов за счет межбюджетных трансфертов из областного бюджета</t>
+  </si>
+  <si>
+    <t>96 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление расходов за счет межбюджетных трансфертов </t>
+  </si>
+  <si>
+    <t>Дотации на выравнивание бюджетной обеспеченности субъектов Российской Федерации и муниципальных образований</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты общего характера бюджетам субъектов Российской Федерации и муниципальных образований</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>95 0 00 09710</t>
+  </si>
+  <si>
+    <t>Обслуживание муниципального долга</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>Обслуживание государственного (муниципального) долга</t>
+  </si>
+  <si>
+    <t>Процентные платежи по муниципальному долгу</t>
+  </si>
+  <si>
+    <t>95 0 00 00000</t>
+  </si>
+  <si>
+    <t>Обслуживание долговых обязательств</t>
+  </si>
+  <si>
+    <t>Обслуживание государственного внутреннего и муниципального долга</t>
+  </si>
+  <si>
+    <t>Обслуживание государственного и муниципального долга</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>96 1 00 78600</t>
+  </si>
+  <si>
+    <t>Субсидии бюджетным учреждениям</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>Предоставление субсидий бюджетным, автономным учреждениям и иным некоммерческим организациям</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Размещение социально значимой информации в печатных средствах массовой информации, учрежденных органами местного самоуправления, и в сетевых изданиях данных печатных средств массовой информации, учрежденных органами местного самоуправления</t>
+  </si>
+  <si>
+    <t>93 0 00 04100</t>
+  </si>
+  <si>
+    <t>Расходы на выполнение муниципальных заданий муниципальными бюджетными учреждениями</t>
+  </si>
+  <si>
+    <t>93 0 00 00000</t>
+  </si>
+  <si>
+    <t>Обеспечение деятельности муниципальных учреждений (оказание муниципальных услуг, выполнение работ)</t>
+  </si>
+  <si>
+    <t>Периодическая печать и издательства</t>
+  </si>
+  <si>
+    <t>Средства массовой информации</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>76 4 03 05715</t>
+  </si>
+  <si>
+    <t>Иные закупки товаров, работ и услуг для обеспечения государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Закупка товаров, работ и услуг для государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t>Организация мероприятий с участием СМИ, направленных на профилактику наркомании и пропаганду здорового образа жизни</t>
+  </si>
+  <si>
+    <t>76 4 03 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Организация мероприятий с участием СМИ, направленных на профилактику наркомании и пропаганду здорового образа жизни"</t>
+  </si>
+  <si>
+    <t>76 4 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий "Противодействие злоупотреблению наркотиками и их незаконному обороту в Новобурасском районе" муниципальной программы "Профилактика правонарушений, терроризма, экстремизма, противодействие незаконному обороту наркотических средств, коррупции на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>76 3 02 05714</t>
+  </si>
+  <si>
+    <t>Информационное-пропагандистское противодействие терроризму и экстремизму</t>
+  </si>
+  <si>
+    <t>76 3 02 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия "Информационное-пропагандистское противодействие терроризму и экстремизму"</t>
+  </si>
+  <si>
+    <t>76 3 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий "Профилактика терроризма и экстремизма в Новобурасском районе" муниципальной программы "Профилактика правонарушений, терроризма, экстремизма, противодействие незаконному обороту наркотических средств, коррупции на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>76 2 00 05511</t>
+  </si>
+  <si>
+    <t>Ежеквартальный выпуск тематической полосы антикоррупционной направленности в газете МУП "Редакция Новобурасской районной газеты "Наше время"</t>
+  </si>
+  <si>
+    <t>76 2 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий "Противодействие коррупции в Новобурасском районе" муниципальной программы "Профилактика правонарушений, терроризма, экстремизма, противодействие незаконному обороту наркотических средств, коррупции на 2026-2027 годы</t>
+  </si>
+  <si>
+    <t>76 1 01 05713</t>
+  </si>
+  <si>
+    <t>Проведение и организация мероприятий с детьми и молодежью, направленные на профилактику правонарушений и усиление борьбы с преступностью на территории Новобурасского района</t>
+  </si>
+  <si>
+    <t>76 1 01 00000</t>
+  </si>
+  <si>
+    <t>Комплексное процессное мероприятие "Проведение и организация мероприятий с детьми и молодежью, направленные на профилактику правонарушений и усиление борьбы с преступностью на территории Новобурасского района"</t>
+  </si>
+  <si>
+    <t>76 1 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий  "Профилактика правонарушений и усиление борьбы с преступностью на территории Новобурасского района" муниципальной программы "Профилактика правонарушений, терроризма, экстремизма, противодействие незаконному обороту наркотических средств, коррупции на 2026-2027 годы</t>
+  </si>
+  <si>
+    <t>76 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Профилактика правонарушений, терроризма, экстремизма, противодействие незаконному обороту наркотических средств, коррупции на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>Другие вопросы в области физической культуры и спорта</t>
+  </si>
+  <si>
+    <t>Физическая культура и спорт</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>96 1 00 77900</t>
+  </si>
+  <si>
+    <t>Публичные нормативные социальные выплаты гражданам</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Социальное обеспечение и иные выплаты населению</t>
+  </si>
+  <si>
+    <t>Компенсация родительской платы за присмотр и уход за детьми в муниципальных образовательных организациях, реализующих основную общеобразовательную программу дошкольного образования</t>
+  </si>
+  <si>
+    <t>96 1 00 77160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Компенсация стоимости горячего питания родителям(законным представителям) обучающихся по образовательным программам начального общего образования на дому детей инвалидов и детей, нуждающихся в длительном лечении, которые по состоянию здоровья временно или постоянно не могут посещать образовательные организации </t>
+  </si>
+  <si>
+    <t>Охрана семьи и детства</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>98 1 00 03492</t>
+  </si>
+  <si>
+    <t>Социальные выплаты гражданам, кроме публичных нормативных социальных выплат</t>
+  </si>
+  <si>
+    <t>Предоставление мер социальной поддержки граждан на территории сельских поселений, входящих в состав Новобурасского муниципального района, в форме компенсации части расходов, связанных с выполнением кадастровых работ</t>
+  </si>
+  <si>
+    <t>98 1 00 03490</t>
+  </si>
+  <si>
+    <t>Выплата стипендии студентам целевого обучения, получающим образование в профессиональных образовательных организациях и образовательных организациях высшего образования, компенсация затрат на оплату обучения</t>
+  </si>
+  <si>
+    <t>98 1 00 01005</t>
+  </si>
+  <si>
+    <t>Единовременная денежная выплата гражданам РФ, оказавшим содействие в привлечении граждан к заключению контракта о прохождении военной службы в ВСРФ</t>
+  </si>
+  <si>
+    <t>98 1 00 01004</t>
+  </si>
+  <si>
+    <t>Единовременная денежная выплата гражданам, поступившим на военную службу по контракту</t>
+  </si>
+  <si>
+    <t>98 1 00 01002</t>
+  </si>
+  <si>
+    <t>Доплата к пенсии Почетным жителям Новобурасского района Саратовской области</t>
+  </si>
+  <si>
+    <t>98 1 00 00000</t>
+  </si>
+  <si>
+    <t>Социальное обеспечение</t>
+  </si>
+  <si>
+    <t>98 0 00 00000</t>
+  </si>
+  <si>
+    <t>Социальные выплаты, доплаты к пенсиям, дополнительное пенсионное обеспечение</t>
+  </si>
+  <si>
+    <t>82 0 01 05915</t>
+  </si>
+  <si>
+    <t>Организация проведения мероприятий с участниками ВОВ, вдовами, инвалидами, почетными гражданами, ликвидаторами ЧАС, активистами ветеранского движения, тружениками тыла</t>
+  </si>
+  <si>
+    <t>82 0 01 05914</t>
+  </si>
+  <si>
+    <t>Организация и проведение ежегодных праздничных мероприятий в рамках Международного дня инвалида</t>
+  </si>
+  <si>
+    <t>82 0 01 05913</t>
+  </si>
+  <si>
+    <t>Организация и проведение ежегодных праздничных мероприятий в рамках Международного дня пожилых людей</t>
+  </si>
+  <si>
+    <t>82 0 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий «Повышение уровня социальной интеграции, качества жизни и обеспечения прав инвалидов»</t>
+  </si>
+  <si>
+    <t>82 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Доступная среда" на 2026-2028  годы</t>
+  </si>
+  <si>
+    <t>72 0 01 L4970</t>
+  </si>
+  <si>
+    <t>Обеспечение жильем молодых семей</t>
+  </si>
+  <si>
+    <t>72 0 01 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Комплекс процессных мероприятий "Обеспечение жильем молодых семей"</t>
+  </si>
+  <si>
+    <t>72 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Обеспечение жильем молодых семей Новобурасского муниципального района" на 2026 год</t>
+  </si>
+  <si>
+    <t>Социальное обеспечение населения</t>
+  </si>
+  <si>
+    <t>98 1 00 01001</t>
+  </si>
+  <si>
+    <t>Доплаты к пенсиям муниципальных служащих</t>
+  </si>
+  <si>
+    <t>Пенсионное обеспечение</t>
+  </si>
+  <si>
+    <t>Социальная политика</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>93 0 00 06200</t>
+  </si>
+  <si>
+    <t>Уплата налогов, сборов и иных платежей</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>Иные бюджетные ассигнования</t>
+  </si>
+  <si>
+    <t>Уплата транспортного налога</t>
+  </si>
+  <si>
+    <t>93 0 00 04200</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Расходы на выплаты персоналу казенных учреждений</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на выплаты персоналу в целях обеспечения выполнения функций государственными (муниципальными) органами, казенными учреждениями, органами управления государственными внебюджетными фондами </t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение деятельности муниципальных казенных учреждений</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>91 3 00 02200</t>
+  </si>
+  <si>
+    <t>Расходы на выплаты персоналу государственных (муниципальных) органов</t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение функций аппарата управления</t>
+  </si>
+  <si>
+    <t>91 3 00 00000</t>
+  </si>
+  <si>
+    <t>Обеспечение органов местного самоуправления</t>
+  </si>
+  <si>
+    <t>91 0 00 00000</t>
+  </si>
+  <si>
+    <t>Выполнение функций органами местного самоуправления</t>
+  </si>
+  <si>
+    <t>71 0 01 07424</t>
+  </si>
+  <si>
+    <t>Организация и проведение переподготовки и повышения квалификации руководителей и специалистов органов местного самоуправления</t>
+  </si>
+  <si>
+    <t>71 0 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Обеспечение деятельности органов местного самоуправления"</t>
+  </si>
+  <si>
+    <t>71 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Развитие местного самоуправления Новобурасского муниципального района" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>Другие вопросы в области культуры, кинематографии</t>
+  </si>
+  <si>
+    <t>99 1 00 09430</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Погашение   просроченной кредиторской задолженности прошлых лет, за исключением обеспечения деятельности органов местного самоуправления</t>
+  </si>
+  <si>
+    <t>99 1 00 00000</t>
+  </si>
+  <si>
+    <t>Погашение кредиторской задолженности по исполнительным листам, в том числе по программным мероприятиям</t>
+  </si>
+  <si>
+    <t>99 0 00 00000</t>
+  </si>
+  <si>
+    <t>Расходы по исполнению отдельных обязательств</t>
+  </si>
+  <si>
+    <t>7К 0 00 07722</t>
+  </si>
+  <si>
+    <t>Подключение (технологическое присоединение) газоиспользующего оборудования и объектов капитального строительства к сети газораспределения</t>
+  </si>
+  <si>
+    <t>7К 0 00 07721</t>
+  </si>
+  <si>
+    <t>Изготовление и экспертиза проектно-сметной документации. Ремонт теплотрассы, установка энергосберегающего оборудования, замена материалов</t>
+  </si>
+  <si>
+    <t>7К 0 00 07713</t>
+  </si>
+  <si>
+    <t>Приобретение, установка, замена приборов учета</t>
+  </si>
+  <si>
+    <t>7К 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Энергосбережение и повышение энергетической эффективности Новобурасского муниципального района" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>75 3 01 S2500</t>
+  </si>
+  <si>
+    <t>Обеспечение сохранения достигнутых показателей повышения оплаты труда отдельных категорий работников бюджетной сферы за счет средств местного бюджета</t>
+  </si>
+  <si>
+    <t>75 3 01 L5191</t>
+  </si>
+  <si>
+    <t>Государственная поддержка отрасли культуры (комплектование книжных фондов муниципальных общедоступных библиотек)</t>
+  </si>
+  <si>
+    <t>75 3 01 72500</t>
+  </si>
+  <si>
+    <t>Обеспечение сохранения достигнутых показателей повышения оплаты труда отдельных категорий работников бюджетной сферы</t>
+  </si>
+  <si>
+    <t>75 3 01 04100</t>
+  </si>
+  <si>
+    <t>75 3 01 00000</t>
+  </si>
+  <si>
+    <t>Комплексное процессное мероприятие «Оказание муниципальных услуг населению библиотеками»</t>
+  </si>
+  <si>
+    <t>75 3 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий «Библиотеки»</t>
+  </si>
+  <si>
+    <t>75 2 02 А4670</t>
+  </si>
+  <si>
+    <t>Обеспечение развития и укрепления материально-технической базы домов культуры в населенных пунктах с числом жителей до 50 тысяч человек (средства для достижения показателей результативности)</t>
+  </si>
+  <si>
+    <t>75 2 02 L4670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обеспечение развития и укрепления материально-технической базы домов культуры в населенных пунктах с числом жителей до 50 тысяч человек </t>
+  </si>
+  <si>
+    <t>75 2 02 74020</t>
+  </si>
+  <si>
+    <t>Проведение капитального и текущего ремонтов, техническое оснащение муниципальных учреждений культурно-досугового типа</t>
+  </si>
+  <si>
+    <t>75 2 02 00000</t>
+  </si>
+  <si>
+    <t>Комплексное процессное мероприятие "Укрепление материально технической базы муниципальных домов культуры"</t>
+  </si>
+  <si>
+    <t>75 2 01 S2500</t>
+  </si>
+  <si>
+    <t>75 2 01 L5192</t>
+  </si>
+  <si>
+    <t>Государственная поддержка отрасли культуры</t>
+  </si>
+  <si>
+    <t>75 2 01 72500</t>
+  </si>
+  <si>
+    <t>75 2 01 26060</t>
+  </si>
+  <si>
+    <t>Софинансирования расходных обязательств, возникающих при выполнении полномочий органов местного самоуправления по решению вопросов местного значения (из бюджета городского поселения)</t>
+  </si>
+  <si>
+    <t>75 2 01 26040</t>
+  </si>
+  <si>
+    <t>Расходы на исполнение переданных полномочий по организации библиотечного обслуживания населения и обеспечению населения услугами организации культуры в соответствии с заключенными соглашениями (из бюджетов сельских поселений)</t>
+  </si>
+  <si>
+    <t>75 2 01 04100</t>
+  </si>
+  <si>
+    <t>75 2 01 00000</t>
+  </si>
+  <si>
+    <t>Комплексное процессное мероприятие «Оказание муниципальных услуг населению культурно-досуговыми учреждениями»</t>
+  </si>
+  <si>
+    <t>75 2 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий «Культурно-досуговые учреждения»</t>
+  </si>
+  <si>
+    <t>75 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Развитие культуры в Новобурасском районе" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>Культура</t>
+  </si>
+  <si>
+    <t>Культура и кинематография</t>
+  </si>
+  <si>
+    <t>96 1 00 77800</t>
+  </si>
+  <si>
+    <t>Осуществление органами местного самоуправления государственных полномочий по организации предоставления компенсации родительской платы за присмотр и уход за детьми в образовательных организациях, реализующих основную общеобразовательную программу дошкольного образования</t>
+  </si>
+  <si>
+    <t>96 1 00 77300</t>
+  </si>
+  <si>
+    <t>Осуществление органами местного самоуправления государственных полномочий по организации предоставления питания отдельным категориям обучающихся в муниципальных образовательных организациях, реализующих образовательные программы начального общего, основного общего и среднего общего образования,предоставлениe компенсации стоимости горячего питания родителям (законным представителям) обучающихся по образовательным программам начального общего образования на дому детей-инвалидов и детей, нуждающихся в длительном лечении, которые по состоянию здоровья временно или постоянно не могут посещать образовательные организации, и частичноe финансированиe расходов на присмотр и уход за детьми дошкольного возраста в муниципальных образовательных организациях, реализующих образовательную программу дошкольного образования</t>
+  </si>
+  <si>
+    <t>73 2 Ю6 51790</t>
+  </si>
+  <si>
+    <t>Проведение мероприятий по обеспечению деятельности советников директора по воспитанию и взаимодействию с детскими общественными объединениями в общеобразовательных организациях</t>
+  </si>
+  <si>
+    <t>73 2 Ю6 50501</t>
+  </si>
+  <si>
+    <t>Обеспечение выплат ежемесячного денежного возна-граждения советникам директоров по воспитанию и взаимодействию с детскими общественными объеди-нениями государственных общеобразовательных ор-ганизаций, профессиональных образовательных орга-низаций субъектов Российской Федерации, муници-пальных общеобразовательных организаций и про-фессиональных образовательных организаций (обще-образовательные организации)</t>
+  </si>
+  <si>
+    <t>73 2 Ю6 00000</t>
+  </si>
+  <si>
+    <t>Региональный проект «Педагоги и наставники»</t>
+  </si>
+  <si>
+    <t>73 2 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий "Развитие системы общего образования"</t>
+  </si>
+  <si>
+    <t>73 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Развитие образования в Новобурасском муниципальном районе на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t>Другие вопросы в области образования</t>
+  </si>
+  <si>
+    <t>73 4 02 09470</t>
+  </si>
+  <si>
+    <t>Организация занятости детей и подростков</t>
+  </si>
+  <si>
+    <t>73 4 02 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия "Организация занятости детей и подростков"</t>
+  </si>
+  <si>
+    <t>73 4 01 09460</t>
+  </si>
+  <si>
+    <t>Организация отдыха и оздоровления детей в летних оздоровительных учреждениях с дневным пребыванием детей, организованных на базе общеобразовательных учреждений</t>
+  </si>
+  <si>
+    <t>73 4 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия " Организация отдыха и оздоровления детей в летних оздоровительных учреждениях с дневным пребыванием детей, организованных на базе общеобразовательных учреждений"</t>
+  </si>
+  <si>
+    <t>73 4 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий  "Организация отдыха, оздоровления, и занятости детей"</t>
+  </si>
+  <si>
+    <t>Молодежная политика и оздоровление детей</t>
+  </si>
+  <si>
+    <t>99 2 00 09410</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Расходы по исполнительным листам</t>
+  </si>
+  <si>
+    <t>99 2 00 00000</t>
+  </si>
+  <si>
+    <t>Исполнение судебных решений, не связанных с погашением кредиторской задолженности</t>
+  </si>
+  <si>
+    <t>73 3 03 S9150</t>
+  </si>
+  <si>
+    <t>Оснащение и укрепление материально-технической базы образовательных организаций за счет средств местного бюджета</t>
+  </si>
+  <si>
+    <t>73 3 03 S2110</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Проведение капитального и текущего ремонтов муниципальных образовательных организаций за счет средств местного бюджета</t>
+  </si>
+  <si>
+    <t>73 3 03 79150</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Оснащение и укрепление материально-технической базы образовательных организаций</t>
+  </si>
+  <si>
+    <t>73 3 03 72110</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Проведение капитального и текущего ремонтов муниципальных образовательных организаций</t>
+  </si>
+  <si>
+    <t>73 3 03 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия  "Поддержка муниципальных образовательных организаций дополнительного образования"</t>
+  </si>
+  <si>
+    <t>73 3 02 09450</t>
+  </si>
+  <si>
+    <t>Обеспечение персонифицированного финансирования дополнительного образования детей</t>
+  </si>
+  <si>
+    <t>73 3 02 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия "Обеспечение персонифицированного финансирования дополнительного образования детей"</t>
+  </si>
+  <si>
+    <t>73 3 01 S2500</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Обеспечение сохранения достигнутых показателей повышения оплаты труда отдельных категорий работников бюджетной сферы за счет средств местного бюджета</t>
+  </si>
+  <si>
+    <t>73 3 01 72500</t>
+  </si>
+  <si>
+    <t>73 3 01 04100</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Расходы на выполнение муниципальных заданий муниципальными бюджетными учреждениями</t>
+  </si>
+  <si>
+    <t>73 3 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия  "Обеспечение государственных гарантий на получение общедоступного и бесплатного дополнительного образования в муниципальных образовательных организациях"</t>
+  </si>
+  <si>
+    <t>73 3 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий "Развитие системы дополнительного образования"</t>
+  </si>
+  <si>
+    <t>Дополнительное образование детей</t>
+  </si>
+  <si>
+    <t>73 2 Ю6 53030</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования</t>
+  </si>
+  <si>
+    <t>73 2 06 78320</t>
+  </si>
+  <si>
+    <t>Финансовое обеспечение затрат по целевому обучению в профессиональных образовательных организациях и образовательных организациях высшего образования</t>
+  </si>
+  <si>
+    <t>73 2 06 03490</t>
+  </si>
+  <si>
+    <t>Выплата стипендии студентам целевого обучения, получающим образование в профессиональных образовательных организациях и образовательных организациях высшего образования</t>
+  </si>
+  <si>
+    <t>73 2 06 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия "Целевое обучение в профессиональных обра-зовательных организациях и образовательных организациях высшего образования"</t>
+  </si>
+  <si>
+    <t>73 2 04 05214</t>
+  </si>
+  <si>
+    <t>Реализация мероприятий по созданию условий для проведения итоговой государственной аттестации</t>
+  </si>
+  <si>
+    <t>73 2 04 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий " Создание условий для проведения итоговой государственной аттестации"</t>
+  </si>
+  <si>
+    <t>73 2 02 А1120</t>
+  </si>
+  <si>
+    <t>Финансовое обеспечение расходов по капитальным вложениям в объекты муниципальной собственности, капитальному ремонту объектов муниципальной собственности за счет средств местного бюджета (в связи с удорожанием сметной стоимости реализации мероприятия)</t>
+  </si>
+  <si>
+    <t>73 2 02 S9150</t>
+  </si>
+  <si>
+    <t>73 2 02 S2120</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Проведение капитального и текущего ремонта спортивных залов муниципальных образовательных организаций (за счет средств местного бюджета)</t>
+  </si>
+  <si>
+    <t>73 2 02 S2110</t>
+  </si>
+  <si>
+    <t>Проведение капитального и текущего ремонтов муниципальных образовательных организаций за счет средств местного бюджета</t>
+  </si>
+  <si>
+    <t>73 2 02 L1120</t>
+  </si>
+  <si>
+    <t>Реализация мероприятий по капитальным вложениям в объекты муниципальной собственности, капитальному ремонту объектов муниципальной собственности и (или) сохранению объектов культурного наследия</t>
+  </si>
+  <si>
+    <t>73 2 02 79905</t>
+  </si>
+  <si>
+    <t>Расходы на укрепление материально-технической базы муниципальных образовательных организаций за счет средств выделяемых из резервного фонда Правительства Саратовской области</t>
+  </si>
+  <si>
+    <t>73 2 02 79150</t>
+  </si>
+  <si>
+    <t>73 2 02 72130</t>
+  </si>
+  <si>
+    <t>Укрепление материально-технической базы и оснащение музеев боевой славы в муниципальных образовательных организациях</t>
+  </si>
+  <si>
+    <t>73 2 02 72120</t>
+  </si>
+  <si>
+    <t>Субсидия на проведение капитального и текущего ремонта спортивных залов образовательных организаций</t>
+  </si>
+  <si>
+    <t>73 2 02 72110</t>
+  </si>
+  <si>
+    <t>73 2 02 07723</t>
+  </si>
+  <si>
+    <t>Услуги по проведению авторского надзора</t>
+  </si>
+  <si>
+    <t>73 2 02 07715</t>
+  </si>
+  <si>
+    <t>Изготовление сметной документации, проведение экспертизы, стройконтроль</t>
+  </si>
+  <si>
+    <t>73 2 02 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия "Поддержка муниципальных общеобразовательных организаций"</t>
+  </si>
+  <si>
+    <t>73 2 01 L3042</t>
+  </si>
+  <si>
+    <t>Организация бесплатного горячего питания обучающихся, получающих начальное общее образование в муниципальных образовательных организациях</t>
+  </si>
+  <si>
+    <t>73 2 01 79260</t>
+  </si>
+  <si>
+    <t>Финансовое обеспечение центров образования естественно-научной и технологической направленностей, а также цифрового и гуманитарного профилей в муниципальных общеобразовательных организациях (в части расходов на оплату труда с начислениями)</t>
+  </si>
+  <si>
+    <t>73 2 01 79250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Финансовое обеспечение центров образования естественно-научной и технологической направленностей, а также цифрового и гуманитарного профилей в муниципальных общеобразовательных организациях (за исключением расходов на оплату труда с начислениями) </t>
+  </si>
+  <si>
+    <t>73 2 01 79240</t>
+  </si>
+  <si>
+    <t>Финансовое обеспечение цифровой образовательной среды в  муниципальных общеобразовательных организациях</t>
+  </si>
+  <si>
+    <t>73 2 01 79190</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Поощрительные выплаты водителям школьных автобусов муниципальных общеобразовательных организаций</t>
+  </si>
+  <si>
+    <t>73 2 01 78750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Финансовое обеспечение расходов за присмотр и уход за детьми дошкольного возраста из многодетных семей в муниципальных образовательных организациях, реализующих образовательную программу дошкольного образования </t>
+  </si>
+  <si>
+    <t>73 2 01 78510</t>
+  </si>
+  <si>
+    <t>Иные межбюджетные трансферты на финансовое обеспечение расходов на присмотр и уход за детьми дошкольного возраста в мун.образ.организ, реализующих образовательную программу дошкольного образования, расположенных в сельских населенных пунктах, закрытом административно-территориальном образовании, поселках городского типа и городах области с населением до 100 тыс чел.</t>
+  </si>
+  <si>
+    <t>73 2 01 78340</t>
+  </si>
+  <si>
+    <t>Финансовое обеспечение расходов на обеспечение горячим питанием обучающихся 1-4 классов муниципальных образовательных организаций</t>
+  </si>
+  <si>
+    <t>73 2 01 77200</t>
+  </si>
+  <si>
+    <t>Предоставление питания отдельным категориям обучающихся в муниципальных образовательных организациях, реализующих образовательные программы начального общего, основного общего и среднего общего образования</t>
+  </si>
+  <si>
+    <t>73 2 01 77000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Финансовое обеспечение образовательной деятельности муниципальных общеобразовательных учреждений</t>
+  </si>
+  <si>
+    <t>73 2 01 76900</t>
+  </si>
+  <si>
+    <t>Частичное финансирование расходов на присмотр и уход за детьми дошкольного возраста в муниципальных образовательных организациях, реализующих основную общеобразовательную программу дошкольного образования</t>
+  </si>
+  <si>
+    <t>73 2 01 05215</t>
+  </si>
+  <si>
+    <t>Предоставление питания отдельным категориям обучающихся в муниципальных образовательных организациях, реализующих образовательные программы, дошкольного, начального общего, основного общего образования</t>
+  </si>
+  <si>
+    <t>73 2 01 04100</t>
+  </si>
+  <si>
+    <t>73 2 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия " Обеспечение государственных гарантий на получение общедоступного и бесплатного дошкольного, начального общего, основного общего, среднего общего образования в муниципальных общеобразовательных организациях"</t>
+  </si>
+  <si>
+    <t>Общее образование</t>
+  </si>
+  <si>
+    <t>73 1 02 А1120</t>
+  </si>
+  <si>
+    <t>73 1 02 S9150</t>
+  </si>
+  <si>
+    <t>73 1 02 L1120</t>
+  </si>
+  <si>
+    <t>73 1 02 79905</t>
+  </si>
+  <si>
+    <t>73 1 02 79150</t>
+  </si>
+  <si>
+    <t>73 1 02 07715</t>
+  </si>
+  <si>
+    <t>73 1 02 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия " Поддержка муниципальных дошкольных образовательных организаций"</t>
+  </si>
+  <si>
+    <t>73 1 01 78750</t>
+  </si>
+  <si>
+    <t>73 1 01 78510</t>
+  </si>
+  <si>
+    <t>73 1 01 76900</t>
+  </si>
+  <si>
+    <t>73 1 01 76700</t>
+  </si>
+  <si>
+    <t>Финансовое обеспечение образовательной деятельности муниципальных дошкольных образовательных организаций</t>
+  </si>
+  <si>
+    <t>73 1 01 04100</t>
+  </si>
+  <si>
+    <t>73 1 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Обеспечение муниципальных гарантий на получение общедоступного и бесплатного дошкольного образования в муниципальных дошкольных образовательных организациях"</t>
+  </si>
+  <si>
+    <t>73 1 00 00000</t>
+  </si>
+  <si>
+    <t>Комплексы процессных мероприятий " Развитие системы дошкольного образования"</t>
+  </si>
+  <si>
+    <t>Дошкольное образование</t>
+  </si>
+  <si>
+    <t>Образование</t>
+  </si>
+  <si>
+    <t>7Н 0 02 07619</t>
+  </si>
+  <si>
+    <t>Обустройство озеленения территорий, включая создание газонов, цветников, посадка деревьев, кустарников</t>
+  </si>
+  <si>
+    <t>7Н 0 02 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Озеленение территорий"</t>
+  </si>
+  <si>
+    <t>7Н 0 01 07219</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Зачистка свалки</t>
+  </si>
+  <si>
+    <t>7Н 0 01 07213</t>
+  </si>
+  <si>
+    <t>Оформление объектов муниципальной собственности, составление технического плана на объект недвижимости</t>
+  </si>
+  <si>
+    <t>7Н 0 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Отходы производства и потребления"</t>
+  </si>
+  <si>
+    <t>7Н 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Экологическое оздоровление Новобурасского муниципального района на 2026 - 2028 годы"</t>
+  </si>
+  <si>
+    <t>Благоустройство</t>
+  </si>
+  <si>
+    <t>7К 0 00 07717</t>
+  </si>
+  <si>
+    <t>Выявление бесхозных объектов недвижимого имущества, используемых для передачи энергетических ресурсов, организации постановки в установленном порядке таких объектов на учет</t>
+  </si>
+  <si>
+    <t>7К 0 00 07714</t>
+  </si>
+  <si>
+    <t>Техническое обслуживание систем газораспределения и газопотребления. Проверка дымоходов и вентканалов</t>
+  </si>
+  <si>
+    <t>Коммунальное хозяйство</t>
+  </si>
+  <si>
+    <t>Жилищно-коммунальное хозяйство</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>Исполнение судебных актов</t>
+  </si>
+  <si>
+    <t>94 0 00 06700</t>
+  </si>
+  <si>
+    <t>Мероприятия по землеустройству и землепользованию</t>
+  </si>
+  <si>
+    <t>94 0 00 00000</t>
+  </si>
+  <si>
+    <t>Мероприятия в сфере землеустройства, землепользования, приватизации и продажи муниципального имущества</t>
+  </si>
+  <si>
+    <t>89 0 02 07313</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Развитие инфраструктуры поддержки субъектов малого предпринимательства </t>
+  </si>
+  <si>
+    <t>89 0 02 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия «Развитие инфраструктуры поддержки субъектов малого предпринимательства»</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>89 0 01 07317</t>
+  </si>
+  <si>
+    <t>Субсидии юридическим лицам (кроме некоммерческих организаций), индивидуальным предпринимателям, физическим лицам- производителям товаров, работ, услуг</t>
+  </si>
+  <si>
+    <t>Возмещение 50% стоимости затрат субъекту малого и среднего предпринимательства на текущий ремонт арендуемого им объекта муниципального недвижимого имущества для осуществления деятельности в соответствии с зарегистрированными видами экономической деятельности</t>
+  </si>
+  <si>
+    <t>89 0 01 07316</t>
+  </si>
+  <si>
+    <t>Предоставление компенсации арендной платы за аренду муниципального недвижимого имущества субъектам малого и среднего предпринимательства, без ограничений по виду деятельности (за исключениями, установленными законом), в размере 50% арендной платы</t>
+  </si>
+  <si>
+    <t>89 0 01 07312</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Предоставление гранта вновь зарегистрированным и действующим менее одного года субъектам малого предпринимательства в целях возмещения части затрат при создании собственного бизнеса</t>
+  </si>
+  <si>
+    <t>89 0 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия «Финансовая поддержка приоритетных направлений развития малого предпринимательства»</t>
+  </si>
+  <si>
+    <t>89 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Развитие малого и среднего предпринимательства в Новобурасском муниципальном районе" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>Другие вопросы в области национальной экономики</t>
+  </si>
+  <si>
+    <t>7С 0 01 07618</t>
+  </si>
+  <si>
+    <t>Организация пешеходных коммуникаций, в том числе тротуаров, аллей, дорожек, тропинок.</t>
+  </si>
+  <si>
+    <t>7С 0 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Комплексное развитие сельских территорий Новобурасского района Саратовской области"</t>
+  </si>
+  <si>
+    <t>7С 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Комплексное развитие сельских территорий Новобурасского района Саратовской области на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t>7Д 0 06 9Д004</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Кадастровые работы по оформлению недвижимости (сооружения,дороги)</t>
+  </si>
+  <si>
+    <t>7Д 0 06 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Кадастровые работы по оформлению недвижимости (сооружения-дороги)"</t>
+  </si>
+  <si>
+    <t>7Д 0 05 SД807</t>
+  </si>
+  <si>
+    <t>Обеспечение дорожно-эксплуатационной техникой муниципальных районов, муниципальных округов и городских округов области за счет средств местного бюджета</t>
+  </si>
+  <si>
+    <t>7Д 0 05 9Д807</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обеспечение дорожно-эксплуатационной техникой муниципальных районов, </t>
+  </si>
+  <si>
+    <t>7Д 0 05 9Д802</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Приобретение дорожно-эксплуатационной техники, необходимой для выполнения комплекса работ по поддержанию надлежащего состояния автомобильных дорог общего пользования местного значения за счет средств местного бюджета</t>
+  </si>
+  <si>
+    <t>7Д 0 05 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Приобретение дорожно-эксплуатационной техники, необходимой для выполнения комплекса работ по поддержанию надлежащего состояния автомобильных дорог общего пользования местного значения за счет средств местного бюджета (или за счет средств муниципального дорожного фонда) , за счет средств областного дорожного фонда</t>
+  </si>
+  <si>
+    <t>7Д 0 04 9Д003</t>
+  </si>
+  <si>
+    <t>Проведение инженерных изысканий, специальных обследований и разработка проектной документации на ремонт, экспертиза проектно-сметной документации на ремонт дорог (тротуаров, подходов к объектам социальной сферы), строительный контроль и авторский надзор</t>
+  </si>
+  <si>
+    <t>7Д 0 04 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий  "Подготовка экспертиза (проверка) проектно-сметной документации, строительный контроль"</t>
+  </si>
+  <si>
+    <t>7Д 0 03 9Д801</t>
+  </si>
+  <si>
+    <t>Совершенствование организации движения транспорта и пешеходов, мероприятия по элементам обустройства автомобильных дорог</t>
+  </si>
+  <si>
+    <t>7Д 0 03 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Установка системы видеофиксации на территории Новобурасского муниципального района"</t>
+  </si>
+  <si>
+    <t>7Д 0 02 9Д801</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Совершенствование организации движения транспорта и пешеходов, мероприятия по элементам обустройства автомобильных дорог</t>
+  </si>
+  <si>
+    <t>7Д 0 02 9Д002</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ремонт автомобильных дорог (текущий и капитальный)</t>
+  </si>
+  <si>
+    <t>7Д 0 02 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Установка и оборудование технических средств организации дорожного движения на автомобильных дорогах общего пользования местного значения в границах Новобурасского муниципального района Саратовской области"</t>
+  </si>
+  <si>
+    <t>7Д 0 01 9Д001</t>
+  </si>
+  <si>
+    <t>Содержание автомобильных дорог</t>
+  </si>
+  <si>
+    <t>7Д 0 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессных мероприятий "Капитальный ремонт, ремонт и содержание автомобильных дорог общего пользования местного значения в границах Новобурасского муниципального района Саратовской области</t>
+  </si>
+  <si>
+    <t>7Д 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Комплексное развитие транспортной инфраструктуры Новобурасского муниципального района Саратовской области на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t>Дорожное хозяйство (дорожные фонды)</t>
+  </si>
+  <si>
+    <t>46 0 00 01890</t>
+  </si>
+  <si>
+    <t>Возмещение части затрат перевозчикам - юридическим лицам (за исключением субсидий государственным (муниципальным) учреждениям), индивидуальным предпринимателям, а также физическим лицам - производителям товаров, работ, услуг, в целях возмещения части затрат в связи с производством (реализацией) товаров, выполнением работ, оказанием услуг на осуществление транспортного обслуживания населения Новобурасского муниципального района Саратовской области по регулируемым тарифам по маршруту в Новобурасском муниципальном районе</t>
+  </si>
+  <si>
+    <t>46 0 00 00000</t>
+  </si>
+  <si>
+    <t>Организация регулярных перевозок пассажиров автомобильным транспортом</t>
+  </si>
+  <si>
+    <t>Транспорт</t>
+  </si>
+  <si>
+    <t>96 1 00 77130</t>
+  </si>
+  <si>
+    <t>Осуществление органами местного самоуправления отдельных государственных полномочий по организации проведения мероприятий при осуществлении деятельности по обращению с животными без владельцев</t>
+  </si>
+  <si>
+    <t>7И 0 00 08500</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Обеспечение инженерной инфраструктурой земельных участков, предоставляемых многодетным семьям для индивидуального жилищного строительства</t>
+  </si>
+  <si>
+    <t>7И 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Обеспечение инженерной инфраструктурой земельных участков, предоставляемых многодетным семьям для индивидуального жилищного строительства в Новобурасском муниципальном районе на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t>Сельское хозяйство и рыболовство</t>
+  </si>
+  <si>
+    <t>Национальная экономика</t>
+  </si>
+  <si>
+    <t>99 3 00 08600</t>
+  </si>
+  <si>
+    <t>Внепрограмные мероприятия в установленной сфере деятельности, связанные с уплатой налогов от продажи движимого и недвижимого имущества</t>
+  </si>
+  <si>
+    <t>99 3 00 00000</t>
+  </si>
+  <si>
+    <t>Внепрограммные мероприятия</t>
+  </si>
+  <si>
+    <t>81 0 00 05811</t>
+  </si>
+  <si>
+    <t>Уплата ежемесячных взносов на капитальный ремонт</t>
+  </si>
+  <si>
+    <t>81 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Капитальный ремонт многоквартирных домов на территории Новобурасского муниципального района на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t>79 0 00 05711</t>
+  </si>
+  <si>
+    <t>Премирование работников сельского хозяйства по итогам трудовых соревнований и конкурсов, проводимых в хозяйствах сельхоз-товаропроизводителями Новобурасского района</t>
+  </si>
+  <si>
+    <t>79 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Развитие сельского хозяйства и регулирование рынков сельскохозяйственной продукции, сырья и продовольствия в Новобурасском районе" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>74 0 01 07716</t>
+  </si>
+  <si>
+    <t>Разработка и экспертиза проектно-технической документации на создание муниципальной автоматизированной системы центрального оповещения</t>
+  </si>
+  <si>
+    <t>74 0 01 05312</t>
+  </si>
+  <si>
+    <t>Реализация системы мер по предупреждению чрезвычайных ситуаций на территории района</t>
+  </si>
+  <si>
+    <t>74 0 01 05311</t>
+  </si>
+  <si>
+    <t>Развитие инфраструктуры системы управления рисками чрезвычайных ситуаций</t>
+  </si>
+  <si>
+    <t>74 0 01 00000</t>
+  </si>
+  <si>
+    <t>Комплекс процессного мероприятия  "Снижение рисков и смягчение последствий чрезвычайных ситуаций природного и техногенного характера в Новобурасском муниципальном районе»"</t>
+  </si>
+  <si>
+    <t>74 0 00 00000</t>
+  </si>
+  <si>
+    <t>Муниципальная программа "Снижение рисков и смягчение последствий чрезвычайных ситуаций природного и техногенного характера в Новобурасском муниципальном районе" на 2026-2028 годы</t>
+  </si>
+  <si>
+    <t>71 0 01 07427</t>
+  </si>
+  <si>
+    <t>Расходы по оплате услуг ОСАГО, осуществление технического осмотра ТС</t>
+  </si>
+  <si>
+    <t>71 0 01 07426</t>
+  </si>
+  <si>
+    <t>Расходы за оказание информационно-статистических услуг</t>
+  </si>
+  <si>
+    <t>71 0 01 07423</t>
+  </si>
+  <si>
+    <t>Услуги по совершению нотариальных действий</t>
+  </si>
+  <si>
+    <t>71 0 01 07419</t>
+  </si>
+  <si>
+    <t>Выполнение оценочных работ по определению арендной платы нежилого помещения, определение рыночной стоимости имущества</t>
+  </si>
+  <si>
+    <t>71 0 01 07417</t>
+  </si>
+  <si>
+    <t>Подписка на печатное издание газеты</t>
+  </si>
+  <si>
+    <t>71 0 01 07416</t>
+  </si>
+  <si>
+    <t>Приобретение средств защиты информации, аттестация объема информации по требованиям безопасности</t>
+  </si>
+  <si>
+    <t>71 0 01 07415</t>
+  </si>
+  <si>
+    <t>Техническое обеспечение органов местного самоуправления, приобретение оргтехники</t>
+  </si>
+  <si>
+    <t>71 0 01 07414</t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение деятельности органов местного самоуправления в части приобретения материальных запасов (канцтоваров, ГСМ, запчасти к оргтехнике) и обслуживание оргтехники (заправка картриджей, ремонт оргтехники)</t>
+  </si>
+  <si>
+    <t>71 0 01 07412</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Оплата членских взносов в Ассоциацию «Совет МО Саратовской области»</t>
+  </si>
+  <si>
+    <t>71 0 01 07411</t>
+  </si>
+  <si>
+    <t>Сопровождение автоматизированных информационных систем формирования и исполнения бюджетов</t>
+  </si>
+  <si>
+    <t>71 0 01 07213</t>
+  </si>
+  <si>
+    <t>Оформление объектов муниципальной собственности, составление технического плана, изготовление технического паспорта, проектно-сметной документации на объект недвижимости</t>
+  </si>
+  <si>
+    <t>Другие общегосударственные вопросы</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>99 4 00 01880</t>
+  </si>
+  <si>
+    <t>Резервные средства</t>
+  </si>
+  <si>
+    <t>Средства, выделяемые из резервного фонда местной администрации</t>
+  </si>
+  <si>
+    <t>99 4 00 00000</t>
+  </si>
+  <si>
+    <t>Средства резервных фондов</t>
+  </si>
+  <si>
+    <t>Резервные фонды</t>
+  </si>
+  <si>
+    <t>96 2 00 26050</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений на исполнение переданных полномочий по организации, контроля за исполнением бюджета в соответствии с заключенными соглашениями (содержание контрольно-счетного органа)</t>
+  </si>
+  <si>
+    <t>96 2 00 26010</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений на исполнение переданных полномочий по организации, формированию и контролю за исполнением бюджета в соответствии с заключенными соглашениями (содержание финансового органа)</t>
+  </si>
+  <si>
+    <t>96 2 00 00000</t>
+  </si>
+  <si>
+    <t>Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений</t>
+  </si>
+  <si>
+    <t>91 3 00 06200</t>
+  </si>
+  <si>
+    <t>91 2 00 02200</t>
+  </si>
+  <si>
+    <t>91 2 00 01300</t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение деятельности руководителя контрольно-счетного органа</t>
+  </si>
+  <si>
+    <t>91 2 00 00000</t>
+  </si>
+  <si>
+    <t>Обеспечение деятельности иных органов местного самоуправления (контрольно-счетного органа)</t>
+  </si>
+  <si>
+    <t>Обеспечение деятельности финансовых, налоговых и таможенных органов и органов финансового (финансово-бюджетного) надзора</t>
+  </si>
+  <si>
+    <t>90 4 02 51200</t>
+  </si>
+  <si>
+    <t>Осуществление полномочий по составлению (изменению) списков кандидатов в присяжные заседатели федеральных судов общей юрисдикции в Российской Федерации</t>
+  </si>
+  <si>
+    <t>90 4 02 00000</t>
+  </si>
+  <si>
+    <t>Осуществление переданных полномочий Российской Федерации</t>
+  </si>
+  <si>
+    <t>90 4 00 00000</t>
+  </si>
+  <si>
+    <t>Расходы на осуществление переданных полномочий Российской Федерации за счет средств федерального бюджета</t>
+  </si>
+  <si>
+    <t>90 0 00 00000</t>
+  </si>
+  <si>
+    <t>Осуществление переданных полномочий РФ за счет субвенций из федерального бюджета</t>
+  </si>
+  <si>
+    <t>Судебная система</t>
+  </si>
+  <si>
+    <t>99 3 00 08400</t>
+  </si>
+  <si>
+    <t>Внепрограммные мероприятия в установленной сфере деятельности</t>
+  </si>
+  <si>
+    <t>96 1 00 78760</t>
+  </si>
+  <si>
+    <t>Оказание содействия органами местного самоуправления в организации деятельности по военно-патриотическому воспитанию граждан</t>
+  </si>
+  <si>
+    <t>96 1 00 77120</t>
+  </si>
+  <si>
+    <t>Осуществление органами местного самоуправления отдельных государственных полномочий по осуществлению деятельности по опеке и попечительству в отношении несовершеннолетних граждан в части расходов на оплату труда, уплату страховых взносов по обязательному социальному страхованию в государственные внебюджетные фонды Российской Федерации, обеспечение деятельности штатных работников</t>
+  </si>
+  <si>
+    <t>96 1 00 76600</t>
+  </si>
+  <si>
+    <t>Осуществление органами местного самоуправления государственных полномочий по созданию и организации деятельности комиссий по делам несовершеннолетних и защите их прав</t>
+  </si>
+  <si>
+    <t>96 1 00 76500</t>
+  </si>
+  <si>
+    <t>Осуществление органами местного самоуправления государственных полномочий по образованию и обеспечению деятельности административных комиссий, определению перечня должностных лиц, уполномоченных составлять протоколы об административных правонарушениях</t>
+  </si>
+  <si>
+    <t>91 3 00 78760</t>
+  </si>
+  <si>
+    <t>Оказание содействия органами местного самоуправления в организации деятельности по военно-патриотическому воспитанию граждан за счет средств местного бюджета</t>
+  </si>
+  <si>
+    <t>91 3 00 06100</t>
+  </si>
+  <si>
+    <t>Уплата земельного налога и налога на имущество</t>
+  </si>
+  <si>
+    <t>Функционирование Правительства Российской Федерации, высших исполнительных органов субъектов Российской Федерации, местных администраций</t>
+  </si>
+  <si>
+    <t>91 3 00 02100</t>
+  </si>
+  <si>
+    <t>Расходы на обеспечение деятельности главы муниципального района (муниципального образования), главы администрации муниципального района (муниципального образования)</t>
+  </si>
+  <si>
+    <t>Функционирование высшего должностного лица субъекта Российской Федерации и муниципального образования</t>
+  </si>
+  <si>
+    <t>Общегосударственные вопросы</t>
+  </si>
+  <si>
+    <t>2020 год</t>
+  </si>
+  <si>
+    <t>2019 год</t>
+  </si>
+  <si>
+    <t>2018 год</t>
+  </si>
+  <si>
+    <t>Сумма</t>
+  </si>
+  <si>
+    <t>экономической классификации</t>
+  </si>
+  <si>
+    <t>Вид расходов</t>
+  </si>
+  <si>
+    <t>Целевая статья</t>
+  </si>
+  <si>
+    <t>Под-раздел</t>
+  </si>
+  <si>
+    <t>Раздел</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>(тыс. рублей)</t>
   </si>
   <si>
     <t xml:space="preserve">    Распределение бюджетных ассигнований по разделам, подразделам, целевым статьям (муниципальным программам района и не программным направлениям деятельности), группам и подгруппам видов расходов классификации расходов местного бюджета на 2026 год и на плановый период 2027 и 2028 годов</t>
   </si>
   <si>
-    <t xml:space="preserve">(тыс. рублей)</t>
-[...1532 lines deleted...]
-    <t xml:space="preserve">Всего</t>
+    <t>Приложение № 4 к решению муниципального Собрания №158 от "18" декабря 2025 года "О бюджете    Новобурасского муниципального района на 2026 год и плановый период 2027 и 2028 годов"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="#,##0.00;[Red]\-#,##0.00;0.00"/>
+    <numFmt numFmtId="165" formatCode="000"/>
+    <numFmt numFmtId="166" formatCode="0000000000"/>
     <numFmt numFmtId="167" formatCode="00"/>
-    <numFmt numFmtId="168" formatCode="0000000000"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="171" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="0000"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="9"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="9"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="8"/>
       <name val="Arial"/>
-      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...39 lines deleted...]
-      <b val="true"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="9"/>
       <name val="Arial"/>
-      <family val="0"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
-      <top style="thin"/>
-      <bottom style="thin"/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...15 lines deleted...]
-      <right style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...7 lines deleted...]
-      <left style="thin"/>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-      <bottom style="thin"/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="22">
-[...2 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...20 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-  </cellStyleXfs>
-[...3 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="171" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="170" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...17 lines deleted...]
-      <protection locked="true" hidden="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...7 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="21"/>
+  <cellStyles count="3">
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
+                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="true"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N679"/>
+  <dimension ref="A1:L706"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="false" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A2" activeCellId="0" sqref="A2"/>
+    <sheetView showZeros="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:L2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="12.75" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="38"/>
-[...7 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="12" style="0" width="13.57"/>
+    <col min="1" max="1" width="38" customWidth="1"/>
+    <col min="2" max="3" width="7.6640625" customWidth="1"/>
+    <col min="4" max="4" width="13" customWidth="1"/>
+    <col min="5" max="5" width="9.33203125" customWidth="1"/>
+    <col min="6" max="6" width="0" hidden="1" customWidth="1"/>
+    <col min="7" max="9" width="14.5546875" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.109375" customWidth="1"/>
+    <col min="11" max="11" width="10.6640625" customWidth="1"/>
+    <col min="12" max="12" width="11.109375" customWidth="1"/>
+    <col min="13" max="245" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="84" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...37 lines deleted...]
-      <c r="H3" s="7" t="n">
+    <row r="1" spans="1:12" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="J1" s="32" t="s">
+        <v>525</v>
+      </c>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+    </row>
+    <row r="2" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="34" t="s">
+        <v>524</v>
+      </c>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="35"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" s="15"/>
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="14">
         <v>2026</v>
       </c>
-      <c r="I3" s="8" t="n">
+      <c r="I3" s="13">
         <v>1000</v>
       </c>
-      <c r="J3" s="6"/>
-      <c r="K3" s="7" t="n">
+      <c r="J3" s="1"/>
+      <c r="K3" s="14">
         <v>2026</v>
       </c>
-      <c r="L3" s="8" t="s">
+      <c r="L3" s="13" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="36" t="s">
+        <v>522</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>521</v>
+      </c>
+      <c r="C4" s="38" t="s">
+        <v>520</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>519</v>
+      </c>
+      <c r="E4" s="40" t="s">
+        <v>518</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="G4" s="31" t="s">
+        <v>516</v>
+      </c>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31" t="s">
+        <v>516</v>
+      </c>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="37"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="J5" s="10">
+        <v>2026</v>
+      </c>
+      <c r="K5" s="9">
+        <v>2027</v>
+      </c>
+      <c r="L5" s="8">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" s="7">
+        <v>1</v>
+      </c>
+      <c r="B6" s="7">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="C6" s="7">
         <v>3</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="E6" s="6">
         <v>5</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="F6" s="5">
         <v>6</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="G6" s="4">
+        <v>6</v>
+      </c>
+      <c r="H6" s="3">
         <v>7</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="I6" s="2">
         <v>8</v>
       </c>
-      <c r="G4" s="13" t="s">
+      <c r="J6" s="4">
+        <v>6</v>
+      </c>
+      <c r="K6" s="3">
+        <v>7</v>
+      </c>
+      <c r="L6" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="16" t="s">
+        <v>512</v>
+      </c>
+      <c r="B7" s="17">
+        <v>1</v>
+      </c>
+      <c r="C7" s="17">
+        <v>0</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="20"/>
+      <c r="G7" s="21">
+        <v>86000699.689999998</v>
+      </c>
+      <c r="H7" s="21">
+        <v>77440900</v>
+      </c>
+      <c r="I7" s="21">
+        <v>81460100</v>
+      </c>
+      <c r="J7" s="22">
+        <f>G7/$I$3</f>
+        <v>86000.699689999994</v>
+      </c>
+      <c r="K7" s="22">
+        <f t="shared" ref="K7:L7" si="0">H7/$I$3</f>
+        <v>77440.899999999994</v>
+      </c>
+      <c r="L7" s="22">
+        <f t="shared" si="0"/>
+        <v>81460.100000000006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>511</v>
+      </c>
+      <c r="B8" s="24">
+        <v>1</v>
+      </c>
+      <c r="C8" s="24">
+        <v>2</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="20"/>
+      <c r="G8" s="27">
+        <v>3136117</v>
+      </c>
+      <c r="H8" s="27">
+        <v>3261562</v>
+      </c>
+      <c r="I8" s="27">
+        <v>3392025</v>
+      </c>
+      <c r="J8" s="28">
+        <f t="shared" ref="J8:J71" si="1">G8/$I$3</f>
+        <v>3136.1170000000002</v>
+      </c>
+      <c r="K8" s="28">
+        <f t="shared" ref="K8:K71" si="2">H8/$I$3</f>
+        <v>3261.5619999999999</v>
+      </c>
+      <c r="L8" s="28">
+        <f t="shared" ref="L8:L71" si="3">I8/$I$3</f>
+        <v>3392.0250000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9" s="24">
+        <v>1</v>
+      </c>
+      <c r="C9" s="24">
+        <v>2</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="20"/>
+      <c r="G9" s="27">
+        <v>3136117</v>
+      </c>
+      <c r="H9" s="27">
+        <v>3261562</v>
+      </c>
+      <c r="I9" s="27">
+        <v>3392025</v>
+      </c>
+      <c r="J9" s="28">
+        <f t="shared" si="1"/>
+        <v>3136.1170000000002</v>
+      </c>
+      <c r="K9" s="28">
+        <f t="shared" si="2"/>
+        <v>3261.5619999999999</v>
+      </c>
+      <c r="L9" s="28">
+        <f t="shared" si="3"/>
+        <v>3392.0250000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B10" s="24">
+        <v>1</v>
+      </c>
+      <c r="C10" s="24">
+        <v>2</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="20"/>
+      <c r="G10" s="27">
+        <v>3136117</v>
+      </c>
+      <c r="H10" s="27">
+        <v>3261562</v>
+      </c>
+      <c r="I10" s="27">
+        <v>3392025</v>
+      </c>
+      <c r="J10" s="28">
+        <f t="shared" si="1"/>
+        <v>3136.1170000000002</v>
+      </c>
+      <c r="K10" s="28">
+        <f t="shared" si="2"/>
+        <v>3261.5619999999999</v>
+      </c>
+      <c r="L10" s="28">
+        <f t="shared" si="3"/>
+        <v>3392.0250000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A11" s="23" t="s">
+        <v>510</v>
+      </c>
+      <c r="B11" s="24">
+        <v>1</v>
+      </c>
+      <c r="C11" s="24">
+        <v>2</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>509</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="20"/>
+      <c r="G11" s="27">
+        <v>3136117</v>
+      </c>
+      <c r="H11" s="27">
+        <v>3261562</v>
+      </c>
+      <c r="I11" s="27">
+        <v>3392025</v>
+      </c>
+      <c r="J11" s="28">
+        <f t="shared" si="1"/>
+        <v>3136.1170000000002</v>
+      </c>
+      <c r="K11" s="28">
+        <f t="shared" si="2"/>
+        <v>3261.5619999999999</v>
+      </c>
+      <c r="L11" s="28">
+        <f t="shared" si="3"/>
+        <v>3392.0250000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B12" s="24">
+        <v>1</v>
+      </c>
+      <c r="C12" s="24">
+        <v>2</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>509</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F12" s="20"/>
+      <c r="G12" s="27">
+        <v>3136117</v>
+      </c>
+      <c r="H12" s="27">
+        <v>3261562</v>
+      </c>
+      <c r="I12" s="27">
+        <v>3392025</v>
+      </c>
+      <c r="J12" s="28">
+        <f t="shared" si="1"/>
+        <v>3136.1170000000002</v>
+      </c>
+      <c r="K12" s="28">
+        <f t="shared" si="2"/>
+        <v>3261.5619999999999</v>
+      </c>
+      <c r="L12" s="28">
+        <f t="shared" si="3"/>
+        <v>3392.0250000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B13" s="24">
+        <v>1</v>
+      </c>
+      <c r="C13" s="24">
+        <v>2</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>509</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F13" s="20"/>
+      <c r="G13" s="27">
+        <v>3136117</v>
+      </c>
+      <c r="H13" s="27">
+        <v>3261562</v>
+      </c>
+      <c r="I13" s="27">
+        <v>3392025</v>
+      </c>
+      <c r="J13" s="28">
+        <f t="shared" si="1"/>
+        <v>3136.1170000000002</v>
+      </c>
+      <c r="K13" s="28">
+        <f t="shared" si="2"/>
+        <v>3261.5619999999999</v>
+      </c>
+      <c r="L13" s="28">
+        <f t="shared" si="3"/>
+        <v>3392.0250000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>508</v>
+      </c>
+      <c r="B14" s="24">
+        <v>1</v>
+      </c>
+      <c r="C14" s="24">
+        <v>4</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="20"/>
+      <c r="G14" s="27">
+        <v>35934383</v>
+      </c>
+      <c r="H14" s="27">
+        <v>36575438</v>
+      </c>
+      <c r="I14" s="27">
+        <v>37876575</v>
+      </c>
+      <c r="J14" s="28">
+        <f t="shared" si="1"/>
+        <v>35934.383000000002</v>
+      </c>
+      <c r="K14" s="28">
+        <f t="shared" si="2"/>
+        <v>36575.438000000002</v>
+      </c>
+      <c r="L14" s="28">
+        <f t="shared" si="3"/>
+        <v>37876.574999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="B15" s="24">
+        <v>1</v>
+      </c>
+      <c r="C15" s="24">
+        <v>4</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="E15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="20"/>
+      <c r="G15" s="27">
+        <v>32081383</v>
+      </c>
+      <c r="H15" s="27">
+        <v>33258438</v>
+      </c>
+      <c r="I15" s="27">
+        <v>34559575</v>
+      </c>
+      <c r="J15" s="28">
+        <f t="shared" si="1"/>
+        <v>32081.383000000002</v>
+      </c>
+      <c r="K15" s="28">
+        <f t="shared" si="2"/>
+        <v>33258.438000000002</v>
+      </c>
+      <c r="L15" s="28">
+        <f t="shared" si="3"/>
+        <v>34559.574999999997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" s="24">
+        <v>1</v>
+      </c>
+      <c r="C16" s="24">
+        <v>4</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="20"/>
+      <c r="G16" s="27">
+        <v>32081383</v>
+      </c>
+      <c r="H16" s="27">
+        <v>33258438</v>
+      </c>
+      <c r="I16" s="27">
+        <v>34559575</v>
+      </c>
+      <c r="J16" s="28">
+        <f t="shared" si="1"/>
+        <v>32081.383000000002</v>
+      </c>
+      <c r="K16" s="28">
+        <f t="shared" si="2"/>
+        <v>33258.438000000002</v>
+      </c>
+      <c r="L16" s="28">
+        <f t="shared" si="3"/>
+        <v>34559.574999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17" s="24">
+        <v>1</v>
+      </c>
+      <c r="C17" s="24">
+        <v>4</v>
+      </c>
+      <c r="D17" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="20"/>
+      <c r="G17" s="27">
+        <v>31424403.199999999</v>
+      </c>
+      <c r="H17" s="27">
+        <v>32658438</v>
+      </c>
+      <c r="I17" s="27">
+        <v>33959575</v>
+      </c>
+      <c r="J17" s="28">
+        <f t="shared" si="1"/>
+        <v>31424.403200000001</v>
+      </c>
+      <c r="K17" s="28">
+        <f t="shared" si="2"/>
+        <v>32658.437999999998</v>
+      </c>
+      <c r="L17" s="28">
+        <f t="shared" si="3"/>
+        <v>33959.574999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B18" s="24">
+        <v>1</v>
+      </c>
+      <c r="C18" s="24">
+        <v>4</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E18" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F18" s="20"/>
+      <c r="G18" s="27">
+        <v>31177229.329999998</v>
+      </c>
+      <c r="H18" s="27">
+        <v>32533438</v>
+      </c>
+      <c r="I18" s="27">
+        <v>33834575</v>
+      </c>
+      <c r="J18" s="28">
+        <f t="shared" si="1"/>
+        <v>31177.229329999998</v>
+      </c>
+      <c r="K18" s="28">
+        <f t="shared" si="2"/>
+        <v>32533.437999999998</v>
+      </c>
+      <c r="L18" s="28">
+        <f t="shared" si="3"/>
+        <v>33834.574999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" s="24">
+        <v>1</v>
+      </c>
+      <c r="C19" s="24">
+        <v>4</v>
+      </c>
+      <c r="D19" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E19" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F19" s="20"/>
+      <c r="G19" s="27">
+        <v>31177229.329999998</v>
+      </c>
+      <c r="H19" s="27">
+        <v>32533438</v>
+      </c>
+      <c r="I19" s="27">
+        <v>33834575</v>
+      </c>
+      <c r="J19" s="28">
+        <f t="shared" si="1"/>
+        <v>31177.229329999998</v>
+      </c>
+      <c r="K19" s="28">
+        <f t="shared" si="2"/>
+        <v>32533.437999999998</v>
+      </c>
+      <c r="L19" s="28">
+        <f t="shared" si="3"/>
+        <v>33834.574999999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="24">
+        <v>1</v>
+      </c>
+      <c r="C20" s="24">
+        <v>4</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E20" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" s="20"/>
+      <c r="G20" s="27">
+        <v>176800</v>
+      </c>
+      <c r="H20" s="27">
+        <v>125000</v>
+      </c>
+      <c r="I20" s="27">
+        <v>125000</v>
+      </c>
+      <c r="J20" s="28">
+        <f t="shared" si="1"/>
+        <v>176.8</v>
+      </c>
+      <c r="K20" s="28">
+        <f t="shared" si="2"/>
+        <v>125</v>
+      </c>
+      <c r="L20" s="28">
+        <f t="shared" si="3"/>
+        <v>125</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="24">
+        <v>1</v>
+      </c>
+      <c r="C21" s="24">
+        <v>4</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" s="20"/>
+      <c r="G21" s="27">
+        <v>176800</v>
+      </c>
+      <c r="H21" s="27">
+        <v>125000</v>
+      </c>
+      <c r="I21" s="27">
+        <v>125000</v>
+      </c>
+      <c r="J21" s="28">
+        <f t="shared" si="1"/>
+        <v>176.8</v>
+      </c>
+      <c r="K21" s="28">
+        <f t="shared" si="2"/>
+        <v>125</v>
+      </c>
+      <c r="L21" s="28">
+        <f t="shared" si="3"/>
+        <v>125</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B22" s="24">
+        <v>1</v>
+      </c>
+      <c r="C22" s="24">
+        <v>4</v>
+      </c>
+      <c r="D22" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F22" s="20"/>
+      <c r="G22" s="27">
+        <v>70373.87</v>
+      </c>
+      <c r="H22" s="27">
+        <v>0</v>
+      </c>
+      <c r="I22" s="27">
+        <v>0</v>
+      </c>
+      <c r="J22" s="28">
+        <f t="shared" si="1"/>
+        <v>70.373869999999997</v>
+      </c>
+      <c r="K22" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23" s="24">
+        <v>1</v>
+      </c>
+      <c r="C23" s="24">
+        <v>4</v>
+      </c>
+      <c r="D23" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E23" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F23" s="20"/>
+      <c r="G23" s="27">
+        <v>70373.87</v>
+      </c>
+      <c r="H23" s="27">
+        <v>0</v>
+      </c>
+      <c r="I23" s="27">
+        <v>0</v>
+      </c>
+      <c r="J23" s="28">
+        <f t="shared" si="1"/>
+        <v>70.373869999999997</v>
+      </c>
+      <c r="K23" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L23" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
+        <v>507</v>
+      </c>
+      <c r="B24" s="24">
+        <v>1</v>
+      </c>
+      <c r="C24" s="24">
+        <v>4</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="E24" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="20"/>
+      <c r="G24" s="27">
+        <v>540000</v>
+      </c>
+      <c r="H24" s="27">
+        <v>540000</v>
+      </c>
+      <c r="I24" s="27">
+        <v>540000</v>
+      </c>
+      <c r="J24" s="28">
+        <f t="shared" si="1"/>
+        <v>540</v>
+      </c>
+      <c r="K24" s="28">
+        <f t="shared" si="2"/>
+        <v>540</v>
+      </c>
+      <c r="L24" s="28">
+        <f t="shared" si="3"/>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A25" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25" s="24">
+        <v>1</v>
+      </c>
+      <c r="C25" s="24">
+        <v>4</v>
+      </c>
+      <c r="D25" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="E25" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F25" s="20"/>
+      <c r="G25" s="27">
+        <v>540000</v>
+      </c>
+      <c r="H25" s="27">
+        <v>540000</v>
+      </c>
+      <c r="I25" s="27">
+        <v>540000</v>
+      </c>
+      <c r="J25" s="28">
+        <f t="shared" si="1"/>
+        <v>540</v>
+      </c>
+      <c r="K25" s="28">
+        <f t="shared" si="2"/>
+        <v>540</v>
+      </c>
+      <c r="L25" s="28">
+        <f t="shared" si="3"/>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" s="24">
+        <v>1</v>
+      </c>
+      <c r="C26" s="24">
+        <v>4</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="E26" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F26" s="20"/>
+      <c r="G26" s="27">
+        <v>540000</v>
+      </c>
+      <c r="H26" s="27">
+        <v>540000</v>
+      </c>
+      <c r="I26" s="27">
+        <v>540000</v>
+      </c>
+      <c r="J26" s="28">
+        <f t="shared" si="1"/>
+        <v>540</v>
+      </c>
+      <c r="K26" s="28">
+        <f t="shared" si="2"/>
+        <v>540</v>
+      </c>
+      <c r="L26" s="28">
+        <f t="shared" si="3"/>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" s="24">
+        <v>1</v>
+      </c>
+      <c r="C27" s="24">
+        <v>4</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E27" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="20"/>
+      <c r="G27" s="27">
+        <v>61700</v>
+      </c>
+      <c r="H27" s="27">
+        <v>60000</v>
+      </c>
+      <c r="I27" s="27">
+        <v>60000</v>
+      </c>
+      <c r="J27" s="28">
+        <f t="shared" si="1"/>
+        <v>61.7</v>
+      </c>
+      <c r="K27" s="28">
+        <f t="shared" si="2"/>
+        <v>60</v>
+      </c>
+      <c r="L27" s="28">
+        <f t="shared" si="3"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" s="24">
+        <v>1</v>
+      </c>
+      <c r="C28" s="24">
+        <v>4</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E28" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F28" s="20"/>
+      <c r="G28" s="27">
+        <v>61700</v>
+      </c>
+      <c r="H28" s="27">
+        <v>60000</v>
+      </c>
+      <c r="I28" s="27">
+        <v>60000</v>
+      </c>
+      <c r="J28" s="28">
+        <f t="shared" si="1"/>
+        <v>61.7</v>
+      </c>
+      <c r="K28" s="28">
+        <f t="shared" si="2"/>
+        <v>60</v>
+      </c>
+      <c r="L28" s="28">
+        <f t="shared" si="3"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" s="24">
+        <v>1</v>
+      </c>
+      <c r="C29" s="24">
+        <v>4</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E29" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" s="20"/>
+      <c r="G29" s="27">
+        <v>61700</v>
+      </c>
+      <c r="H29" s="27">
+        <v>60000</v>
+      </c>
+      <c r="I29" s="27">
+        <v>60000</v>
+      </c>
+      <c r="J29" s="28">
+        <f t="shared" si="1"/>
+        <v>61.7</v>
+      </c>
+      <c r="K29" s="28">
+        <f t="shared" si="2"/>
+        <v>60</v>
+      </c>
+      <c r="L29" s="28">
+        <f t="shared" si="3"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A30" s="23" t="s">
+        <v>505</v>
+      </c>
+      <c r="B30" s="24">
+        <v>1</v>
+      </c>
+      <c r="C30" s="24">
+        <v>4</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="E30" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="20"/>
+      <c r="G30" s="27">
+        <v>55279.8</v>
+      </c>
+      <c r="H30" s="27">
+        <v>0</v>
+      </c>
+      <c r="I30" s="27">
+        <v>0</v>
+      </c>
+      <c r="J30" s="28">
+        <f t="shared" si="1"/>
+        <v>55.279800000000002</v>
+      </c>
+      <c r="K30" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A31" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="24">
+        <v>1</v>
+      </c>
+      <c r="C31" s="24">
+        <v>4</v>
+      </c>
+      <c r="D31" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="E31" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F31" s="20"/>
+      <c r="G31" s="27">
+        <v>55279.8</v>
+      </c>
+      <c r="H31" s="27">
+        <v>0</v>
+      </c>
+      <c r="I31" s="27">
+        <v>0</v>
+      </c>
+      <c r="J31" s="28">
+        <f t="shared" si="1"/>
+        <v>55.279800000000002</v>
+      </c>
+      <c r="K31" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L31" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="24">
+        <v>1</v>
+      </c>
+      <c r="C32" s="24">
+        <v>4</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="E32" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="27">
+        <v>55279.8</v>
+      </c>
+      <c r="H32" s="27">
+        <v>0</v>
+      </c>
+      <c r="I32" s="27">
+        <v>0</v>
+      </c>
+      <c r="J32" s="28">
+        <f t="shared" si="1"/>
+        <v>55.279800000000002</v>
+      </c>
+      <c r="K32" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A33" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="24">
+        <v>1</v>
+      </c>
+      <c r="C33" s="24">
+        <v>4</v>
+      </c>
+      <c r="D33" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="20"/>
+      <c r="G33" s="27">
+        <v>2606000</v>
+      </c>
+      <c r="H33" s="27">
+        <v>2606000</v>
+      </c>
+      <c r="I33" s="27">
+        <v>2606000</v>
+      </c>
+      <c r="J33" s="28">
+        <f t="shared" si="1"/>
+        <v>2606</v>
+      </c>
+      <c r="K33" s="28">
+        <f t="shared" si="2"/>
+        <v>2606</v>
+      </c>
+      <c r="L33" s="28">
+        <f t="shared" si="3"/>
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="13"/>
-[...1 lines deleted...]
-      <c r="J4" s="13" t="s">
+      <c r="B34" s="24">
+        <v>1</v>
+      </c>
+      <c r="C34" s="24">
+        <v>4</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="20"/>
+      <c r="G34" s="27">
+        <v>2606000</v>
+      </c>
+      <c r="H34" s="27">
+        <v>2606000</v>
+      </c>
+      <c r="I34" s="27">
+        <v>2606000</v>
+      </c>
+      <c r="J34" s="28">
+        <f t="shared" si="1"/>
+        <v>2606</v>
+      </c>
+      <c r="K34" s="28">
+        <f t="shared" si="2"/>
+        <v>2606</v>
+      </c>
+      <c r="L34" s="28">
+        <f t="shared" si="3"/>
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A35" s="23" t="s">
+        <v>503</v>
+      </c>
+      <c r="B35" s="24">
+        <v>1</v>
+      </c>
+      <c r="C35" s="24">
+        <v>4</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="E35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="20"/>
+      <c r="G35" s="27">
+        <v>657200</v>
+      </c>
+      <c r="H35" s="27">
+        <v>657200</v>
+      </c>
+      <c r="I35" s="27">
+        <v>657200</v>
+      </c>
+      <c r="J35" s="28">
+        <f t="shared" si="1"/>
+        <v>657.2</v>
+      </c>
+      <c r="K35" s="28">
+        <f t="shared" si="2"/>
+        <v>657.2</v>
+      </c>
+      <c r="L35" s="28">
+        <f t="shared" si="3"/>
+        <v>657.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" s="24">
+        <v>1</v>
+      </c>
+      <c r="C36" s="24">
+        <v>4</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="E36" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F36" s="20"/>
+      <c r="G36" s="27">
+        <v>657200</v>
+      </c>
+      <c r="H36" s="27">
+        <v>657200</v>
+      </c>
+      <c r="I36" s="27">
+        <v>657200</v>
+      </c>
+      <c r="J36" s="28">
+        <f t="shared" si="1"/>
+        <v>657.2</v>
+      </c>
+      <c r="K36" s="28">
+        <f t="shared" si="2"/>
+        <v>657.2</v>
+      </c>
+      <c r="L36" s="28">
+        <f t="shared" si="3"/>
+        <v>657.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B37" s="24">
+        <v>1</v>
+      </c>
+      <c r="C37" s="24">
+        <v>4</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="E37" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F37" s="20"/>
+      <c r="G37" s="27">
+        <v>657200</v>
+      </c>
+      <c r="H37" s="27">
+        <v>657200</v>
+      </c>
+      <c r="I37" s="27">
+        <v>657200</v>
+      </c>
+      <c r="J37" s="28">
+        <f t="shared" si="1"/>
+        <v>657.2</v>
+      </c>
+      <c r="K37" s="28">
+        <f t="shared" si="2"/>
+        <v>657.2</v>
+      </c>
+      <c r="L37" s="28">
+        <f t="shared" si="3"/>
+        <v>657.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
+        <v>501</v>
+      </c>
+      <c r="B38" s="24">
+        <v>1</v>
+      </c>
+      <c r="C38" s="24">
+        <v>4</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="E38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="20"/>
+      <c r="G38" s="27">
+        <v>657200</v>
+      </c>
+      <c r="H38" s="27">
+        <v>657200</v>
+      </c>
+      <c r="I38" s="27">
+        <v>657200</v>
+      </c>
+      <c r="J38" s="28">
+        <f t="shared" si="1"/>
+        <v>657.2</v>
+      </c>
+      <c r="K38" s="28">
+        <f t="shared" si="2"/>
+        <v>657.2</v>
+      </c>
+      <c r="L38" s="28">
+        <f t="shared" si="3"/>
+        <v>657.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="24">
+        <v>1</v>
+      </c>
+      <c r="C39" s="24">
+        <v>4</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="E39" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F39" s="20"/>
+      <c r="G39" s="27">
+        <v>554086</v>
+      </c>
+      <c r="H39" s="27">
+        <v>554086</v>
+      </c>
+      <c r="I39" s="27">
+        <v>554086</v>
+      </c>
+      <c r="J39" s="28">
+        <f t="shared" si="1"/>
+        <v>554.08600000000001</v>
+      </c>
+      <c r="K39" s="28">
+        <f t="shared" si="2"/>
+        <v>554.08600000000001</v>
+      </c>
+      <c r="L39" s="28">
+        <f t="shared" si="3"/>
+        <v>554.08600000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A40" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B40" s="24">
+        <v>1</v>
+      </c>
+      <c r="C40" s="24">
+        <v>4</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="E40" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F40" s="20"/>
+      <c r="G40" s="27">
+        <v>554086</v>
+      </c>
+      <c r="H40" s="27">
+        <v>554086</v>
+      </c>
+      <c r="I40" s="27">
+        <v>554086</v>
+      </c>
+      <c r="J40" s="28">
+        <f t="shared" si="1"/>
+        <v>554.08600000000001</v>
+      </c>
+      <c r="K40" s="28">
+        <f t="shared" si="2"/>
+        <v>554.08600000000001</v>
+      </c>
+      <c r="L40" s="28">
+        <f t="shared" si="3"/>
+        <v>554.08600000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="24">
+        <v>1</v>
+      </c>
+      <c r="C41" s="24">
+        <v>4</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="E41" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F41" s="20"/>
+      <c r="G41" s="27">
+        <v>103114</v>
+      </c>
+      <c r="H41" s="27">
+        <v>103114</v>
+      </c>
+      <c r="I41" s="27">
+        <v>103114</v>
+      </c>
+      <c r="J41" s="28">
+        <f t="shared" si="1"/>
+        <v>103.114</v>
+      </c>
+      <c r="K41" s="28">
+        <f t="shared" si="2"/>
+        <v>103.114</v>
+      </c>
+      <c r="L41" s="28">
+        <f t="shared" si="3"/>
+        <v>103.114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A42" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="24">
+        <v>1</v>
+      </c>
+      <c r="C42" s="24">
+        <v>4</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="E42" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F42" s="20"/>
+      <c r="G42" s="27">
+        <v>103114</v>
+      </c>
+      <c r="H42" s="27">
+        <v>103114</v>
+      </c>
+      <c r="I42" s="27">
+        <v>103114</v>
+      </c>
+      <c r="J42" s="28">
+        <f t="shared" si="1"/>
+        <v>103.114</v>
+      </c>
+      <c r="K42" s="28">
+        <f t="shared" si="2"/>
+        <v>103.114</v>
+      </c>
+      <c r="L42" s="28">
+        <f t="shared" si="3"/>
+        <v>103.114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="114.6" x14ac:dyDescent="0.25">
+      <c r="A43" s="23" t="s">
+        <v>499</v>
+      </c>
+      <c r="B43" s="24">
+        <v>1</v>
+      </c>
+      <c r="C43" s="24">
+        <v>4</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="E43" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="20"/>
+      <c r="G43" s="27">
+        <v>657200</v>
+      </c>
+      <c r="H43" s="27">
+        <v>657200</v>
+      </c>
+      <c r="I43" s="27">
+        <v>657200</v>
+      </c>
+      <c r="J43" s="28">
+        <f t="shared" si="1"/>
+        <v>657.2</v>
+      </c>
+      <c r="K43" s="28">
+        <f t="shared" si="2"/>
+        <v>657.2</v>
+      </c>
+      <c r="L43" s="28">
+        <f t="shared" si="3"/>
+        <v>657.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A44" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="24">
+        <v>1</v>
+      </c>
+      <c r="C44" s="24">
+        <v>4</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="E44" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F44" s="20"/>
+      <c r="G44" s="27">
+        <v>571456.39</v>
+      </c>
+      <c r="H44" s="27">
+        <v>473090</v>
+      </c>
+      <c r="I44" s="27">
+        <v>473090</v>
+      </c>
+      <c r="J44" s="28">
+        <f t="shared" si="1"/>
+        <v>571.45639000000006</v>
+      </c>
+      <c r="K44" s="28">
+        <f t="shared" si="2"/>
+        <v>473.09</v>
+      </c>
+      <c r="L44" s="28">
+        <f t="shared" si="3"/>
+        <v>473.09</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45" s="24">
+        <v>1</v>
+      </c>
+      <c r="C45" s="24">
+        <v>4</v>
+      </c>
+      <c r="D45" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="E45" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F45" s="20"/>
+      <c r="G45" s="27">
+        <v>571456.39</v>
+      </c>
+      <c r="H45" s="27">
+        <v>473090</v>
+      </c>
+      <c r="I45" s="27">
+        <v>473090</v>
+      </c>
+      <c r="J45" s="28">
+        <f t="shared" si="1"/>
+        <v>571.45639000000006</v>
+      </c>
+      <c r="K45" s="28">
+        <f t="shared" si="2"/>
+        <v>473.09</v>
+      </c>
+      <c r="L45" s="28">
+        <f t="shared" si="3"/>
+        <v>473.09</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="24">
+        <v>1</v>
+      </c>
+      <c r="C46" s="24">
+        <v>4</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="E46" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F46" s="20"/>
+      <c r="G46" s="27">
+        <v>85743.61</v>
+      </c>
+      <c r="H46" s="27">
+        <v>184110</v>
+      </c>
+      <c r="I46" s="27">
+        <v>184110</v>
+      </c>
+      <c r="J46" s="28">
+        <f t="shared" si="1"/>
+        <v>85.743610000000004</v>
+      </c>
+      <c r="K46" s="28">
+        <f t="shared" si="2"/>
+        <v>184.11</v>
+      </c>
+      <c r="L46" s="28">
+        <f t="shared" si="3"/>
+        <v>184.11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A47" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="24">
+        <v>1</v>
+      </c>
+      <c r="C47" s="24">
+        <v>4</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="E47" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F47" s="20"/>
+      <c r="G47" s="27">
+        <v>85743.61</v>
+      </c>
+      <c r="H47" s="27">
+        <v>184110</v>
+      </c>
+      <c r="I47" s="27">
+        <v>184110</v>
+      </c>
+      <c r="J47" s="28">
+        <f t="shared" si="1"/>
+        <v>85.743610000000004</v>
+      </c>
+      <c r="K47" s="28">
+        <f t="shared" si="2"/>
+        <v>184.11</v>
+      </c>
+      <c r="L47" s="28">
+        <f t="shared" si="3"/>
+        <v>184.11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A48" s="23" t="s">
+        <v>497</v>
+      </c>
+      <c r="B48" s="24">
+        <v>1</v>
+      </c>
+      <c r="C48" s="24">
+        <v>4</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>496</v>
+      </c>
+      <c r="E48" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="20"/>
+      <c r="G48" s="27">
+        <v>634400</v>
+      </c>
+      <c r="H48" s="27">
+        <v>634400</v>
+      </c>
+      <c r="I48" s="27">
+        <v>634400</v>
+      </c>
+      <c r="J48" s="28">
+        <f t="shared" si="1"/>
+        <v>634.4</v>
+      </c>
+      <c r="K48" s="28">
+        <f t="shared" si="2"/>
+        <v>634.4</v>
+      </c>
+      <c r="L48" s="28">
+        <f t="shared" si="3"/>
+        <v>634.4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A49" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B49" s="24">
+        <v>1</v>
+      </c>
+      <c r="C49" s="24">
+        <v>4</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>496</v>
+      </c>
+      <c r="E49" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F49" s="20"/>
+      <c r="G49" s="27">
+        <v>634400</v>
+      </c>
+      <c r="H49" s="27">
+        <v>634400</v>
+      </c>
+      <c r="I49" s="27">
+        <v>634400</v>
+      </c>
+      <c r="J49" s="28">
+        <f t="shared" si="1"/>
+        <v>634.4</v>
+      </c>
+      <c r="K49" s="28">
+        <f t="shared" si="2"/>
+        <v>634.4</v>
+      </c>
+      <c r="L49" s="28">
+        <f t="shared" si="3"/>
+        <v>634.4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A50" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B50" s="24">
+        <v>1</v>
+      </c>
+      <c r="C50" s="24">
+        <v>4</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>496</v>
+      </c>
+      <c r="E50" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F50" s="20"/>
+      <c r="G50" s="27">
+        <v>634400</v>
+      </c>
+      <c r="H50" s="27">
+        <v>634400</v>
+      </c>
+      <c r="I50" s="27">
+        <v>634400</v>
+      </c>
+      <c r="J50" s="28">
+        <f t="shared" si="1"/>
+        <v>634.4</v>
+      </c>
+      <c r="K50" s="28">
+        <f t="shared" si="2"/>
+        <v>634.4</v>
+      </c>
+      <c r="L50" s="28">
+        <f t="shared" si="3"/>
+        <v>634.4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B51" s="24">
+        <v>1</v>
+      </c>
+      <c r="C51" s="24">
+        <v>4</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E51" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="20"/>
+      <c r="G51" s="27">
+        <v>1247000</v>
+      </c>
+      <c r="H51" s="27">
+        <v>711000</v>
+      </c>
+      <c r="I51" s="27">
+        <v>711000</v>
+      </c>
+      <c r="J51" s="28">
+        <f t="shared" si="1"/>
+        <v>1247</v>
+      </c>
+      <c r="K51" s="28">
+        <f t="shared" si="2"/>
+        <v>711</v>
+      </c>
+      <c r="L51" s="28">
+        <f t="shared" si="3"/>
+        <v>711</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A52" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="B52" s="24">
+        <v>1</v>
+      </c>
+      <c r="C52" s="24">
+        <v>4</v>
+      </c>
+      <c r="D52" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="E52" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="20"/>
+      <c r="G52" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H52" s="27">
+        <v>0</v>
+      </c>
+      <c r="I52" s="27">
+        <v>0</v>
+      </c>
+      <c r="J52" s="28">
+        <f t="shared" si="1"/>
+        <v>50</v>
+      </c>
+      <c r="K52" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L52" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" s="24">
+        <v>1</v>
+      </c>
+      <c r="C53" s="24">
+        <v>4</v>
+      </c>
+      <c r="D53" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E53" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="20"/>
+      <c r="G53" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H53" s="27">
+        <v>0</v>
+      </c>
+      <c r="I53" s="27">
+        <v>0</v>
+      </c>
+      <c r="J53" s="28">
+        <f t="shared" si="1"/>
+        <v>50</v>
+      </c>
+      <c r="K53" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L53" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" s="24">
+        <v>1</v>
+      </c>
+      <c r="C54" s="24">
+        <v>4</v>
+      </c>
+      <c r="D54" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E54" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F54" s="20"/>
+      <c r="G54" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H54" s="27">
+        <v>0</v>
+      </c>
+      <c r="I54" s="27">
+        <v>0</v>
+      </c>
+      <c r="J54" s="28">
+        <f t="shared" si="1"/>
+        <v>50</v>
+      </c>
+      <c r="K54" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L54" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="24">
+        <v>1</v>
+      </c>
+      <c r="C55" s="24">
+        <v>4</v>
+      </c>
+      <c r="D55" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E55" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F55" s="20"/>
+      <c r="G55" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H55" s="27">
+        <v>0</v>
+      </c>
+      <c r="I55" s="27">
+        <v>0</v>
+      </c>
+      <c r="J55" s="28">
+        <f t="shared" si="1"/>
+        <v>50</v>
+      </c>
+      <c r="K55" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L55" s="28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="B56" s="24">
+        <v>1</v>
+      </c>
+      <c r="C56" s="24">
+        <v>4</v>
+      </c>
+      <c r="D56" s="25" t="s">
+        <v>422</v>
+      </c>
+      <c r="E56" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="20"/>
+      <c r="G56" s="27">
+        <v>1197000</v>
+      </c>
+      <c r="H56" s="27">
+        <v>711000</v>
+      </c>
+      <c r="I56" s="27">
+        <v>711000</v>
+      </c>
+      <c r="J56" s="28">
+        <f t="shared" si="1"/>
+        <v>1197</v>
+      </c>
+      <c r="K56" s="28">
+        <f t="shared" si="2"/>
+        <v>711</v>
+      </c>
+      <c r="L56" s="28">
+        <f t="shared" si="3"/>
+        <v>711</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A57" s="23" t="s">
+        <v>495</v>
+      </c>
+      <c r="B57" s="24">
+        <v>1</v>
+      </c>
+      <c r="C57" s="24">
+        <v>4</v>
+      </c>
+      <c r="D57" s="25" t="s">
+        <v>494</v>
+      </c>
+      <c r="E57" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="20"/>
+      <c r="G57" s="27">
+        <v>1197000</v>
+      </c>
+      <c r="H57" s="27">
+        <v>711000</v>
+      </c>
+      <c r="I57" s="27">
+        <v>711000</v>
+      </c>
+      <c r="J57" s="28">
+        <f t="shared" si="1"/>
+        <v>1197</v>
+      </c>
+      <c r="K57" s="28">
+        <f t="shared" si="2"/>
+        <v>711</v>
+      </c>
+      <c r="L57" s="28">
+        <f t="shared" si="3"/>
+        <v>711</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A58" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B58" s="24">
+        <v>1</v>
+      </c>
+      <c r="C58" s="24">
+        <v>4</v>
+      </c>
+      <c r="D58" s="25" t="s">
+        <v>494</v>
+      </c>
+      <c r="E58" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F58" s="20"/>
+      <c r="G58" s="27">
+        <v>1197000</v>
+      </c>
+      <c r="H58" s="27">
+        <v>711000</v>
+      </c>
+      <c r="I58" s="27">
+        <v>711000</v>
+      </c>
+      <c r="J58" s="28">
+        <f t="shared" si="1"/>
+        <v>1197</v>
+      </c>
+      <c r="K58" s="28">
+        <f t="shared" si="2"/>
+        <v>711</v>
+      </c>
+      <c r="L58" s="28">
+        <f t="shared" si="3"/>
+        <v>711</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A59" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B59" s="24">
+        <v>1</v>
+      </c>
+      <c r="C59" s="24">
+        <v>4</v>
+      </c>
+      <c r="D59" s="25" t="s">
+        <v>494</v>
+      </c>
+      <c r="E59" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F59" s="20"/>
+      <c r="G59" s="27">
+        <v>1197000</v>
+      </c>
+      <c r="H59" s="27">
+        <v>711000</v>
+      </c>
+      <c r="I59" s="27">
+        <v>711000</v>
+      </c>
+      <c r="J59" s="28">
+        <f t="shared" si="1"/>
+        <v>1197</v>
+      </c>
+      <c r="K59" s="28">
+        <f t="shared" si="2"/>
+        <v>711</v>
+      </c>
+      <c r="L59" s="28">
+        <f t="shared" si="3"/>
+        <v>711</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="23" t="s">
+        <v>493</v>
+      </c>
+      <c r="B60" s="24">
+        <v>1</v>
+      </c>
+      <c r="C60" s="24">
+        <v>5</v>
+      </c>
+      <c r="D60" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="20"/>
+      <c r="G60" s="27">
+        <v>22900</v>
+      </c>
+      <c r="H60" s="27">
+        <v>4500</v>
+      </c>
+      <c r="I60" s="27">
+        <v>3300</v>
+      </c>
+      <c r="J60" s="28">
+        <f t="shared" si="1"/>
+        <v>22.9</v>
+      </c>
+      <c r="K60" s="28">
+        <f t="shared" si="2"/>
+        <v>4.5</v>
+      </c>
+      <c r="L60" s="28">
+        <f t="shared" si="3"/>
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A61" s="23" t="s">
+        <v>492</v>
+      </c>
+      <c r="B61" s="24">
+        <v>1</v>
+      </c>
+      <c r="C61" s="24">
+        <v>5</v>
+      </c>
+      <c r="D61" s="25" t="s">
+        <v>491</v>
+      </c>
+      <c r="E61" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F61" s="20"/>
+      <c r="G61" s="27">
+        <v>22900</v>
+      </c>
+      <c r="H61" s="27">
+        <v>4500</v>
+      </c>
+      <c r="I61" s="27">
+        <v>3300</v>
+      </c>
+      <c r="J61" s="28">
+        <f t="shared" si="1"/>
+        <v>22.9</v>
+      </c>
+      <c r="K61" s="28">
+        <f t="shared" si="2"/>
+        <v>4.5</v>
+      </c>
+      <c r="L61" s="28">
+        <f t="shared" si="3"/>
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A62" s="23" t="s">
+        <v>490</v>
+      </c>
+      <c r="B62" s="24">
+        <v>1</v>
+      </c>
+      <c r="C62" s="24">
+        <v>5</v>
+      </c>
+      <c r="D62" s="25" t="s">
+        <v>489</v>
+      </c>
+      <c r="E62" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="20"/>
+      <c r="G62" s="27">
+        <v>22900</v>
+      </c>
+      <c r="H62" s="27">
+        <v>4500</v>
+      </c>
+      <c r="I62" s="27">
+        <v>3300</v>
+      </c>
+      <c r="J62" s="28">
+        <f t="shared" si="1"/>
+        <v>22.9</v>
+      </c>
+      <c r="K62" s="28">
+        <f t="shared" si="2"/>
+        <v>4.5</v>
+      </c>
+      <c r="L62" s="28">
+        <f t="shared" si="3"/>
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A63" s="23" t="s">
+        <v>488</v>
+      </c>
+      <c r="B63" s="24">
+        <v>1</v>
+      </c>
+      <c r="C63" s="24">
+        <v>5</v>
+      </c>
+      <c r="D63" s="25" t="s">
+        <v>487</v>
+      </c>
+      <c r="E63" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="20"/>
+      <c r="G63" s="27">
+        <v>22900</v>
+      </c>
+      <c r="H63" s="27">
+        <v>4500</v>
+      </c>
+      <c r="I63" s="27">
+        <v>3300</v>
+      </c>
+      <c r="J63" s="28">
+        <f t="shared" si="1"/>
+        <v>22.9</v>
+      </c>
+      <c r="K63" s="28">
+        <f t="shared" si="2"/>
+        <v>4.5</v>
+      </c>
+      <c r="L63" s="28">
+        <f t="shared" si="3"/>
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A64" s="23" t="s">
+        <v>486</v>
+      </c>
+      <c r="B64" s="24">
+        <v>1</v>
+      </c>
+      <c r="C64" s="24">
+        <v>5</v>
+      </c>
+      <c r="D64" s="25" t="s">
+        <v>485</v>
+      </c>
+      <c r="E64" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F64" s="20"/>
+      <c r="G64" s="27">
+        <v>22900</v>
+      </c>
+      <c r="H64" s="27">
+        <v>4500</v>
+      </c>
+      <c r="I64" s="27">
+        <v>3300</v>
+      </c>
+      <c r="J64" s="28">
+        <f t="shared" si="1"/>
+        <v>22.9</v>
+      </c>
+      <c r="K64" s="28">
+        <f t="shared" si="2"/>
+        <v>4.5</v>
+      </c>
+      <c r="L64" s="28">
+        <f t="shared" si="3"/>
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B65" s="24">
+        <v>1</v>
+      </c>
+      <c r="C65" s="24">
+        <v>5</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>485</v>
+      </c>
+      <c r="E65" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F65" s="20"/>
+      <c r="G65" s="27">
+        <v>22900</v>
+      </c>
+      <c r="H65" s="27">
+        <v>4500</v>
+      </c>
+      <c r="I65" s="27">
+        <v>3300</v>
+      </c>
+      <c r="J65" s="28">
+        <f t="shared" si="1"/>
+        <v>22.9</v>
+      </c>
+      <c r="K65" s="28">
+        <f t="shared" si="2"/>
+        <v>4.5</v>
+      </c>
+      <c r="L65" s="28">
+        <f t="shared" si="3"/>
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A66" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B66" s="24">
+        <v>1</v>
+      </c>
+      <c r="C66" s="24">
+        <v>5</v>
+      </c>
+      <c r="D66" s="25" t="s">
+        <v>485</v>
+      </c>
+      <c r="E66" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F66" s="20"/>
+      <c r="G66" s="27">
+        <v>22900</v>
+      </c>
+      <c r="H66" s="27">
+        <v>4500</v>
+      </c>
+      <c r="I66" s="27">
+        <v>3300</v>
+      </c>
+      <c r="J66" s="28">
+        <f t="shared" si="1"/>
+        <v>22.9</v>
+      </c>
+      <c r="K66" s="28">
+        <f t="shared" si="2"/>
+        <v>4.5</v>
+      </c>
+      <c r="L66" s="28">
+        <f t="shared" si="3"/>
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A67" s="23" t="s">
+        <v>484</v>
+      </c>
+      <c r="B67" s="24">
+        <v>1</v>
+      </c>
+      <c r="C67" s="24">
+        <v>6</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F67" s="20"/>
+      <c r="G67" s="27">
+        <v>13245800</v>
+      </c>
+      <c r="H67" s="27">
+        <v>13364300</v>
+      </c>
+      <c r="I67" s="27">
+        <v>13857400</v>
+      </c>
+      <c r="J67" s="28">
+        <f t="shared" si="1"/>
+        <v>13245.8</v>
+      </c>
+      <c r="K67" s="28">
+        <f t="shared" si="2"/>
+        <v>13364.3</v>
+      </c>
+      <c r="L67" s="28">
+        <f t="shared" si="3"/>
+        <v>13857.4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A68" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="B68" s="24">
+        <v>1</v>
+      </c>
+      <c r="C68" s="24">
+        <v>6</v>
+      </c>
+      <c r="D68" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="E68" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F68" s="20"/>
+      <c r="G68" s="27">
+        <v>12663800</v>
+      </c>
+      <c r="H68" s="27">
+        <v>12782300</v>
+      </c>
+      <c r="I68" s="27">
+        <v>13275400</v>
+      </c>
+      <c r="J68" s="28">
+        <f t="shared" si="1"/>
+        <v>12663.8</v>
+      </c>
+      <c r="K68" s="28">
+        <f t="shared" si="2"/>
+        <v>12782.3</v>
+      </c>
+      <c r="L68" s="28">
+        <f t="shared" si="3"/>
+        <v>13275.4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A69" s="23" t="s">
+        <v>483</v>
+      </c>
+      <c r="B69" s="24">
+        <v>1</v>
+      </c>
+      <c r="C69" s="24">
+        <v>6</v>
+      </c>
+      <c r="D69" s="25" t="s">
+        <v>482</v>
+      </c>
+      <c r="E69" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="20"/>
+      <c r="G69" s="27">
+        <v>1379400</v>
+      </c>
+      <c r="H69" s="27">
+        <v>1431300</v>
+      </c>
+      <c r="I69" s="27">
+        <v>1488400</v>
+      </c>
+      <c r="J69" s="28">
+        <f t="shared" si="1"/>
+        <v>1379.4</v>
+      </c>
+      <c r="K69" s="28">
+        <f t="shared" si="2"/>
+        <v>1431.3</v>
+      </c>
+      <c r="L69" s="28">
+        <f t="shared" si="3"/>
+        <v>1488.4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A70" s="23" t="s">
+        <v>481</v>
+      </c>
+      <c r="B70" s="24">
+        <v>1</v>
+      </c>
+      <c r="C70" s="24">
+        <v>6</v>
+      </c>
+      <c r="D70" s="25" t="s">
+        <v>480</v>
+      </c>
+      <c r="E70" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F70" s="20"/>
+      <c r="G70" s="27">
+        <v>819300</v>
+      </c>
+      <c r="H70" s="27">
+        <v>847200</v>
+      </c>
+      <c r="I70" s="27">
+        <v>877200</v>
+      </c>
+      <c r="J70" s="28">
+        <f t="shared" si="1"/>
+        <v>819.3</v>
+      </c>
+      <c r="K70" s="28">
+        <f t="shared" si="2"/>
+        <v>847.2</v>
+      </c>
+      <c r="L70" s="28">
+        <f t="shared" si="3"/>
+        <v>877.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A71" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B71" s="24">
+        <v>1</v>
+      </c>
+      <c r="C71" s="24">
+        <v>6</v>
+      </c>
+      <c r="D71" s="25" t="s">
+        <v>480</v>
+      </c>
+      <c r="E71" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F71" s="20"/>
+      <c r="G71" s="27">
+        <v>819300</v>
+      </c>
+      <c r="H71" s="27">
+        <v>847200</v>
+      </c>
+      <c r="I71" s="27">
+        <v>877200</v>
+      </c>
+      <c r="J71" s="28">
+        <f t="shared" si="1"/>
+        <v>819.3</v>
+      </c>
+      <c r="K71" s="28">
+        <f t="shared" si="2"/>
+        <v>847.2</v>
+      </c>
+      <c r="L71" s="28">
+        <f t="shared" si="3"/>
+        <v>877.2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A72" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B72" s="24">
+        <v>1</v>
+      </c>
+      <c r="C72" s="24">
+        <v>6</v>
+      </c>
+      <c r="D72" s="25" t="s">
+        <v>480</v>
+      </c>
+      <c r="E72" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F72" s="20"/>
+      <c r="G72" s="27">
+        <v>819300</v>
+      </c>
+      <c r="H72" s="27">
+        <v>847200</v>
+      </c>
+      <c r="I72" s="27">
+        <v>877200</v>
+      </c>
+      <c r="J72" s="28">
+        <f t="shared" ref="J72:J135" si="4">G72/$I$3</f>
+        <v>819.3</v>
+      </c>
+      <c r="K72" s="28">
+        <f t="shared" ref="K72:K135" si="5">H72/$I$3</f>
+        <v>847.2</v>
+      </c>
+      <c r="L72" s="28">
+        <f t="shared" ref="L72:L135" si="6">I72/$I$3</f>
+        <v>877.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A73" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B73" s="24">
+        <v>1</v>
+      </c>
+      <c r="C73" s="24">
+        <v>6</v>
+      </c>
+      <c r="D73" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="E73" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F73" s="20"/>
+      <c r="G73" s="27">
+        <v>560100</v>
+      </c>
+      <c r="H73" s="27">
+        <v>584100</v>
+      </c>
+      <c r="I73" s="27">
+        <v>611200</v>
+      </c>
+      <c r="J73" s="28">
+        <f t="shared" si="4"/>
+        <v>560.1</v>
+      </c>
+      <c r="K73" s="28">
+        <f t="shared" si="5"/>
+        <v>584.1</v>
+      </c>
+      <c r="L73" s="28">
+        <f t="shared" si="6"/>
+        <v>611.20000000000005</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A74" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B74" s="24">
+        <v>1</v>
+      </c>
+      <c r="C74" s="24">
+        <v>6</v>
+      </c>
+      <c r="D74" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="E74" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F74" s="20"/>
+      <c r="G74" s="27">
+        <v>552100</v>
+      </c>
+      <c r="H74" s="27">
+        <v>579100</v>
+      </c>
+      <c r="I74" s="27">
+        <v>606200</v>
+      </c>
+      <c r="J74" s="28">
+        <f t="shared" si="4"/>
+        <v>552.1</v>
+      </c>
+      <c r="K74" s="28">
+        <f t="shared" si="5"/>
+        <v>579.1</v>
+      </c>
+      <c r="L74" s="28">
+        <f t="shared" si="6"/>
+        <v>606.20000000000005</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A75" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B75" s="24">
+        <v>1</v>
+      </c>
+      <c r="C75" s="24">
+        <v>6</v>
+      </c>
+      <c r="D75" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="E75" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F75" s="20"/>
+      <c r="G75" s="27">
+        <v>552100</v>
+      </c>
+      <c r="H75" s="27">
+        <v>579100</v>
+      </c>
+      <c r="I75" s="27">
+        <v>606200</v>
+      </c>
+      <c r="J75" s="28">
+        <f t="shared" si="4"/>
+        <v>552.1</v>
+      </c>
+      <c r="K75" s="28">
+        <f t="shared" si="5"/>
+        <v>579.1</v>
+      </c>
+      <c r="L75" s="28">
+        <f t="shared" si="6"/>
+        <v>606.20000000000005</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A76" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B76" s="24">
+        <v>1</v>
+      </c>
+      <c r="C76" s="24">
+        <v>6</v>
+      </c>
+      <c r="D76" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="E76" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F76" s="20"/>
+      <c r="G76" s="27">
+        <v>8000</v>
+      </c>
+      <c r="H76" s="27">
+        <v>5000</v>
+      </c>
+      <c r="I76" s="27">
+        <v>5000</v>
+      </c>
+      <c r="J76" s="28">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+      <c r="K76" s="28">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="L76" s="28">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A77" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B77" s="24">
+        <v>1</v>
+      </c>
+      <c r="C77" s="24">
+        <v>6</v>
+      </c>
+      <c r="D77" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="E77" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F77" s="20"/>
+      <c r="G77" s="27">
+        <v>8000</v>
+      </c>
+      <c r="H77" s="27">
+        <v>5000</v>
+      </c>
+      <c r="I77" s="27">
+        <v>5000</v>
+      </c>
+      <c r="J77" s="28">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+      <c r="K77" s="28">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="L77" s="28">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A78" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B78" s="24">
+        <v>1</v>
+      </c>
+      <c r="C78" s="24">
+        <v>6</v>
+      </c>
+      <c r="D78" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="E78" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F78" s="20"/>
+      <c r="G78" s="27">
+        <v>11284400</v>
+      </c>
+      <c r="H78" s="27">
+        <v>11351000</v>
+      </c>
+      <c r="I78" s="27">
+        <v>11787000</v>
+      </c>
+      <c r="J78" s="28">
+        <f t="shared" si="4"/>
+        <v>11284.4</v>
+      </c>
+      <c r="K78" s="28">
+        <f t="shared" si="5"/>
+        <v>11351</v>
+      </c>
+      <c r="L78" s="28">
+        <f t="shared" si="6"/>
+        <v>11787</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A79" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B79" s="24">
+        <v>1</v>
+      </c>
+      <c r="C79" s="24">
+        <v>6</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E79" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F79" s="20"/>
+      <c r="G79" s="27">
+        <v>11282900</v>
+      </c>
+      <c r="H79" s="27">
+        <v>11349000</v>
+      </c>
+      <c r="I79" s="27">
+        <v>11785000</v>
+      </c>
+      <c r="J79" s="28">
+        <f t="shared" si="4"/>
+        <v>11282.9</v>
+      </c>
+      <c r="K79" s="28">
+        <f t="shared" si="5"/>
+        <v>11349</v>
+      </c>
+      <c r="L79" s="28">
+        <f t="shared" si="6"/>
+        <v>11785</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A80" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B80" s="24">
+        <v>1</v>
+      </c>
+      <c r="C80" s="24">
+        <v>6</v>
+      </c>
+      <c r="D80" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E80" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F80" s="20"/>
+      <c r="G80" s="27">
+        <v>10672400</v>
+      </c>
+      <c r="H80" s="27">
+        <v>11147000</v>
+      </c>
+      <c r="I80" s="27">
+        <v>11608000</v>
+      </c>
+      <c r="J80" s="28">
+        <f t="shared" si="4"/>
+        <v>10672.4</v>
+      </c>
+      <c r="K80" s="28">
+        <f t="shared" si="5"/>
+        <v>11147</v>
+      </c>
+      <c r="L80" s="28">
+        <f t="shared" si="6"/>
+        <v>11608</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A81" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B81" s="24">
+        <v>1</v>
+      </c>
+      <c r="C81" s="24">
+        <v>6</v>
+      </c>
+      <c r="D81" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E81" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F81" s="20"/>
+      <c r="G81" s="27">
+        <v>10672400</v>
+      </c>
+      <c r="H81" s="27">
+        <v>11147000</v>
+      </c>
+      <c r="I81" s="27">
+        <v>11608000</v>
+      </c>
+      <c r="J81" s="28">
+        <f t="shared" si="4"/>
+        <v>10672.4</v>
+      </c>
+      <c r="K81" s="28">
+        <f t="shared" si="5"/>
+        <v>11147</v>
+      </c>
+      <c r="L81" s="28">
+        <f t="shared" si="6"/>
+        <v>11608</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A82" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B82" s="24">
+        <v>1</v>
+      </c>
+      <c r="C82" s="24">
+        <v>6</v>
+      </c>
+      <c r="D82" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E82" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F82" s="20"/>
+      <c r="G82" s="27">
+        <v>608500</v>
+      </c>
+      <c r="H82" s="27">
+        <v>202000</v>
+      </c>
+      <c r="I82" s="27">
+        <v>177000</v>
+      </c>
+      <c r="J82" s="28">
+        <f t="shared" si="4"/>
+        <v>608.5</v>
+      </c>
+      <c r="K82" s="28">
+        <f t="shared" si="5"/>
+        <v>202</v>
+      </c>
+      <c r="L82" s="28">
+        <f t="shared" si="6"/>
+        <v>177</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A83" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B83" s="24">
+        <v>1</v>
+      </c>
+      <c r="C83" s="24">
+        <v>6</v>
+      </c>
+      <c r="D83" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E83" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F83" s="20"/>
+      <c r="G83" s="27">
+        <v>608500</v>
+      </c>
+      <c r="H83" s="27">
+        <v>202000</v>
+      </c>
+      <c r="I83" s="27">
+        <v>177000</v>
+      </c>
+      <c r="J83" s="28">
+        <f t="shared" si="4"/>
+        <v>608.5</v>
+      </c>
+      <c r="K83" s="28">
+        <f t="shared" si="5"/>
+        <v>202</v>
+      </c>
+      <c r="L83" s="28">
+        <f t="shared" si="6"/>
+        <v>177</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B84" s="24">
+        <v>1</v>
+      </c>
+      <c r="C84" s="24">
+        <v>6</v>
+      </c>
+      <c r="D84" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E84" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F84" s="20"/>
+      <c r="G84" s="27">
+        <v>2000</v>
+      </c>
+      <c r="H84" s="27">
+        <v>0</v>
+      </c>
+      <c r="I84" s="27">
+        <v>0</v>
+      </c>
+      <c r="J84" s="28">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="K84" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L84" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A85" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B85" s="24">
+        <v>1</v>
+      </c>
+      <c r="C85" s="24">
+        <v>6</v>
+      </c>
+      <c r="D85" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E85" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F85" s="20"/>
+      <c r="G85" s="27">
+        <v>2000</v>
+      </c>
+      <c r="H85" s="27">
+        <v>0</v>
+      </c>
+      <c r="I85" s="27">
+        <v>0</v>
+      </c>
+      <c r="J85" s="28">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="K85" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L85" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A86" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B86" s="24">
+        <v>1</v>
+      </c>
+      <c r="C86" s="24">
+        <v>6</v>
+      </c>
+      <c r="D86" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E86" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F86" s="20"/>
+      <c r="G86" s="27">
+        <v>1500</v>
+      </c>
+      <c r="H86" s="27">
+        <v>2000</v>
+      </c>
+      <c r="I86" s="27">
+        <v>2000</v>
+      </c>
+      <c r="J86" s="28">
+        <f t="shared" si="4"/>
+        <v>1.5</v>
+      </c>
+      <c r="K86" s="28">
+        <f t="shared" si="5"/>
+        <v>2</v>
+      </c>
+      <c r="L86" s="28">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A87" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B87" s="24">
+        <v>1</v>
+      </c>
+      <c r="C87" s="24">
+        <v>6</v>
+      </c>
+      <c r="D87" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E87" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F87" s="20"/>
+      <c r="G87" s="27">
+        <v>1500</v>
+      </c>
+      <c r="H87" s="27">
+        <v>2000</v>
+      </c>
+      <c r="I87" s="27">
+        <v>2000</v>
+      </c>
+      <c r="J87" s="28">
+        <f t="shared" si="4"/>
+        <v>1.5</v>
+      </c>
+      <c r="K87" s="28">
+        <f t="shared" si="5"/>
+        <v>2</v>
+      </c>
+      <c r="L87" s="28">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A88" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B88" s="24">
+        <v>1</v>
+      </c>
+      <c r="C88" s="24">
+        <v>6</v>
+      </c>
+      <c r="D88" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E88" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F88" s="20"/>
+      <c r="G88" s="27">
+        <v>1500</v>
+      </c>
+      <c r="H88" s="27">
+        <v>2000</v>
+      </c>
+      <c r="I88" s="27">
+        <v>2000</v>
+      </c>
+      <c r="J88" s="28">
+        <f t="shared" si="4"/>
+        <v>1.5</v>
+      </c>
+      <c r="K88" s="28">
+        <f t="shared" si="5"/>
+        <v>2</v>
+      </c>
+      <c r="L88" s="28">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A89" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B89" s="24">
+        <v>1</v>
+      </c>
+      <c r="C89" s="24">
+        <v>6</v>
+      </c>
+      <c r="D89" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F89" s="20"/>
+      <c r="G89" s="27">
+        <v>582000</v>
+      </c>
+      <c r="H89" s="27">
+        <v>582000</v>
+      </c>
+      <c r="I89" s="27">
+        <v>582000</v>
+      </c>
+      <c r="J89" s="28">
+        <f t="shared" si="4"/>
+        <v>582</v>
+      </c>
+      <c r="K89" s="28">
+        <f t="shared" si="5"/>
+        <v>582</v>
+      </c>
+      <c r="L89" s="28">
+        <f t="shared" si="6"/>
+        <v>582</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A90" s="23" t="s">
+        <v>477</v>
+      </c>
+      <c r="B90" s="24">
+        <v>1</v>
+      </c>
+      <c r="C90" s="24">
+        <v>6</v>
+      </c>
+      <c r="D90" s="25" t="s">
+        <v>476</v>
+      </c>
+      <c r="E90" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F90" s="20"/>
+      <c r="G90" s="27">
+        <v>582000</v>
+      </c>
+      <c r="H90" s="27">
+        <v>582000</v>
+      </c>
+      <c r="I90" s="27">
+        <v>582000</v>
+      </c>
+      <c r="J90" s="28">
+        <f t="shared" si="4"/>
+        <v>582</v>
+      </c>
+      <c r="K90" s="28">
+        <f t="shared" si="5"/>
+        <v>582</v>
+      </c>
+      <c r="L90" s="28">
+        <f t="shared" si="6"/>
+        <v>582</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A91" s="23" t="s">
+        <v>475</v>
+      </c>
+      <c r="B91" s="24">
+        <v>1</v>
+      </c>
+      <c r="C91" s="24">
+        <v>6</v>
+      </c>
+      <c r="D91" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="E91" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F91" s="20"/>
+      <c r="G91" s="27">
+        <v>580000</v>
+      </c>
+      <c r="H91" s="27">
+        <v>580000</v>
+      </c>
+      <c r="I91" s="27">
+        <v>580000</v>
+      </c>
+      <c r="J91" s="28">
+        <f t="shared" si="4"/>
+        <v>580</v>
+      </c>
+      <c r="K91" s="28">
+        <f t="shared" si="5"/>
+        <v>580</v>
+      </c>
+      <c r="L91" s="28">
+        <f t="shared" si="6"/>
+        <v>580</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A92" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B92" s="24">
+        <v>1</v>
+      </c>
+      <c r="C92" s="24">
+        <v>6</v>
+      </c>
+      <c r="D92" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="E92" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F92" s="20"/>
+      <c r="G92" s="27">
+        <v>580000</v>
+      </c>
+      <c r="H92" s="27">
+        <v>580000</v>
+      </c>
+      <c r="I92" s="27">
+        <v>580000</v>
+      </c>
+      <c r="J92" s="28">
+        <f t="shared" si="4"/>
+        <v>580</v>
+      </c>
+      <c r="K92" s="28">
+        <f t="shared" si="5"/>
+        <v>580</v>
+      </c>
+      <c r="L92" s="28">
+        <f t="shared" si="6"/>
+        <v>580</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A93" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B93" s="24">
+        <v>1</v>
+      </c>
+      <c r="C93" s="24">
+        <v>6</v>
+      </c>
+      <c r="D93" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="E93" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F93" s="20"/>
+      <c r="G93" s="27">
+        <v>580000</v>
+      </c>
+      <c r="H93" s="27">
+        <v>580000</v>
+      </c>
+      <c r="I93" s="27">
+        <v>580000</v>
+      </c>
+      <c r="J93" s="28">
+        <f t="shared" si="4"/>
+        <v>580</v>
+      </c>
+      <c r="K93" s="28">
+        <f t="shared" si="5"/>
+        <v>580</v>
+      </c>
+      <c r="L93" s="28">
+        <f t="shared" si="6"/>
+        <v>580</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A94" s="23" t="s">
+        <v>473</v>
+      </c>
+      <c r="B94" s="24">
+        <v>1</v>
+      </c>
+      <c r="C94" s="24">
+        <v>6</v>
+      </c>
+      <c r="D94" s="25" t="s">
+        <v>472</v>
+      </c>
+      <c r="E94" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F94" s="20"/>
+      <c r="G94" s="27">
+        <v>2000</v>
+      </c>
+      <c r="H94" s="27">
+        <v>2000</v>
+      </c>
+      <c r="I94" s="27">
+        <v>2000</v>
+      </c>
+      <c r="J94" s="28">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="K94" s="28">
+        <f t="shared" si="5"/>
+        <v>2</v>
+      </c>
+      <c r="L94" s="28">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A95" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B95" s="24">
+        <v>1</v>
+      </c>
+      <c r="C95" s="24">
+        <v>6</v>
+      </c>
+      <c r="D95" s="25" t="s">
+        <v>472</v>
+      </c>
+      <c r="E95" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F95" s="20"/>
+      <c r="G95" s="27">
+        <v>2000</v>
+      </c>
+      <c r="H95" s="27">
+        <v>2000</v>
+      </c>
+      <c r="I95" s="27">
+        <v>2000</v>
+      </c>
+      <c r="J95" s="28">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="K95" s="28">
+        <f t="shared" si="5"/>
+        <v>2</v>
+      </c>
+      <c r="L95" s="28">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A96" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B96" s="24">
+        <v>1</v>
+      </c>
+      <c r="C96" s="24">
+        <v>6</v>
+      </c>
+      <c r="D96" s="25" t="s">
+        <v>472</v>
+      </c>
+      <c r="E96" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F96" s="20"/>
+      <c r="G96" s="27">
+        <v>2000</v>
+      </c>
+      <c r="H96" s="27">
+        <v>2000</v>
+      </c>
+      <c r="I96" s="27">
+        <v>2000</v>
+      </c>
+      <c r="J96" s="28">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="K96" s="28">
+        <f t="shared" si="5"/>
+        <v>2</v>
+      </c>
+      <c r="L96" s="28">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A97" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="B97" s="24">
+        <v>1</v>
+      </c>
+      <c r="C97" s="24">
+        <v>11</v>
+      </c>
+      <c r="D97" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E97" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F97" s="20"/>
+      <c r="G97" s="27">
+        <v>70000</v>
+      </c>
+      <c r="H97" s="27">
+        <v>70000</v>
+      </c>
+      <c r="I97" s="27">
+        <v>70000</v>
+      </c>
+      <c r="J97" s="28">
+        <f t="shared" si="4"/>
+        <v>70</v>
+      </c>
+      <c r="K97" s="28">
+        <f t="shared" si="5"/>
+        <v>70</v>
+      </c>
+      <c r="L97" s="28">
+        <f t="shared" si="6"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A98" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B98" s="24">
+        <v>1</v>
+      </c>
+      <c r="C98" s="24">
+        <v>11</v>
+      </c>
+      <c r="D98" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E98" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F98" s="20"/>
+      <c r="G98" s="27">
+        <v>70000</v>
+      </c>
+      <c r="H98" s="27">
+        <v>70000</v>
+      </c>
+      <c r="I98" s="27">
+        <v>70000</v>
+      </c>
+      <c r="J98" s="28">
+        <f t="shared" si="4"/>
+        <v>70</v>
+      </c>
+      <c r="K98" s="28">
+        <f t="shared" si="5"/>
+        <v>70</v>
+      </c>
+      <c r="L98" s="28">
+        <f t="shared" si="6"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A99" s="23" t="s">
+        <v>470</v>
+      </c>
+      <c r="B99" s="24">
+        <v>1</v>
+      </c>
+      <c r="C99" s="24">
+        <v>11</v>
+      </c>
+      <c r="D99" s="25" t="s">
+        <v>469</v>
+      </c>
+      <c r="E99" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F99" s="20"/>
+      <c r="G99" s="27">
+        <v>70000</v>
+      </c>
+      <c r="H99" s="27">
+        <v>70000</v>
+      </c>
+      <c r="I99" s="27">
+        <v>70000</v>
+      </c>
+      <c r="J99" s="28">
+        <f t="shared" si="4"/>
+        <v>70</v>
+      </c>
+      <c r="K99" s="28">
+        <f t="shared" si="5"/>
+        <v>70</v>
+      </c>
+      <c r="L99" s="28">
+        <f t="shared" si="6"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A100" s="23" t="s">
+        <v>468</v>
+      </c>
+      <c r="B100" s="24">
+        <v>1</v>
+      </c>
+      <c r="C100" s="24">
+        <v>11</v>
+      </c>
+      <c r="D100" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="E100" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F100" s="20"/>
+      <c r="G100" s="27">
+        <v>70000</v>
+      </c>
+      <c r="H100" s="27">
+        <v>70000</v>
+      </c>
+      <c r="I100" s="27">
+        <v>70000</v>
+      </c>
+      <c r="J100" s="28">
+        <f t="shared" si="4"/>
+        <v>70</v>
+      </c>
+      <c r="K100" s="28">
+        <f t="shared" si="5"/>
+        <v>70</v>
+      </c>
+      <c r="L100" s="28">
+        <f t="shared" si="6"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A101" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B101" s="24">
+        <v>1</v>
+      </c>
+      <c r="C101" s="24">
+        <v>11</v>
+      </c>
+      <c r="D101" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="E101" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F101" s="20"/>
+      <c r="G101" s="27">
+        <v>70000</v>
+      </c>
+      <c r="H101" s="27">
+        <v>70000</v>
+      </c>
+      <c r="I101" s="27">
+        <v>70000</v>
+      </c>
+      <c r="J101" s="28">
+        <f t="shared" si="4"/>
+        <v>70</v>
+      </c>
+      <c r="K101" s="28">
+        <f t="shared" si="5"/>
+        <v>70</v>
+      </c>
+      <c r="L101" s="28">
+        <f t="shared" si="6"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A102" s="23" t="s">
+        <v>467</v>
+      </c>
+      <c r="B102" s="24">
+        <v>1</v>
+      </c>
+      <c r="C102" s="24">
+        <v>11</v>
+      </c>
+      <c r="D102" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="E102" s="26" t="s">
+        <v>465</v>
+      </c>
+      <c r="F102" s="20"/>
+      <c r="G102" s="27">
+        <v>70000</v>
+      </c>
+      <c r="H102" s="27">
+        <v>70000</v>
+      </c>
+      <c r="I102" s="27">
+        <v>70000</v>
+      </c>
+      <c r="J102" s="28">
+        <f t="shared" si="4"/>
+        <v>70</v>
+      </c>
+      <c r="K102" s="28">
+        <f t="shared" si="5"/>
+        <v>70</v>
+      </c>
+      <c r="L102" s="28">
+        <f t="shared" si="6"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A103" s="23" t="s">
+        <v>464</v>
+      </c>
+      <c r="B103" s="24">
+        <v>1</v>
+      </c>
+      <c r="C103" s="24">
+        <v>13</v>
+      </c>
+      <c r="D103" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E103" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F103" s="20"/>
+      <c r="G103" s="27">
+        <v>33591499.689999998</v>
+      </c>
+      <c r="H103" s="27">
+        <v>24165100</v>
+      </c>
+      <c r="I103" s="27">
+        <v>26260800</v>
+      </c>
+      <c r="J103" s="28">
+        <f t="shared" si="4"/>
+        <v>33591.499689999997</v>
+      </c>
+      <c r="K103" s="28">
+        <f t="shared" si="5"/>
+        <v>24165.1</v>
+      </c>
+      <c r="L103" s="28">
+        <f t="shared" si="6"/>
+        <v>26260.799999999999</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A104" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="B104" s="24">
+        <v>1</v>
+      </c>
+      <c r="C104" s="24">
+        <v>13</v>
+      </c>
+      <c r="D104" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="E104" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F104" s="20"/>
+      <c r="G104" s="27">
+        <v>1953600</v>
+      </c>
+      <c r="H104" s="27">
+        <v>0</v>
+      </c>
+      <c r="I104" s="27">
+        <v>0</v>
+      </c>
+      <c r="J104" s="28">
+        <f t="shared" si="4"/>
+        <v>1953.6</v>
+      </c>
+      <c r="K104" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L104" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A105" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="B105" s="24">
+        <v>1</v>
+      </c>
+      <c r="C105" s="24">
+        <v>13</v>
+      </c>
+      <c r="D105" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="E105" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F105" s="20"/>
+      <c r="G105" s="27">
+        <v>1953600</v>
+      </c>
+      <c r="H105" s="27">
+        <v>0</v>
+      </c>
+      <c r="I105" s="27">
+        <v>0</v>
+      </c>
+      <c r="J105" s="28">
+        <f t="shared" si="4"/>
+        <v>1953.6</v>
+      </c>
+      <c r="K105" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L105" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A106" s="23" t="s">
+        <v>463</v>
+      </c>
+      <c r="B106" s="24">
+        <v>1</v>
+      </c>
+      <c r="C106" s="24">
+        <v>13</v>
+      </c>
+      <c r="D106" s="25" t="s">
+        <v>462</v>
+      </c>
+      <c r="E106" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F106" s="20"/>
+      <c r="G106" s="27">
+        <v>13786</v>
+      </c>
+      <c r="H106" s="27">
+        <v>0</v>
+      </c>
+      <c r="I106" s="27">
+        <v>0</v>
+      </c>
+      <c r="J106" s="28">
+        <f t="shared" si="4"/>
+        <v>13.786</v>
+      </c>
+      <c r="K106" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L106" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A107" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B107" s="24">
+        <v>1</v>
+      </c>
+      <c r="C107" s="24">
+        <v>13</v>
+      </c>
+      <c r="D107" s="25" t="s">
+        <v>462</v>
+      </c>
+      <c r="E107" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F107" s="20"/>
+      <c r="G107" s="27">
+        <v>13786</v>
+      </c>
+      <c r="H107" s="27">
+        <v>0</v>
+      </c>
+      <c r="I107" s="27">
+        <v>0</v>
+      </c>
+      <c r="J107" s="28">
+        <f t="shared" si="4"/>
+        <v>13.786</v>
+      </c>
+      <c r="K107" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L107" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A108" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B108" s="24">
+        <v>1</v>
+      </c>
+      <c r="C108" s="24">
+        <v>13</v>
+      </c>
+      <c r="D108" s="25" t="s">
+        <v>462</v>
+      </c>
+      <c r="E108" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F108" s="20"/>
+      <c r="G108" s="27">
+        <v>13786</v>
+      </c>
+      <c r="H108" s="27">
+        <v>0</v>
+      </c>
+      <c r="I108" s="27">
+        <v>0</v>
+      </c>
+      <c r="J108" s="28">
+        <f t="shared" si="4"/>
+        <v>13.786</v>
+      </c>
+      <c r="K108" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L108" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A109" s="23" t="s">
+        <v>461</v>
+      </c>
+      <c r="B109" s="24">
+        <v>1</v>
+      </c>
+      <c r="C109" s="24">
+        <v>13</v>
+      </c>
+      <c r="D109" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="E109" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F109" s="20"/>
+      <c r="G109" s="27">
+        <v>704414</v>
+      </c>
+      <c r="H109" s="27">
+        <v>0</v>
+      </c>
+      <c r="I109" s="27">
+        <v>0</v>
+      </c>
+      <c r="J109" s="28">
+        <f t="shared" si="4"/>
+        <v>704.41399999999999</v>
+      </c>
+      <c r="K109" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L109" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A110" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B110" s="24">
+        <v>1</v>
+      </c>
+      <c r="C110" s="24">
+        <v>13</v>
+      </c>
+      <c r="D110" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="E110" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F110" s="20"/>
+      <c r="G110" s="27">
+        <v>704414</v>
+      </c>
+      <c r="H110" s="27">
+        <v>0</v>
+      </c>
+      <c r="I110" s="27">
+        <v>0</v>
+      </c>
+      <c r="J110" s="28">
+        <f t="shared" si="4"/>
+        <v>704.41399999999999</v>
+      </c>
+      <c r="K110" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L110" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A111" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B111" s="24">
+        <v>1</v>
+      </c>
+      <c r="C111" s="24">
+        <v>13</v>
+      </c>
+      <c r="D111" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="E111" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F111" s="20"/>
+      <c r="G111" s="27">
+        <v>704414</v>
+      </c>
+      <c r="H111" s="27">
+        <v>0</v>
+      </c>
+      <c r="I111" s="27">
+        <v>0</v>
+      </c>
+      <c r="J111" s="28">
+        <f t="shared" si="4"/>
+        <v>704.41399999999999</v>
+      </c>
+      <c r="K111" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L111" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A112" s="23" t="s">
+        <v>459</v>
+      </c>
+      <c r="B112" s="24">
+        <v>1</v>
+      </c>
+      <c r="C112" s="24">
+        <v>13</v>
+      </c>
+      <c r="D112" s="25" t="s">
+        <v>458</v>
+      </c>
+      <c r="E112" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F112" s="20"/>
+      <c r="G112" s="27">
+        <v>164600</v>
+      </c>
+      <c r="H112" s="27">
+        <v>0</v>
+      </c>
+      <c r="I112" s="27">
+        <v>0</v>
+      </c>
+      <c r="J112" s="28">
+        <f t="shared" si="4"/>
+        <v>164.6</v>
+      </c>
+      <c r="K112" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L112" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A113" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B113" s="24">
+        <v>1</v>
+      </c>
+      <c r="C113" s="24">
+        <v>13</v>
+      </c>
+      <c r="D113" s="25" t="s">
+        <v>458</v>
+      </c>
+      <c r="E113" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F113" s="20"/>
+      <c r="G113" s="27">
+        <v>164600</v>
+      </c>
+      <c r="H113" s="27">
+        <v>0</v>
+      </c>
+      <c r="I113" s="27">
+        <v>0</v>
+      </c>
+      <c r="J113" s="28">
+        <f t="shared" si="4"/>
+        <v>164.6</v>
+      </c>
+      <c r="K113" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L113" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A114" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B114" s="24">
+        <v>1</v>
+      </c>
+      <c r="C114" s="24">
+        <v>13</v>
+      </c>
+      <c r="D114" s="25" t="s">
+        <v>458</v>
+      </c>
+      <c r="E114" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F114" s="20"/>
+      <c r="G114" s="27">
+        <v>164600</v>
+      </c>
+      <c r="H114" s="27">
+        <v>0</v>
+      </c>
+      <c r="I114" s="27">
+        <v>0</v>
+      </c>
+      <c r="J114" s="28">
+        <f t="shared" si="4"/>
+        <v>164.6</v>
+      </c>
+      <c r="K114" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L114" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A115" s="23" t="s">
+        <v>457</v>
+      </c>
+      <c r="B115" s="24">
+        <v>1</v>
+      </c>
+      <c r="C115" s="24">
+        <v>13</v>
+      </c>
+      <c r="D115" s="25" t="s">
+        <v>456</v>
+      </c>
+      <c r="E115" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F115" s="20"/>
+      <c r="G115" s="27">
+        <v>647100</v>
+      </c>
+      <c r="H115" s="27">
+        <v>0</v>
+      </c>
+      <c r="I115" s="27">
+        <v>0</v>
+      </c>
+      <c r="J115" s="28">
+        <f t="shared" si="4"/>
+        <v>647.1</v>
+      </c>
+      <c r="K115" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L115" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A116" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B116" s="24">
+        <v>1</v>
+      </c>
+      <c r="C116" s="24">
+        <v>13</v>
+      </c>
+      <c r="D116" s="25" t="s">
+        <v>456</v>
+      </c>
+      <c r="E116" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F116" s="20"/>
+      <c r="G116" s="27">
+        <v>647100</v>
+      </c>
+      <c r="H116" s="27">
+        <v>0</v>
+      </c>
+      <c r="I116" s="27">
+        <v>0</v>
+      </c>
+      <c r="J116" s="28">
+        <f t="shared" si="4"/>
+        <v>647.1</v>
+      </c>
+      <c r="K116" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L116" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A117" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B117" s="24">
+        <v>1</v>
+      </c>
+      <c r="C117" s="24">
+        <v>13</v>
+      </c>
+      <c r="D117" s="25" t="s">
+        <v>456</v>
+      </c>
+      <c r="E117" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F117" s="20"/>
+      <c r="G117" s="27">
+        <v>647100</v>
+      </c>
+      <c r="H117" s="27">
+        <v>0</v>
+      </c>
+      <c r="I117" s="27">
+        <v>0</v>
+      </c>
+      <c r="J117" s="28">
+        <f t="shared" si="4"/>
+        <v>647.1</v>
+      </c>
+      <c r="K117" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L117" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A118" s="23" t="s">
+        <v>455</v>
+      </c>
+      <c r="B118" s="24">
+        <v>1</v>
+      </c>
+      <c r="C118" s="24">
+        <v>13</v>
+      </c>
+      <c r="D118" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="E118" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F118" s="20"/>
+      <c r="G118" s="27">
+        <v>99000</v>
+      </c>
+      <c r="H118" s="27">
+        <v>0</v>
+      </c>
+      <c r="I118" s="27">
+        <v>0</v>
+      </c>
+      <c r="J118" s="28">
+        <f t="shared" si="4"/>
+        <v>99</v>
+      </c>
+      <c r="K118" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L118" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A119" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B119" s="24">
+        <v>1</v>
+      </c>
+      <c r="C119" s="24">
+        <v>13</v>
+      </c>
+      <c r="D119" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="E119" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F119" s="20"/>
+      <c r="G119" s="27">
+        <v>99000</v>
+      </c>
+      <c r="H119" s="27">
+        <v>0</v>
+      </c>
+      <c r="I119" s="27">
+        <v>0</v>
+      </c>
+      <c r="J119" s="28">
+        <f t="shared" si="4"/>
+        <v>99</v>
+      </c>
+      <c r="K119" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L119" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A120" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B120" s="24">
+        <v>1</v>
+      </c>
+      <c r="C120" s="24">
+        <v>13</v>
+      </c>
+      <c r="D120" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="E120" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F120" s="20"/>
+      <c r="G120" s="27">
+        <v>99000</v>
+      </c>
+      <c r="H120" s="27">
+        <v>0</v>
+      </c>
+      <c r="I120" s="27">
+        <v>0</v>
+      </c>
+      <c r="J120" s="28">
+        <f t="shared" si="4"/>
+        <v>99</v>
+      </c>
+      <c r="K120" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L120" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A121" s="23" t="s">
+        <v>453</v>
+      </c>
+      <c r="B121" s="24">
+        <v>1</v>
+      </c>
+      <c r="C121" s="24">
+        <v>13</v>
+      </c>
+      <c r="D121" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="E121" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F121" s="20"/>
+      <c r="G121" s="27">
+        <v>106300</v>
+      </c>
+      <c r="H121" s="27">
+        <v>0</v>
+      </c>
+      <c r="I121" s="27">
+        <v>0</v>
+      </c>
+      <c r="J121" s="28">
+        <f t="shared" si="4"/>
+        <v>106.3</v>
+      </c>
+      <c r="K121" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L121" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A122" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B122" s="24">
+        <v>1</v>
+      </c>
+      <c r="C122" s="24">
+        <v>13</v>
+      </c>
+      <c r="D122" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="E122" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F122" s="20"/>
+      <c r="G122" s="27">
+        <v>106300</v>
+      </c>
+      <c r="H122" s="27">
+        <v>0</v>
+      </c>
+      <c r="I122" s="27">
+        <v>0</v>
+      </c>
+      <c r="J122" s="28">
+        <f t="shared" si="4"/>
+        <v>106.3</v>
+      </c>
+      <c r="K122" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L122" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A123" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B123" s="24">
+        <v>1</v>
+      </c>
+      <c r="C123" s="24">
+        <v>13</v>
+      </c>
+      <c r="D123" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="E123" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F123" s="20"/>
+      <c r="G123" s="27">
+        <v>106300</v>
+      </c>
+      <c r="H123" s="27">
+        <v>0</v>
+      </c>
+      <c r="I123" s="27">
+        <v>0</v>
+      </c>
+      <c r="J123" s="28">
+        <f t="shared" si="4"/>
+        <v>106.3</v>
+      </c>
+      <c r="K123" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L123" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A124" s="23" t="s">
+        <v>451</v>
+      </c>
+      <c r="B124" s="24">
+        <v>1</v>
+      </c>
+      <c r="C124" s="24">
+        <v>13</v>
+      </c>
+      <c r="D124" s="25" t="s">
+        <v>450</v>
+      </c>
+      <c r="E124" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F124" s="20"/>
+      <c r="G124" s="27">
+        <v>41000</v>
+      </c>
+      <c r="H124" s="27">
+        <v>0</v>
+      </c>
+      <c r="I124" s="27">
+        <v>0</v>
+      </c>
+      <c r="J124" s="28">
+        <f t="shared" si="4"/>
+        <v>41</v>
+      </c>
+      <c r="K124" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L124" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A125" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B125" s="24">
+        <v>1</v>
+      </c>
+      <c r="C125" s="24">
+        <v>13</v>
+      </c>
+      <c r="D125" s="25" t="s">
+        <v>450</v>
+      </c>
+      <c r="E125" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F125" s="20"/>
+      <c r="G125" s="27">
+        <v>41000</v>
+      </c>
+      <c r="H125" s="27">
+        <v>0</v>
+      </c>
+      <c r="I125" s="27">
+        <v>0</v>
+      </c>
+      <c r="J125" s="28">
+        <f t="shared" si="4"/>
+        <v>41</v>
+      </c>
+      <c r="K125" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L125" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A126" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B126" s="24">
+        <v>1</v>
+      </c>
+      <c r="C126" s="24">
+        <v>13</v>
+      </c>
+      <c r="D126" s="25" t="s">
+        <v>450</v>
+      </c>
+      <c r="E126" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F126" s="20"/>
+      <c r="G126" s="27">
+        <v>41000</v>
+      </c>
+      <c r="H126" s="27">
+        <v>0</v>
+      </c>
+      <c r="I126" s="27">
+        <v>0</v>
+      </c>
+      <c r="J126" s="28">
+        <f t="shared" si="4"/>
+        <v>41</v>
+      </c>
+      <c r="K126" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L126" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A127" s="23" t="s">
+        <v>449</v>
+      </c>
+      <c r="B127" s="24">
+        <v>1</v>
+      </c>
+      <c r="C127" s="24">
+        <v>13</v>
+      </c>
+      <c r="D127" s="25" t="s">
+        <v>448</v>
+      </c>
+      <c r="E127" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F127" s="20"/>
+      <c r="G127" s="27">
+        <v>20000</v>
+      </c>
+      <c r="H127" s="27">
+        <v>0</v>
+      </c>
+      <c r="I127" s="27">
+        <v>0</v>
+      </c>
+      <c r="J127" s="28">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="K127" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L127" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A128" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B128" s="24">
+        <v>1</v>
+      </c>
+      <c r="C128" s="24">
+        <v>13</v>
+      </c>
+      <c r="D128" s="25" t="s">
+        <v>448</v>
+      </c>
+      <c r="E128" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F128" s="20"/>
+      <c r="G128" s="27">
+        <v>20000</v>
+      </c>
+      <c r="H128" s="27">
+        <v>0</v>
+      </c>
+      <c r="I128" s="27">
+        <v>0</v>
+      </c>
+      <c r="J128" s="28">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="K128" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L128" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A129" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B129" s="24">
+        <v>1</v>
+      </c>
+      <c r="C129" s="24">
+        <v>13</v>
+      </c>
+      <c r="D129" s="25" t="s">
+        <v>448</v>
+      </c>
+      <c r="E129" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F129" s="20"/>
+      <c r="G129" s="27">
+        <v>20000</v>
+      </c>
+      <c r="H129" s="27">
+        <v>0</v>
+      </c>
+      <c r="I129" s="27">
+        <v>0</v>
+      </c>
+      <c r="J129" s="28">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="K129" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L129" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A130" s="23" t="s">
+        <v>447</v>
+      </c>
+      <c r="B130" s="24">
+        <v>1</v>
+      </c>
+      <c r="C130" s="24">
+        <v>13</v>
+      </c>
+      <c r="D130" s="25" t="s">
+        <v>446</v>
+      </c>
+      <c r="E130" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F130" s="20"/>
+      <c r="G130" s="27">
+        <v>6800</v>
+      </c>
+      <c r="H130" s="27">
+        <v>0</v>
+      </c>
+      <c r="I130" s="27">
+        <v>0</v>
+      </c>
+      <c r="J130" s="28">
+        <f t="shared" si="4"/>
+        <v>6.8</v>
+      </c>
+      <c r="K130" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L130" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A131" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B131" s="24">
+        <v>1</v>
+      </c>
+      <c r="C131" s="24">
+        <v>13</v>
+      </c>
+      <c r="D131" s="25" t="s">
+        <v>446</v>
+      </c>
+      <c r="E131" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F131" s="20"/>
+      <c r="G131" s="27">
+        <v>6800</v>
+      </c>
+      <c r="H131" s="27">
+        <v>0</v>
+      </c>
+      <c r="I131" s="27">
+        <v>0</v>
+      </c>
+      <c r="J131" s="28">
+        <f t="shared" si="4"/>
+        <v>6.8</v>
+      </c>
+      <c r="K131" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L131" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A132" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B132" s="24">
+        <v>1</v>
+      </c>
+      <c r="C132" s="24">
+        <v>13</v>
+      </c>
+      <c r="D132" s="25" t="s">
+        <v>446</v>
+      </c>
+      <c r="E132" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F132" s="20"/>
+      <c r="G132" s="27">
+        <v>6800</v>
+      </c>
+      <c r="H132" s="27">
+        <v>0</v>
+      </c>
+      <c r="I132" s="27">
+        <v>0</v>
+      </c>
+      <c r="J132" s="28">
+        <f t="shared" si="4"/>
+        <v>6.8</v>
+      </c>
+      <c r="K132" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L132" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A133" s="23" t="s">
+        <v>133</v>
+      </c>
+      <c r="B133" s="24">
+        <v>1</v>
+      </c>
+      <c r="C133" s="24">
+        <v>13</v>
+      </c>
+      <c r="D133" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E133" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="20"/>
+      <c r="G133" s="27">
+        <v>36000</v>
+      </c>
+      <c r="H133" s="27">
+        <v>0</v>
+      </c>
+      <c r="I133" s="27">
+        <v>0</v>
+      </c>
+      <c r="J133" s="28">
+        <f t="shared" si="4"/>
+        <v>36</v>
+      </c>
+      <c r="K133" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L133" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A134" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B134" s="24">
+        <v>1</v>
+      </c>
+      <c r="C134" s="24">
+        <v>13</v>
+      </c>
+      <c r="D134" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E134" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F134" s="20"/>
+      <c r="G134" s="27">
+        <v>36000</v>
+      </c>
+      <c r="H134" s="27">
+        <v>0</v>
+      </c>
+      <c r="I134" s="27">
+        <v>0</v>
+      </c>
+      <c r="J134" s="28">
+        <f t="shared" si="4"/>
+        <v>36</v>
+      </c>
+      <c r="K134" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L134" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A135" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B135" s="24">
+        <v>1</v>
+      </c>
+      <c r="C135" s="24">
+        <v>13</v>
+      </c>
+      <c r="D135" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E135" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F135" s="20"/>
+      <c r="G135" s="27">
+        <v>36000</v>
+      </c>
+      <c r="H135" s="27">
+        <v>0</v>
+      </c>
+      <c r="I135" s="27">
+        <v>0</v>
+      </c>
+      <c r="J135" s="28">
+        <f t="shared" si="4"/>
+        <v>36</v>
+      </c>
+      <c r="K135" s="28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L135" s="28">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A136" s="23" t="s">
+        <v>445</v>
+      </c>
+      <c r="B136" s="24">
+        <v>1</v>
+      </c>
+      <c r="C136" s="24">
+        <v>13</v>
+      </c>
+      <c r="D136" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="E136" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F136" s="20"/>
+      <c r="G136" s="27">
+        <v>43400</v>
+      </c>
+      <c r="H136" s="27">
+        <v>0</v>
+      </c>
+      <c r="I136" s="27">
+        <v>0</v>
+      </c>
+      <c r="J136" s="28">
+        <f t="shared" ref="J136:J199" si="7">G136/$I$3</f>
+        <v>43.4</v>
+      </c>
+      <c r="K136" s="28">
+        <f t="shared" ref="K136:K199" si="8">H136/$I$3</f>
+        <v>0</v>
+      </c>
+      <c r="L136" s="28">
+        <f t="shared" ref="L136:L199" si="9">I136/$I$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A137" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B137" s="24">
+        <v>1</v>
+      </c>
+      <c r="C137" s="24">
+        <v>13</v>
+      </c>
+      <c r="D137" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="E137" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F137" s="20"/>
+      <c r="G137" s="27">
+        <v>43400</v>
+      </c>
+      <c r="H137" s="27">
+        <v>0</v>
+      </c>
+      <c r="I137" s="27">
+        <v>0</v>
+      </c>
+      <c r="J137" s="28">
+        <f t="shared" si="7"/>
+        <v>43.4</v>
+      </c>
+      <c r="K137" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L137" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A138" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B138" s="24">
+        <v>1</v>
+      </c>
+      <c r="C138" s="24">
+        <v>13</v>
+      </c>
+      <c r="D138" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="E138" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F138" s="20"/>
+      <c r="G138" s="27">
+        <v>43400</v>
+      </c>
+      <c r="H138" s="27">
+        <v>0</v>
+      </c>
+      <c r="I138" s="27">
+        <v>0</v>
+      </c>
+      <c r="J138" s="28">
+        <f t="shared" si="7"/>
+        <v>43.4</v>
+      </c>
+      <c r="K138" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L138" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A139" s="23" t="s">
+        <v>443</v>
+      </c>
+      <c r="B139" s="24">
+        <v>1</v>
+      </c>
+      <c r="C139" s="24">
+        <v>13</v>
+      </c>
+      <c r="D139" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="E139" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F139" s="20"/>
+      <c r="G139" s="27">
+        <v>71200</v>
+      </c>
+      <c r="H139" s="27">
+        <v>0</v>
+      </c>
+      <c r="I139" s="27">
+        <v>0</v>
+      </c>
+      <c r="J139" s="28">
+        <f t="shared" si="7"/>
+        <v>71.2</v>
+      </c>
+      <c r="K139" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L139" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A140" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B140" s="24">
+        <v>1</v>
+      </c>
+      <c r="C140" s="24">
+        <v>13</v>
+      </c>
+      <c r="D140" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="E140" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F140" s="20"/>
+      <c r="G140" s="27">
+        <v>60200</v>
+      </c>
+      <c r="H140" s="27">
+        <v>0</v>
+      </c>
+      <c r="I140" s="27">
+        <v>0</v>
+      </c>
+      <c r="J140" s="28">
+        <f t="shared" si="7"/>
+        <v>60.2</v>
+      </c>
+      <c r="K140" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L140" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A141" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B141" s="24">
+        <v>1</v>
+      </c>
+      <c r="C141" s="24">
+        <v>13</v>
+      </c>
+      <c r="D141" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="E141" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F141" s="20"/>
+      <c r="G141" s="27">
+        <v>60200</v>
+      </c>
+      <c r="H141" s="27">
+        <v>0</v>
+      </c>
+      <c r="I141" s="27">
+        <v>0</v>
+      </c>
+      <c r="J141" s="28">
+        <f t="shared" si="7"/>
+        <v>60.2</v>
+      </c>
+      <c r="K141" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L141" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A142" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B142" s="24">
+        <v>1</v>
+      </c>
+      <c r="C142" s="24">
+        <v>13</v>
+      </c>
+      <c r="D142" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="E142" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F142" s="20"/>
+      <c r="G142" s="27">
+        <v>11000</v>
+      </c>
+      <c r="H142" s="27">
+        <v>0</v>
+      </c>
+      <c r="I142" s="27">
+        <v>0</v>
+      </c>
+      <c r="J142" s="28">
+        <f t="shared" si="7"/>
+        <v>11</v>
+      </c>
+      <c r="K142" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L142" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A143" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B143" s="24">
+        <v>1</v>
+      </c>
+      <c r="C143" s="24">
+        <v>13</v>
+      </c>
+      <c r="D143" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="E143" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F143" s="20"/>
+      <c r="G143" s="27">
+        <v>11000</v>
+      </c>
+      <c r="H143" s="27">
+        <v>0</v>
+      </c>
+      <c r="I143" s="27">
+        <v>0</v>
+      </c>
+      <c r="J143" s="28">
+        <f t="shared" si="7"/>
+        <v>11</v>
+      </c>
+      <c r="K143" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L143" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A144" s="23" t="s">
+        <v>441</v>
+      </c>
+      <c r="B144" s="24">
+        <v>1</v>
+      </c>
+      <c r="C144" s="24">
+        <v>13</v>
+      </c>
+      <c r="D144" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="E144" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F144" s="20"/>
+      <c r="G144" s="27">
+        <v>634400</v>
+      </c>
+      <c r="H144" s="27">
+        <v>0</v>
+      </c>
+      <c r="I144" s="27">
+        <v>0</v>
+      </c>
+      <c r="J144" s="28">
+        <f t="shared" si="7"/>
+        <v>634.4</v>
+      </c>
+      <c r="K144" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L144" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A145" s="23" t="s">
+        <v>439</v>
+      </c>
+      <c r="B145" s="24">
+        <v>1</v>
+      </c>
+      <c r="C145" s="24">
+        <v>13</v>
+      </c>
+      <c r="D145" s="25" t="s">
+        <v>438</v>
+      </c>
+      <c r="E145" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F145" s="20"/>
+      <c r="G145" s="27">
+        <v>634400</v>
+      </c>
+      <c r="H145" s="27">
+        <v>0</v>
+      </c>
+      <c r="I145" s="27">
+        <v>0</v>
+      </c>
+      <c r="J145" s="28">
+        <f t="shared" si="7"/>
+        <v>634.4</v>
+      </c>
+      <c r="K145" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L145" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A146" s="23" t="s">
+        <v>437</v>
+      </c>
+      <c r="B146" s="24">
+        <v>1</v>
+      </c>
+      <c r="C146" s="24">
+        <v>13</v>
+      </c>
+      <c r="D146" s="25" t="s">
+        <v>436</v>
+      </c>
+      <c r="E146" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F146" s="20"/>
+      <c r="G146" s="27">
+        <v>29500</v>
+      </c>
+      <c r="H146" s="27">
+        <v>0</v>
+      </c>
+      <c r="I146" s="27">
+        <v>0</v>
+      </c>
+      <c r="J146" s="28">
+        <f t="shared" si="7"/>
+        <v>29.5</v>
+      </c>
+      <c r="K146" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L146" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A147" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B147" s="24">
+        <v>1</v>
+      </c>
+      <c r="C147" s="24">
+        <v>13</v>
+      </c>
+      <c r="D147" s="25" t="s">
+        <v>436</v>
+      </c>
+      <c r="E147" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F147" s="20"/>
+      <c r="G147" s="27">
+        <v>29500</v>
+      </c>
+      <c r="H147" s="27">
+        <v>0</v>
+      </c>
+      <c r="I147" s="27">
+        <v>0</v>
+      </c>
+      <c r="J147" s="28">
+        <f t="shared" si="7"/>
+        <v>29.5</v>
+      </c>
+      <c r="K147" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L147" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A148" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B148" s="24">
+        <v>1</v>
+      </c>
+      <c r="C148" s="24">
+        <v>13</v>
+      </c>
+      <c r="D148" s="25" t="s">
+        <v>436</v>
+      </c>
+      <c r="E148" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F148" s="20"/>
+      <c r="G148" s="27">
+        <v>29500</v>
+      </c>
+      <c r="H148" s="27">
+        <v>0</v>
+      </c>
+      <c r="I148" s="27">
+        <v>0</v>
+      </c>
+      <c r="J148" s="28">
+        <f t="shared" si="7"/>
+        <v>29.5</v>
+      </c>
+      <c r="K148" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L148" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A149" s="23" t="s">
+        <v>435</v>
+      </c>
+      <c r="B149" s="24">
+        <v>1</v>
+      </c>
+      <c r="C149" s="24">
+        <v>13</v>
+      </c>
+      <c r="D149" s="25" t="s">
+        <v>434</v>
+      </c>
+      <c r="E149" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F149" s="20"/>
+      <c r="G149" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H149" s="27">
+        <v>0</v>
+      </c>
+      <c r="I149" s="27">
+        <v>0</v>
+      </c>
+      <c r="J149" s="28">
+        <f t="shared" si="7"/>
+        <v>5</v>
+      </c>
+      <c r="K149" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L149" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A150" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B150" s="24">
+        <v>1</v>
+      </c>
+      <c r="C150" s="24">
+        <v>13</v>
+      </c>
+      <c r="D150" s="25" t="s">
+        <v>434</v>
+      </c>
+      <c r="E150" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F150" s="20"/>
+      <c r="G150" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H150" s="27">
+        <v>0</v>
+      </c>
+      <c r="I150" s="27">
+        <v>0</v>
+      </c>
+      <c r="J150" s="28">
+        <f t="shared" si="7"/>
+        <v>5</v>
+      </c>
+      <c r="K150" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L150" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A151" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B151" s="24">
+        <v>1</v>
+      </c>
+      <c r="C151" s="24">
+        <v>13</v>
+      </c>
+      <c r="D151" s="25" t="s">
+        <v>434</v>
+      </c>
+      <c r="E151" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F151" s="20"/>
+      <c r="G151" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H151" s="27">
+        <v>0</v>
+      </c>
+      <c r="I151" s="27">
+        <v>0</v>
+      </c>
+      <c r="J151" s="28">
+        <f t="shared" si="7"/>
+        <v>5</v>
+      </c>
+      <c r="K151" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L151" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A152" s="23" t="s">
+        <v>433</v>
+      </c>
+      <c r="B152" s="24">
+        <v>1</v>
+      </c>
+      <c r="C152" s="24">
+        <v>13</v>
+      </c>
+      <c r="D152" s="25" t="s">
+        <v>432</v>
+      </c>
+      <c r="E152" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F152" s="20"/>
+      <c r="G152" s="27">
+        <v>599900</v>
+      </c>
+      <c r="H152" s="27">
+        <v>0</v>
+      </c>
+      <c r="I152" s="27">
+        <v>0</v>
+      </c>
+      <c r="J152" s="28">
+        <f t="shared" si="7"/>
+        <v>599.9</v>
+      </c>
+      <c r="K152" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L152" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A153" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B153" s="24">
+        <v>1</v>
+      </c>
+      <c r="C153" s="24">
+        <v>13</v>
+      </c>
+      <c r="D153" s="25" t="s">
+        <v>432</v>
+      </c>
+      <c r="E153" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F153" s="20"/>
+      <c r="G153" s="27">
+        <v>599900</v>
+      </c>
+      <c r="H153" s="27">
+        <v>0</v>
+      </c>
+      <c r="I153" s="27">
+        <v>0</v>
+      </c>
+      <c r="J153" s="28">
+        <f t="shared" si="7"/>
+        <v>599.9</v>
+      </c>
+      <c r="K153" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L153" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A154" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B154" s="24">
+        <v>1</v>
+      </c>
+      <c r="C154" s="24">
+        <v>13</v>
+      </c>
+      <c r="D154" s="25" t="s">
+        <v>432</v>
+      </c>
+      <c r="E154" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F154" s="20"/>
+      <c r="G154" s="27">
+        <v>599900</v>
+      </c>
+      <c r="H154" s="27">
+        <v>0</v>
+      </c>
+      <c r="I154" s="27">
+        <v>0</v>
+      </c>
+      <c r="J154" s="28">
+        <f t="shared" si="7"/>
+        <v>599.9</v>
+      </c>
+      <c r="K154" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L154" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A155" s="23" t="s">
+        <v>431</v>
+      </c>
+      <c r="B155" s="24">
+        <v>1</v>
+      </c>
+      <c r="C155" s="24">
+        <v>13</v>
+      </c>
+      <c r="D155" s="25" t="s">
+        <v>430</v>
+      </c>
+      <c r="E155" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F155" s="20"/>
+      <c r="G155" s="27">
+        <v>4000</v>
+      </c>
+      <c r="H155" s="27">
+        <v>0</v>
+      </c>
+      <c r="I155" s="27">
+        <v>0</v>
+      </c>
+      <c r="J155" s="28">
+        <f t="shared" si="7"/>
+        <v>4</v>
+      </c>
+      <c r="K155" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L155" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A156" s="23" t="s">
+        <v>429</v>
+      </c>
+      <c r="B156" s="24">
+        <v>1</v>
+      </c>
+      <c r="C156" s="24">
+        <v>13</v>
+      </c>
+      <c r="D156" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="E156" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F156" s="20"/>
+      <c r="G156" s="27">
+        <v>4000</v>
+      </c>
+      <c r="H156" s="27">
+        <v>0</v>
+      </c>
+      <c r="I156" s="27">
+        <v>0</v>
+      </c>
+      <c r="J156" s="28">
+        <f t="shared" si="7"/>
+        <v>4</v>
+      </c>
+      <c r="K156" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L156" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A157" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B157" s="24">
+        <v>1</v>
+      </c>
+      <c r="C157" s="24">
+        <v>13</v>
+      </c>
+      <c r="D157" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="E157" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F157" s="20"/>
+      <c r="G157" s="27">
+        <v>4000</v>
+      </c>
+      <c r="H157" s="27">
+        <v>0</v>
+      </c>
+      <c r="I157" s="27">
+        <v>0</v>
+      </c>
+      <c r="J157" s="28">
+        <f t="shared" si="7"/>
+        <v>4</v>
+      </c>
+      <c r="K157" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L157" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A158" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B158" s="24">
+        <v>1</v>
+      </c>
+      <c r="C158" s="24">
+        <v>13</v>
+      </c>
+      <c r="D158" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="E158" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F158" s="20"/>
+      <c r="G158" s="27">
+        <v>4000</v>
+      </c>
+      <c r="H158" s="27">
+        <v>0</v>
+      </c>
+      <c r="I158" s="27">
+        <v>0</v>
+      </c>
+      <c r="J158" s="28">
+        <f t="shared" si="7"/>
+        <v>4</v>
+      </c>
+      <c r="K158" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L158" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A159" s="23" t="s">
+        <v>427</v>
+      </c>
+      <c r="B159" s="24">
+        <v>1</v>
+      </c>
+      <c r="C159" s="24">
+        <v>13</v>
+      </c>
+      <c r="D159" s="25" t="s">
+        <v>426</v>
+      </c>
+      <c r="E159" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F159" s="20"/>
+      <c r="G159" s="27">
+        <v>22800</v>
+      </c>
+      <c r="H159" s="27">
+        <v>0</v>
+      </c>
+      <c r="I159" s="27">
+        <v>0</v>
+      </c>
+      <c r="J159" s="28">
+        <f t="shared" si="7"/>
+        <v>22.8</v>
+      </c>
+      <c r="K159" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L159" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A160" s="23" t="s">
+        <v>425</v>
+      </c>
+      <c r="B160" s="24">
+        <v>1</v>
+      </c>
+      <c r="C160" s="24">
+        <v>13</v>
+      </c>
+      <c r="D160" s="25" t="s">
+        <v>424</v>
+      </c>
+      <c r="E160" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F160" s="20"/>
+      <c r="G160" s="27">
+        <v>22800</v>
+      </c>
+      <c r="H160" s="27">
+        <v>0</v>
+      </c>
+      <c r="I160" s="27">
+        <v>0</v>
+      </c>
+      <c r="J160" s="28">
+        <f t="shared" si="7"/>
+        <v>22.8</v>
+      </c>
+      <c r="K160" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L160" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A161" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B161" s="24">
+        <v>1</v>
+      </c>
+      <c r="C161" s="24">
+        <v>13</v>
+      </c>
+      <c r="D161" s="25" t="s">
+        <v>424</v>
+      </c>
+      <c r="E161" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F161" s="20"/>
+      <c r="G161" s="27">
+        <v>22800</v>
+      </c>
+      <c r="H161" s="27">
+        <v>0</v>
+      </c>
+      <c r="I161" s="27">
+        <v>0</v>
+      </c>
+      <c r="J161" s="28">
+        <f t="shared" si="7"/>
+        <v>22.8</v>
+      </c>
+      <c r="K161" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L161" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A162" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B162" s="24">
+        <v>1</v>
+      </c>
+      <c r="C162" s="24">
+        <v>13</v>
+      </c>
+      <c r="D162" s="25" t="s">
+        <v>424</v>
+      </c>
+      <c r="E162" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F162" s="20"/>
+      <c r="G162" s="27">
+        <v>22800</v>
+      </c>
+      <c r="H162" s="27">
+        <v>0</v>
+      </c>
+      <c r="I162" s="27">
+        <v>0</v>
+      </c>
+      <c r="J162" s="28">
+        <f t="shared" si="7"/>
+        <v>22.8</v>
+      </c>
+      <c r="K162" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L162" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A163" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B163" s="24">
+        <v>1</v>
+      </c>
+      <c r="C163" s="24">
+        <v>13</v>
+      </c>
+      <c r="D163" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E163" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F163" s="20"/>
+      <c r="G163" s="27">
+        <v>30909299.690000001</v>
+      </c>
+      <c r="H163" s="27">
+        <v>24165100</v>
+      </c>
+      <c r="I163" s="27">
+        <v>26260800</v>
+      </c>
+      <c r="J163" s="28">
+        <f t="shared" si="7"/>
+        <v>30909.29969</v>
+      </c>
+      <c r="K163" s="28">
+        <f t="shared" si="8"/>
+        <v>24165.1</v>
+      </c>
+      <c r="L163" s="28">
+        <f t="shared" si="9"/>
+        <v>26260.799999999999</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A164" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="B164" s="24">
+        <v>1</v>
+      </c>
+      <c r="C164" s="24">
+        <v>13</v>
+      </c>
+      <c r="D164" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E164" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F164" s="20"/>
+      <c r="G164" s="27">
+        <v>30909299.690000001</v>
+      </c>
+      <c r="H164" s="27">
+        <v>24165100</v>
+      </c>
+      <c r="I164" s="27">
+        <v>26260800</v>
+      </c>
+      <c r="J164" s="28">
+        <f t="shared" si="7"/>
+        <v>30909.29969</v>
+      </c>
+      <c r="K164" s="28">
+        <f t="shared" si="8"/>
+        <v>24165.1</v>
+      </c>
+      <c r="L164" s="28">
+        <f t="shared" si="9"/>
+        <v>26260.799999999999</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A165" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B165" s="24">
+        <v>1</v>
+      </c>
+      <c r="C165" s="24">
+        <v>13</v>
+      </c>
+      <c r="D165" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E165" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F165" s="20"/>
+      <c r="G165" s="27">
+        <v>21270900</v>
+      </c>
+      <c r="H165" s="27">
+        <v>22121700</v>
+      </c>
+      <c r="I165" s="27">
+        <v>23006600</v>
+      </c>
+      <c r="J165" s="28">
+        <f t="shared" si="7"/>
+        <v>21270.9</v>
+      </c>
+      <c r="K165" s="28">
+        <f t="shared" si="8"/>
+        <v>22121.7</v>
+      </c>
+      <c r="L165" s="28">
+        <f t="shared" si="9"/>
+        <v>23006.6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A166" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B166" s="24">
+        <v>1</v>
+      </c>
+      <c r="C166" s="24">
+        <v>13</v>
+      </c>
+      <c r="D166" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E166" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="F166" s="20"/>
+      <c r="G166" s="27">
+        <v>21270900</v>
+      </c>
+      <c r="H166" s="27">
+        <v>22121700</v>
+      </c>
+      <c r="I166" s="27">
+        <v>23006600</v>
+      </c>
+      <c r="J166" s="28">
+        <f t="shared" si="7"/>
+        <v>21270.9</v>
+      </c>
+      <c r="K166" s="28">
+        <f t="shared" si="8"/>
+        <v>22121.7</v>
+      </c>
+      <c r="L166" s="28">
+        <f t="shared" si="9"/>
+        <v>23006.6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A167" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B167" s="24">
+        <v>1</v>
+      </c>
+      <c r="C167" s="24">
+        <v>13</v>
+      </c>
+      <c r="D167" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E167" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F167" s="20"/>
+      <c r="G167" s="27">
+        <v>9631199.6899999995</v>
+      </c>
+      <c r="H167" s="27">
+        <v>2043400</v>
+      </c>
+      <c r="I167" s="27">
+        <v>3254200</v>
+      </c>
+      <c r="J167" s="28">
+        <f t="shared" si="7"/>
+        <v>9631.1996899999995</v>
+      </c>
+      <c r="K167" s="28">
+        <f t="shared" si="8"/>
+        <v>2043.4</v>
+      </c>
+      <c r="L167" s="28">
+        <f t="shared" si="9"/>
+        <v>3254.2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A168" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B168" s="24">
+        <v>1</v>
+      </c>
+      <c r="C168" s="24">
+        <v>13</v>
+      </c>
+      <c r="D168" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E168" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F168" s="20"/>
+      <c r="G168" s="27">
+        <v>9631199.6899999995</v>
+      </c>
+      <c r="H168" s="27">
+        <v>2043400</v>
+      </c>
+      <c r="I168" s="27">
+        <v>3254200</v>
+      </c>
+      <c r="J168" s="28">
+        <f t="shared" si="7"/>
+        <v>9631.1996899999995</v>
+      </c>
+      <c r="K168" s="28">
+        <f t="shared" si="8"/>
+        <v>2043.4</v>
+      </c>
+      <c r="L168" s="28">
+        <f t="shared" si="9"/>
+        <v>3254.2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A169" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B169" s="24">
+        <v>1</v>
+      </c>
+      <c r="C169" s="24">
+        <v>13</v>
+      </c>
+      <c r="D169" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E169" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F169" s="20"/>
+      <c r="G169" s="27">
+        <v>7200</v>
+      </c>
+      <c r="H169" s="27">
+        <v>0</v>
+      </c>
+      <c r="I169" s="27">
+        <v>0</v>
+      </c>
+      <c r="J169" s="28">
+        <f t="shared" si="7"/>
+        <v>7.2</v>
+      </c>
+      <c r="K169" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L169" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A170" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B170" s="24">
+        <v>1</v>
+      </c>
+      <c r="C170" s="24">
+        <v>13</v>
+      </c>
+      <c r="D170" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E170" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F170" s="20"/>
+      <c r="G170" s="27">
+        <v>7200</v>
+      </c>
+      <c r="H170" s="27">
+        <v>0</v>
+      </c>
+      <c r="I170" s="27">
+        <v>0</v>
+      </c>
+      <c r="J170" s="28">
+        <f t="shared" si="7"/>
+        <v>7.2</v>
+      </c>
+      <c r="K170" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L170" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A171" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B171" s="24">
+        <v>1</v>
+      </c>
+      <c r="C171" s="24">
+        <v>13</v>
+      </c>
+      <c r="D171" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E171" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F171" s="20"/>
+      <c r="G171" s="27">
+        <v>67400</v>
+      </c>
+      <c r="H171" s="27">
+        <v>0</v>
+      </c>
+      <c r="I171" s="27">
+        <v>0</v>
+      </c>
+      <c r="J171" s="28">
+        <f t="shared" si="7"/>
+        <v>67.400000000000006</v>
+      </c>
+      <c r="K171" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L171" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A172" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="B172" s="24">
+        <v>1</v>
+      </c>
+      <c r="C172" s="24">
+        <v>13</v>
+      </c>
+      <c r="D172" s="25" t="s">
+        <v>422</v>
+      </c>
+      <c r="E172" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F172" s="20"/>
+      <c r="G172" s="27">
+        <v>67400</v>
+      </c>
+      <c r="H172" s="27">
+        <v>0</v>
+      </c>
+      <c r="I172" s="27">
+        <v>0</v>
+      </c>
+      <c r="J172" s="28">
+        <f t="shared" si="7"/>
+        <v>67.400000000000006</v>
+      </c>
+      <c r="K172" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L172" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A173" s="23" t="s">
+        <v>421</v>
+      </c>
+      <c r="B173" s="24">
+        <v>1</v>
+      </c>
+      <c r="C173" s="24">
+        <v>13</v>
+      </c>
+      <c r="D173" s="25" t="s">
+        <v>420</v>
+      </c>
+      <c r="E173" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F173" s="20"/>
+      <c r="G173" s="27">
+        <v>67400</v>
+      </c>
+      <c r="H173" s="27">
+        <v>0</v>
+      </c>
+      <c r="I173" s="27">
+        <v>0</v>
+      </c>
+      <c r="J173" s="28">
+        <f t="shared" si="7"/>
+        <v>67.400000000000006</v>
+      </c>
+      <c r="K173" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L173" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A174" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B174" s="24">
+        <v>1</v>
+      </c>
+      <c r="C174" s="24">
+        <v>13</v>
+      </c>
+      <c r="D174" s="25" t="s">
+        <v>420</v>
+      </c>
+      <c r="E174" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F174" s="20"/>
+      <c r="G174" s="27">
+        <v>67400</v>
+      </c>
+      <c r="H174" s="27">
+        <v>0</v>
+      </c>
+      <c r="I174" s="27">
+        <v>0</v>
+      </c>
+      <c r="J174" s="28">
+        <f t="shared" si="7"/>
+        <v>67.400000000000006</v>
+      </c>
+      <c r="K174" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L174" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A175" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B175" s="24">
+        <v>1</v>
+      </c>
+      <c r="C175" s="24">
+        <v>13</v>
+      </c>
+      <c r="D175" s="25" t="s">
+        <v>420</v>
+      </c>
+      <c r="E175" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F175" s="20"/>
+      <c r="G175" s="27">
+        <v>67400</v>
+      </c>
+      <c r="H175" s="27">
+        <v>0</v>
+      </c>
+      <c r="I175" s="27">
+        <v>0</v>
+      </c>
+      <c r="J175" s="28">
+        <f t="shared" si="7"/>
+        <v>67.400000000000006</v>
+      </c>
+      <c r="K175" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L175" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A176" s="16" t="s">
+        <v>419</v>
+      </c>
+      <c r="B176" s="17">
+        <v>4</v>
+      </c>
+      <c r="C176" s="17">
+        <v>0</v>
+      </c>
+      <c r="D176" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E176" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F176" s="20"/>
+      <c r="G176" s="21">
+        <v>24092700</v>
+      </c>
+      <c r="H176" s="21">
+        <v>15297300</v>
+      </c>
+      <c r="I176" s="21">
+        <v>9695300</v>
+      </c>
+      <c r="J176" s="22">
+        <f t="shared" si="7"/>
+        <v>24092.7</v>
+      </c>
+      <c r="K176" s="22">
+        <f t="shared" si="8"/>
+        <v>15297.3</v>
+      </c>
+      <c r="L176" s="22">
+        <f t="shared" si="9"/>
+        <v>9695.2999999999993</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A177" s="23" t="s">
+        <v>418</v>
+      </c>
+      <c r="B177" s="24">
+        <v>4</v>
+      </c>
+      <c r="C177" s="24">
+        <v>5</v>
+      </c>
+      <c r="D177" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E177" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F177" s="20"/>
+      <c r="G177" s="27">
+        <v>695800</v>
+      </c>
+      <c r="H177" s="27">
+        <v>694800</v>
+      </c>
+      <c r="I177" s="27">
+        <v>695000</v>
+      </c>
+      <c r="J177" s="28">
+        <f t="shared" si="7"/>
+        <v>695.8</v>
+      </c>
+      <c r="K177" s="28">
+        <f t="shared" si="8"/>
+        <v>694.8</v>
+      </c>
+      <c r="L177" s="28">
+        <f t="shared" si="9"/>
+        <v>695</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A178" s="23" t="s">
+        <v>417</v>
+      </c>
+      <c r="B178" s="24">
+        <v>4</v>
+      </c>
+      <c r="C178" s="24">
+        <v>5</v>
+      </c>
+      <c r="D178" s="25" t="s">
+        <v>416</v>
+      </c>
+      <c r="E178" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F178" s="20"/>
+      <c r="G178" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H178" s="27">
+        <v>0</v>
+      </c>
+      <c r="I178" s="27">
+        <v>0</v>
+      </c>
+      <c r="J178" s="28">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="K178" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L178" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A179" s="23" t="s">
+        <v>415</v>
+      </c>
+      <c r="B179" s="24">
+        <v>4</v>
+      </c>
+      <c r="C179" s="24">
+        <v>5</v>
+      </c>
+      <c r="D179" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="E179" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F179" s="20"/>
+      <c r="G179" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H179" s="27">
+        <v>0</v>
+      </c>
+      <c r="I179" s="27">
+        <v>0</v>
+      </c>
+      <c r="J179" s="28">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="K179" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L179" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A180" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B180" s="24">
+        <v>4</v>
+      </c>
+      <c r="C180" s="24">
+        <v>5</v>
+      </c>
+      <c r="D180" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="E180" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F180" s="20"/>
+      <c r="G180" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H180" s="27">
+        <v>0</v>
+      </c>
+      <c r="I180" s="27">
+        <v>0</v>
+      </c>
+      <c r="J180" s="28">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="K180" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L180" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A181" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B181" s="24">
+        <v>4</v>
+      </c>
+      <c r="C181" s="24">
+        <v>5</v>
+      </c>
+      <c r="D181" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="E181" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F181" s="20"/>
+      <c r="G181" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H181" s="27">
+        <v>0</v>
+      </c>
+      <c r="I181" s="27">
+        <v>0</v>
+      </c>
+      <c r="J181" s="28">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="K181" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L181" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A182" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B182" s="24">
+        <v>4</v>
+      </c>
+      <c r="C182" s="24">
+        <v>5</v>
+      </c>
+      <c r="D182" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E182" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F182" s="20"/>
+      <c r="G182" s="27">
+        <v>694800</v>
+      </c>
+      <c r="H182" s="27">
+        <v>694800</v>
+      </c>
+      <c r="I182" s="27">
+        <v>695000</v>
+      </c>
+      <c r="J182" s="28">
+        <f t="shared" si="7"/>
+        <v>694.8</v>
+      </c>
+      <c r="K182" s="28">
+        <f t="shared" si="8"/>
+        <v>694.8</v>
+      </c>
+      <c r="L182" s="28">
+        <f t="shared" si="9"/>
+        <v>695</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A183" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="13"/>
-[...9 lines deleted...]
-      <c r="G5" s="15" t="s">
+      <c r="B183" s="24">
+        <v>4</v>
+      </c>
+      <c r="C183" s="24">
+        <v>5</v>
+      </c>
+      <c r="D183" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F183" s="20"/>
+      <c r="G183" s="27">
+        <v>694800</v>
+      </c>
+      <c r="H183" s="27">
+        <v>694800</v>
+      </c>
+      <c r="I183" s="27">
+        <v>695000</v>
+      </c>
+      <c r="J183" s="28">
+        <f t="shared" si="7"/>
+        <v>694.8</v>
+      </c>
+      <c r="K183" s="28">
+        <f t="shared" si="8"/>
+        <v>694.8</v>
+      </c>
+      <c r="L183" s="28">
+        <f t="shared" si="9"/>
+        <v>695</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A184" s="23" t="s">
+        <v>413</v>
+      </c>
+      <c r="B184" s="24">
+        <v>4</v>
+      </c>
+      <c r="C184" s="24">
+        <v>5</v>
+      </c>
+      <c r="D184" s="25" t="s">
+        <v>412</v>
+      </c>
+      <c r="E184" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F184" s="20"/>
+      <c r="G184" s="27">
+        <v>694800</v>
+      </c>
+      <c r="H184" s="27">
+        <v>694800</v>
+      </c>
+      <c r="I184" s="27">
+        <v>695000</v>
+      </c>
+      <c r="J184" s="28">
+        <f t="shared" si="7"/>
+        <v>694.8</v>
+      </c>
+      <c r="K184" s="28">
+        <f t="shared" si="8"/>
+        <v>694.8</v>
+      </c>
+      <c r="L184" s="28">
+        <f t="shared" si="9"/>
+        <v>695</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A185" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B185" s="24">
+        <v>4</v>
+      </c>
+      <c r="C185" s="24">
+        <v>5</v>
+      </c>
+      <c r="D185" s="25" t="s">
+        <v>412</v>
+      </c>
+      <c r="E185" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F185" s="20"/>
+      <c r="G185" s="27">
+        <v>694800</v>
+      </c>
+      <c r="H185" s="27">
+        <v>694800</v>
+      </c>
+      <c r="I185" s="27">
+        <v>695000</v>
+      </c>
+      <c r="J185" s="28">
+        <f t="shared" si="7"/>
+        <v>694.8</v>
+      </c>
+      <c r="K185" s="28">
+        <f t="shared" si="8"/>
+        <v>694.8</v>
+      </c>
+      <c r="L185" s="28">
+        <f t="shared" si="9"/>
+        <v>695</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A186" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B186" s="24">
+        <v>4</v>
+      </c>
+      <c r="C186" s="24">
+        <v>5</v>
+      </c>
+      <c r="D186" s="25" t="s">
+        <v>412</v>
+      </c>
+      <c r="E186" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F186" s="20"/>
+      <c r="G186" s="27">
+        <v>694800</v>
+      </c>
+      <c r="H186" s="27">
+        <v>694800</v>
+      </c>
+      <c r="I186" s="27">
+        <v>695000</v>
+      </c>
+      <c r="J186" s="28">
+        <f t="shared" si="7"/>
+        <v>694.8</v>
+      </c>
+      <c r="K186" s="28">
+        <f t="shared" si="8"/>
+        <v>694.8</v>
+      </c>
+      <c r="L186" s="28">
+        <f t="shared" si="9"/>
+        <v>695</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A187" s="23" t="s">
+        <v>411</v>
+      </c>
+      <c r="B187" s="24">
+        <v>4</v>
+      </c>
+      <c r="C187" s="24">
+        <v>8</v>
+      </c>
+      <c r="D187" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E187" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F187" s="20"/>
+      <c r="G187" s="27">
+        <v>4589700</v>
+      </c>
+      <c r="H187" s="27">
+        <v>0</v>
+      </c>
+      <c r="I187" s="27">
+        <v>0</v>
+      </c>
+      <c r="J187" s="28">
+        <f t="shared" si="7"/>
+        <v>4589.7</v>
+      </c>
+      <c r="K187" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L187" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A188" s="23" t="s">
+        <v>410</v>
+      </c>
+      <c r="B188" s="24">
+        <v>4</v>
+      </c>
+      <c r="C188" s="24">
+        <v>8</v>
+      </c>
+      <c r="D188" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="E188" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F188" s="20"/>
+      <c r="G188" s="27">
+        <v>3543300</v>
+      </c>
+      <c r="H188" s="27">
+        <v>0</v>
+      </c>
+      <c r="I188" s="27">
+        <v>0</v>
+      </c>
+      <c r="J188" s="28">
+        <f t="shared" si="7"/>
+        <v>3543.3</v>
+      </c>
+      <c r="K188" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L188" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" ht="160.19999999999999" x14ac:dyDescent="0.25">
+      <c r="A189" s="23" t="s">
+        <v>408</v>
+      </c>
+      <c r="B189" s="24">
+        <v>4</v>
+      </c>
+      <c r="C189" s="24">
+        <v>8</v>
+      </c>
+      <c r="D189" s="25" t="s">
+        <v>407</v>
+      </c>
+      <c r="E189" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F189" s="20"/>
+      <c r="G189" s="27">
+        <v>3543300</v>
+      </c>
+      <c r="H189" s="27">
+        <v>0</v>
+      </c>
+      <c r="I189" s="27">
+        <v>0</v>
+      </c>
+      <c r="J189" s="28">
+        <f t="shared" si="7"/>
+        <v>3543.3</v>
+      </c>
+      <c r="K189" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L189" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A190" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B190" s="24">
+        <v>4</v>
+      </c>
+      <c r="C190" s="24">
+        <v>8</v>
+      </c>
+      <c r="D190" s="25" t="s">
+        <v>407</v>
+      </c>
+      <c r="E190" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F190" s="20"/>
+      <c r="G190" s="27">
+        <v>3543300</v>
+      </c>
+      <c r="H190" s="27">
+        <v>0</v>
+      </c>
+      <c r="I190" s="27">
+        <v>0</v>
+      </c>
+      <c r="J190" s="28">
+        <f t="shared" si="7"/>
+        <v>3543.3</v>
+      </c>
+      <c r="K190" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L190" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A191" s="23" t="s">
+        <v>357</v>
+      </c>
+      <c r="B191" s="24">
+        <v>4</v>
+      </c>
+      <c r="C191" s="24">
+        <v>8</v>
+      </c>
+      <c r="D191" s="25" t="s">
+        <v>407</v>
+      </c>
+      <c r="E191" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="F191" s="20"/>
+      <c r="G191" s="27">
+        <v>3543300</v>
+      </c>
+      <c r="H191" s="27">
+        <v>0</v>
+      </c>
+      <c r="I191" s="27">
+        <v>0</v>
+      </c>
+      <c r="J191" s="28">
+        <f t="shared" si="7"/>
+        <v>3543.3</v>
+      </c>
+      <c r="K191" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L191" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A192" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B192" s="24">
+        <v>4</v>
+      </c>
+      <c r="C192" s="24">
+        <v>8</v>
+      </c>
+      <c r="D192" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E192" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F192" s="20"/>
+      <c r="G192" s="27">
+        <v>1046400</v>
+      </c>
+      <c r="H192" s="27">
+        <v>0</v>
+      </c>
+      <c r="I192" s="27">
+        <v>0</v>
+      </c>
+      <c r="J192" s="28">
+        <f t="shared" si="7"/>
+        <v>1046.4000000000001</v>
+      </c>
+      <c r="K192" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L192" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A193" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="B193" s="24">
+        <v>4</v>
+      </c>
+      <c r="C193" s="24">
+        <v>8</v>
+      </c>
+      <c r="D193" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="E193" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F193" s="20"/>
+      <c r="G193" s="27">
+        <v>1046400</v>
+      </c>
+      <c r="H193" s="27">
+        <v>0</v>
+      </c>
+      <c r="I193" s="27">
+        <v>0</v>
+      </c>
+      <c r="J193" s="28">
+        <f t="shared" si="7"/>
+        <v>1046.4000000000001</v>
+      </c>
+      <c r="K193" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L193" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A194" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="B194" s="24">
+        <v>4</v>
+      </c>
+      <c r="C194" s="24">
+        <v>8</v>
+      </c>
+      <c r="D194" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E194" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F194" s="20"/>
+      <c r="G194" s="27">
+        <v>1046400</v>
+      </c>
+      <c r="H194" s="27">
+        <v>0</v>
+      </c>
+      <c r="I194" s="27">
+        <v>0</v>
+      </c>
+      <c r="J194" s="28">
+        <f t="shared" si="7"/>
+        <v>1046.4000000000001</v>
+      </c>
+      <c r="K194" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L194" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A195" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B195" s="24">
+        <v>4</v>
+      </c>
+      <c r="C195" s="24">
+        <v>8</v>
+      </c>
+      <c r="D195" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E195" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F195" s="20"/>
+      <c r="G195" s="27">
+        <v>1046400</v>
+      </c>
+      <c r="H195" s="27">
+        <v>0</v>
+      </c>
+      <c r="I195" s="27">
+        <v>0</v>
+      </c>
+      <c r="J195" s="28">
+        <f t="shared" si="7"/>
+        <v>1046.4000000000001</v>
+      </c>
+      <c r="K195" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L195" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A196" s="23" t="s">
+        <v>357</v>
+      </c>
+      <c r="B196" s="24">
+        <v>4</v>
+      </c>
+      <c r="C196" s="24">
+        <v>8</v>
+      </c>
+      <c r="D196" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E196" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="F196" s="20"/>
+      <c r="G196" s="27">
+        <v>1046400</v>
+      </c>
+      <c r="H196" s="27">
+        <v>0</v>
+      </c>
+      <c r="I196" s="27">
+        <v>0</v>
+      </c>
+      <c r="J196" s="28">
+        <f t="shared" si="7"/>
+        <v>1046.4000000000001</v>
+      </c>
+      <c r="K196" s="28">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L196" s="28">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A197" s="23" t="s">
+        <v>406</v>
+      </c>
+      <c r="B197" s="24">
+        <v>4</v>
+      </c>
+      <c r="C197" s="24">
+        <v>9</v>
+      </c>
+      <c r="D197" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E197" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F197" s="20"/>
+      <c r="G197" s="27">
+        <v>17932200</v>
+      </c>
+      <c r="H197" s="27">
+        <v>14602500</v>
+      </c>
+      <c r="I197" s="27">
+        <v>9000300</v>
+      </c>
+      <c r="J197" s="28">
+        <f t="shared" si="7"/>
+        <v>17932.2</v>
+      </c>
+      <c r="K197" s="28">
+        <f t="shared" si="8"/>
+        <v>14602.5</v>
+      </c>
+      <c r="L197" s="28">
+        <f t="shared" si="9"/>
+        <v>9000.2999999999993</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A198" s="23" t="s">
+        <v>405</v>
+      </c>
+      <c r="B198" s="24">
+        <v>4</v>
+      </c>
+      <c r="C198" s="24">
+        <v>9</v>
+      </c>
+      <c r="D198" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="E198" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F198" s="20"/>
+      <c r="G198" s="27">
+        <v>17922200</v>
+      </c>
+      <c r="H198" s="27">
+        <v>14592500</v>
+      </c>
+      <c r="I198" s="27">
+        <v>8990300</v>
+      </c>
+      <c r="J198" s="28">
+        <f t="shared" si="7"/>
+        <v>17922.2</v>
+      </c>
+      <c r="K198" s="28">
+        <f t="shared" si="8"/>
+        <v>14592.5</v>
+      </c>
+      <c r="L198" s="28">
+        <f t="shared" si="9"/>
+        <v>8990.2999999999993</v>
+      </c>
+    </row>
+    <row r="199" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A199" s="23" t="s">
+        <v>403</v>
+      </c>
+      <c r="B199" s="24">
+        <v>4</v>
+      </c>
+      <c r="C199" s="24">
+        <v>9</v>
+      </c>
+      <c r="D199" s="25" t="s">
+        <v>402</v>
+      </c>
+      <c r="E199" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F199" s="20"/>
+      <c r="G199" s="27">
+        <v>1000500</v>
+      </c>
+      <c r="H199" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="I199" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="J199" s="28">
+        <f t="shared" si="7"/>
+        <v>1000.5</v>
+      </c>
+      <c r="K199" s="28">
+        <f t="shared" si="8"/>
+        <v>1000</v>
+      </c>
+      <c r="L199" s="28">
+        <f t="shared" si="9"/>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A200" s="23" t="s">
+        <v>401</v>
+      </c>
+      <c r="B200" s="24">
+        <v>4</v>
+      </c>
+      <c r="C200" s="24">
+        <v>9</v>
+      </c>
+      <c r="D200" s="25" t="s">
+        <v>400</v>
+      </c>
+      <c r="E200" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F200" s="20"/>
+      <c r="G200" s="27">
+        <v>1000500</v>
+      </c>
+      <c r="H200" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="I200" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="J200" s="28">
+        <f t="shared" ref="J200:J263" si="10">G200/$I$3</f>
+        <v>1000.5</v>
+      </c>
+      <c r="K200" s="28">
+        <f t="shared" ref="K200:K263" si="11">H200/$I$3</f>
+        <v>1000</v>
+      </c>
+      <c r="L200" s="28">
+        <f t="shared" ref="L200:L263" si="12">I200/$I$3</f>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A201" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B201" s="24">
+        <v>4</v>
+      </c>
+      <c r="C201" s="24">
+        <v>9</v>
+      </c>
+      <c r="D201" s="25" t="s">
+        <v>400</v>
+      </c>
+      <c r="E201" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F201" s="20"/>
+      <c r="G201" s="27">
+        <v>1000500</v>
+      </c>
+      <c r="H201" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="I201" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="J201" s="28">
+        <f t="shared" si="10"/>
+        <v>1000.5</v>
+      </c>
+      <c r="K201" s="28">
+        <f t="shared" si="11"/>
+        <v>1000</v>
+      </c>
+      <c r="L201" s="28">
+        <f t="shared" si="12"/>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A202" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B202" s="24">
+        <v>4</v>
+      </c>
+      <c r="C202" s="24">
+        <v>9</v>
+      </c>
+      <c r="D202" s="25" t="s">
+        <v>400</v>
+      </c>
+      <c r="E202" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F202" s="20"/>
+      <c r="G202" s="27">
+        <v>1000500</v>
+      </c>
+      <c r="H202" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="I202" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="J202" s="28">
+        <f t="shared" si="10"/>
+        <v>1000.5</v>
+      </c>
+      <c r="K202" s="28">
+        <f t="shared" si="11"/>
+        <v>1000</v>
+      </c>
+      <c r="L202" s="28">
+        <f t="shared" si="12"/>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A203" s="23" t="s">
+        <v>399</v>
+      </c>
+      <c r="B203" s="24">
+        <v>4</v>
+      </c>
+      <c r="C203" s="24">
+        <v>9</v>
+      </c>
+      <c r="D203" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="E203" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F203" s="20"/>
+      <c r="G203" s="27">
+        <v>12910600</v>
+      </c>
+      <c r="H203" s="27">
+        <v>11742500</v>
+      </c>
+      <c r="I203" s="27">
+        <v>6140300</v>
+      </c>
+      <c r="J203" s="28">
+        <f t="shared" si="10"/>
+        <v>12910.6</v>
+      </c>
+      <c r="K203" s="28">
+        <f t="shared" si="11"/>
+        <v>11742.5</v>
+      </c>
+      <c r="L203" s="28">
+        <f t="shared" si="12"/>
+        <v>6140.3</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A204" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="B204" s="24">
+        <v>4</v>
+      </c>
+      <c r="C204" s="24">
+        <v>9</v>
+      </c>
+      <c r="D204" s="25" t="s">
+        <v>396</v>
+      </c>
+      <c r="E204" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F204" s="20"/>
+      <c r="G204" s="27">
+        <v>12860600</v>
+      </c>
+      <c r="H204" s="27">
+        <v>11692500</v>
+      </c>
+      <c r="I204" s="27">
+        <v>6090300</v>
+      </c>
+      <c r="J204" s="28">
+        <f t="shared" si="10"/>
+        <v>12860.6</v>
+      </c>
+      <c r="K204" s="28">
+        <f t="shared" si="11"/>
+        <v>11692.5</v>
+      </c>
+      <c r="L204" s="28">
+        <f t="shared" si="12"/>
+        <v>6090.3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A205" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B205" s="24">
+        <v>4</v>
+      </c>
+      <c r="C205" s="24">
+        <v>9</v>
+      </c>
+      <c r="D205" s="25" t="s">
+        <v>396</v>
+      </c>
+      <c r="E205" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F205" s="20"/>
+      <c r="G205" s="27">
+        <v>12860600</v>
+      </c>
+      <c r="H205" s="27">
+        <v>11692500</v>
+      </c>
+      <c r="I205" s="27">
+        <v>6090300</v>
+      </c>
+      <c r="J205" s="28">
+        <f t="shared" si="10"/>
+        <v>12860.6</v>
+      </c>
+      <c r="K205" s="28">
+        <f t="shared" si="11"/>
+        <v>11692.5</v>
+      </c>
+      <c r="L205" s="28">
+        <f t="shared" si="12"/>
+        <v>6090.3</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A206" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B206" s="24">
+        <v>4</v>
+      </c>
+      <c r="C206" s="24">
+        <v>9</v>
+      </c>
+      <c r="D206" s="25" t="s">
+        <v>396</v>
+      </c>
+      <c r="E206" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F206" s="20"/>
+      <c r="G206" s="27">
+        <v>12860600</v>
+      </c>
+      <c r="H206" s="27">
+        <v>11692500</v>
+      </c>
+      <c r="I206" s="27">
+        <v>6090300</v>
+      </c>
+      <c r="J206" s="28">
+        <f t="shared" si="10"/>
+        <v>12860.6</v>
+      </c>
+      <c r="K206" s="28">
+        <f t="shared" si="11"/>
+        <v>11692.5</v>
+      </c>
+      <c r="L206" s="28">
+        <f t="shared" si="12"/>
+        <v>6090.3</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A207" s="23" t="s">
+        <v>395</v>
+      </c>
+      <c r="B207" s="24">
+        <v>4</v>
+      </c>
+      <c r="C207" s="24">
+        <v>9</v>
+      </c>
+      <c r="D207" s="25" t="s">
+        <v>394</v>
+      </c>
+      <c r="E207" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F207" s="20"/>
+      <c r="G207" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H207" s="27">
+        <v>50000</v>
+      </c>
+      <c r="I207" s="27">
+        <v>50000</v>
+      </c>
+      <c r="J207" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K207" s="28">
+        <f t="shared" si="11"/>
+        <v>50</v>
+      </c>
+      <c r="L207" s="28">
+        <f t="shared" si="12"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A208" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B208" s="24">
+        <v>4</v>
+      </c>
+      <c r="C208" s="24">
+        <v>9</v>
+      </c>
+      <c r="D208" s="25" t="s">
+        <v>394</v>
+      </c>
+      <c r="E208" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F208" s="20"/>
+      <c r="G208" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H208" s="27">
+        <v>50000</v>
+      </c>
+      <c r="I208" s="27">
+        <v>50000</v>
+      </c>
+      <c r="J208" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K208" s="28">
+        <f t="shared" si="11"/>
+        <v>50</v>
+      </c>
+      <c r="L208" s="28">
+        <f t="shared" si="12"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A209" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B209" s="24">
+        <v>4</v>
+      </c>
+      <c r="C209" s="24">
+        <v>9</v>
+      </c>
+      <c r="D209" s="25" t="s">
+        <v>394</v>
+      </c>
+      <c r="E209" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F209" s="20"/>
+      <c r="G209" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H209" s="27">
+        <v>50000</v>
+      </c>
+      <c r="I209" s="27">
+        <v>50000</v>
+      </c>
+      <c r="J209" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K209" s="28">
+        <f t="shared" si="11"/>
+        <v>50</v>
+      </c>
+      <c r="L209" s="28">
+        <f t="shared" si="12"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A210" s="23" t="s">
+        <v>393</v>
+      </c>
+      <c r="B210" s="24">
+        <v>4</v>
+      </c>
+      <c r="C210" s="24">
+        <v>9</v>
+      </c>
+      <c r="D210" s="25" t="s">
+        <v>392</v>
+      </c>
+      <c r="E210" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F210" s="20"/>
+      <c r="G210" s="27">
+        <v>899988</v>
+      </c>
+      <c r="H210" s="27">
+        <v>50000</v>
+      </c>
+      <c r="I210" s="27">
+        <v>50000</v>
+      </c>
+      <c r="J210" s="28">
+        <f t="shared" si="10"/>
+        <v>899.98800000000006</v>
+      </c>
+      <c r="K210" s="28">
+        <f t="shared" si="11"/>
+        <v>50</v>
+      </c>
+      <c r="L210" s="28">
+        <f t="shared" si="12"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A211" s="23" t="s">
+        <v>391</v>
+      </c>
+      <c r="B211" s="24">
+        <v>4</v>
+      </c>
+      <c r="C211" s="24">
+        <v>9</v>
+      </c>
+      <c r="D211" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="E211" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F211" s="20"/>
+      <c r="G211" s="27">
+        <v>899988</v>
+      </c>
+      <c r="H211" s="27">
+        <v>50000</v>
+      </c>
+      <c r="I211" s="27">
+        <v>50000</v>
+      </c>
+      <c r="J211" s="28">
+        <f t="shared" si="10"/>
+        <v>899.98800000000006</v>
+      </c>
+      <c r="K211" s="28">
+        <f t="shared" si="11"/>
+        <v>50</v>
+      </c>
+      <c r="L211" s="28">
+        <f t="shared" si="12"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A212" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B212" s="24">
+        <v>4</v>
+      </c>
+      <c r="C212" s="24">
+        <v>9</v>
+      </c>
+      <c r="D212" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="E212" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F212" s="20"/>
+      <c r="G212" s="27">
+        <v>899988</v>
+      </c>
+      <c r="H212" s="27">
+        <v>50000</v>
+      </c>
+      <c r="I212" s="27">
+        <v>50000</v>
+      </c>
+      <c r="J212" s="28">
+        <f t="shared" si="10"/>
+        <v>899.98800000000006</v>
+      </c>
+      <c r="K212" s="28">
+        <f t="shared" si="11"/>
+        <v>50</v>
+      </c>
+      <c r="L212" s="28">
+        <f t="shared" si="12"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A213" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B213" s="24">
+        <v>4</v>
+      </c>
+      <c r="C213" s="24">
+        <v>9</v>
+      </c>
+      <c r="D213" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="E213" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F213" s="20"/>
+      <c r="G213" s="27">
+        <v>899988</v>
+      </c>
+      <c r="H213" s="27">
+        <v>50000</v>
+      </c>
+      <c r="I213" s="27">
+        <v>50000</v>
+      </c>
+      <c r="J213" s="28">
+        <f t="shared" si="10"/>
+        <v>899.98800000000006</v>
+      </c>
+      <c r="K213" s="28">
+        <f t="shared" si="11"/>
+        <v>50</v>
+      </c>
+      <c r="L213" s="28">
+        <f t="shared" si="12"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A214" s="23" t="s">
+        <v>389</v>
+      </c>
+      <c r="B214" s="24">
+        <v>4</v>
+      </c>
+      <c r="C214" s="24">
+        <v>9</v>
+      </c>
+      <c r="D214" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="E214" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F214" s="20"/>
+      <c r="G214" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H214" s="27">
+        <v>500000</v>
+      </c>
+      <c r="I214" s="27">
+        <v>500000</v>
+      </c>
+      <c r="J214" s="28">
+        <f t="shared" si="10"/>
+        <v>500</v>
+      </c>
+      <c r="K214" s="28">
+        <f t="shared" si="11"/>
+        <v>500</v>
+      </c>
+      <c r="L214" s="28">
+        <f t="shared" si="12"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A215" s="23" t="s">
+        <v>387</v>
+      </c>
+      <c r="B215" s="24">
+        <v>4</v>
+      </c>
+      <c r="C215" s="24">
+        <v>9</v>
+      </c>
+      <c r="D215" s="25" t="s">
+        <v>386</v>
+      </c>
+      <c r="E215" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F215" s="20"/>
+      <c r="G215" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H215" s="27">
+        <v>500000</v>
+      </c>
+      <c r="I215" s="27">
+        <v>500000</v>
+      </c>
+      <c r="J215" s="28">
+        <f t="shared" si="10"/>
+        <v>500</v>
+      </c>
+      <c r="K215" s="28">
+        <f t="shared" si="11"/>
+        <v>500</v>
+      </c>
+      <c r="L215" s="28">
+        <f t="shared" si="12"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A216" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B216" s="24">
+        <v>4</v>
+      </c>
+      <c r="C216" s="24">
+        <v>9</v>
+      </c>
+      <c r="D216" s="25" t="s">
+        <v>386</v>
+      </c>
+      <c r="E216" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F216" s="20"/>
+      <c r="G216" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H216" s="27">
+        <v>500000</v>
+      </c>
+      <c r="I216" s="27">
+        <v>500000</v>
+      </c>
+      <c r="J216" s="28">
+        <f t="shared" si="10"/>
+        <v>500</v>
+      </c>
+      <c r="K216" s="28">
+        <f t="shared" si="11"/>
+        <v>500</v>
+      </c>
+      <c r="L216" s="28">
+        <f t="shared" si="12"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A217" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B217" s="24">
+        <v>4</v>
+      </c>
+      <c r="C217" s="24">
+        <v>9</v>
+      </c>
+      <c r="D217" s="25" t="s">
+        <v>386</v>
+      </c>
+      <c r="E217" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F217" s="20"/>
+      <c r="G217" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H217" s="27">
+        <v>500000</v>
+      </c>
+      <c r="I217" s="27">
+        <v>500000</v>
+      </c>
+      <c r="J217" s="28">
+        <f t="shared" si="10"/>
+        <v>500</v>
+      </c>
+      <c r="K217" s="28">
+        <f t="shared" si="11"/>
+        <v>500</v>
+      </c>
+      <c r="L217" s="28">
+        <f t="shared" si="12"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" ht="103.2" x14ac:dyDescent="0.25">
+      <c r="A218" s="23" t="s">
+        <v>385</v>
+      </c>
+      <c r="B218" s="24">
+        <v>4</v>
+      </c>
+      <c r="C218" s="24">
+        <v>9</v>
+      </c>
+      <c r="D218" s="25" t="s">
+        <v>384</v>
+      </c>
+      <c r="E218" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F218" s="20"/>
+      <c r="G218" s="27">
+        <v>2111112</v>
+      </c>
+      <c r="H218" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="I218" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="J218" s="28">
+        <f t="shared" si="10"/>
+        <v>2111.1120000000001</v>
+      </c>
+      <c r="K218" s="28">
+        <f t="shared" si="11"/>
+        <v>1000</v>
+      </c>
+      <c r="L218" s="28">
+        <f t="shared" si="12"/>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A219" s="23" t="s">
+        <v>383</v>
+      </c>
+      <c r="B219" s="24">
+        <v>4</v>
+      </c>
+      <c r="C219" s="24">
+        <v>9</v>
+      </c>
+      <c r="D219" s="25" t="s">
+        <v>382</v>
+      </c>
+      <c r="E219" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F219" s="20"/>
+      <c r="G219" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="H219" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="I219" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="J219" s="28">
+        <f t="shared" si="10"/>
+        <v>1000</v>
+      </c>
+      <c r="K219" s="28">
+        <f t="shared" si="11"/>
+        <v>1000</v>
+      </c>
+      <c r="L219" s="28">
+        <f t="shared" si="12"/>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A220" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B220" s="24">
+        <v>4</v>
+      </c>
+      <c r="C220" s="24">
+        <v>9</v>
+      </c>
+      <c r="D220" s="25" t="s">
+        <v>382</v>
+      </c>
+      <c r="E220" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F220" s="20"/>
+      <c r="G220" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="H220" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="I220" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="J220" s="28">
+        <f t="shared" si="10"/>
+        <v>1000</v>
+      </c>
+      <c r="K220" s="28">
+        <f t="shared" si="11"/>
+        <v>1000</v>
+      </c>
+      <c r="L220" s="28">
+        <f t="shared" si="12"/>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A221" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B221" s="24">
+        <v>4</v>
+      </c>
+      <c r="C221" s="24">
+        <v>9</v>
+      </c>
+      <c r="D221" s="25" t="s">
+        <v>382</v>
+      </c>
+      <c r="E221" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F221" s="20"/>
+      <c r="G221" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="H221" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="I221" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="J221" s="28">
+        <f t="shared" si="10"/>
+        <v>1000</v>
+      </c>
+      <c r="K221" s="28">
+        <f t="shared" si="11"/>
+        <v>1000</v>
+      </c>
+      <c r="L221" s="28">
+        <f t="shared" si="12"/>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A222" s="23" t="s">
+        <v>381</v>
+      </c>
+      <c r="B222" s="24">
+        <v>4</v>
+      </c>
+      <c r="C222" s="24">
+        <v>9</v>
+      </c>
+      <c r="D222" s="25" t="s">
+        <v>380</v>
+      </c>
+      <c r="E222" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F222" s="20"/>
+      <c r="G222" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="H222" s="27">
+        <v>0</v>
+      </c>
+      <c r="I222" s="27">
+        <v>0</v>
+      </c>
+      <c r="J222" s="28">
+        <f t="shared" si="10"/>
+        <v>1000</v>
+      </c>
+      <c r="K222" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L222" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A223" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B223" s="24">
+        <v>4</v>
+      </c>
+      <c r="C223" s="24">
+        <v>9</v>
+      </c>
+      <c r="D223" s="25" t="s">
+        <v>380</v>
+      </c>
+      <c r="E223" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F223" s="20"/>
+      <c r="G223" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="H223" s="27">
+        <v>0</v>
+      </c>
+      <c r="I223" s="27">
+        <v>0</v>
+      </c>
+      <c r="J223" s="28">
+        <f t="shared" si="10"/>
+        <v>1000</v>
+      </c>
+      <c r="K223" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L223" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A224" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B224" s="24">
+        <v>4</v>
+      </c>
+      <c r="C224" s="24">
+        <v>9</v>
+      </c>
+      <c r="D224" s="25" t="s">
+        <v>380</v>
+      </c>
+      <c r="E224" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F224" s="20"/>
+      <c r="G224" s="27">
+        <v>1000000</v>
+      </c>
+      <c r="H224" s="27">
+        <v>0</v>
+      </c>
+      <c r="I224" s="27">
+        <v>0</v>
+      </c>
+      <c r="J224" s="28">
+        <f t="shared" si="10"/>
+        <v>1000</v>
+      </c>
+      <c r="K224" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L224" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A225" s="23" t="s">
+        <v>379</v>
+      </c>
+      <c r="B225" s="24">
+        <v>4</v>
+      </c>
+      <c r="C225" s="24">
+        <v>9</v>
+      </c>
+      <c r="D225" s="25" t="s">
+        <v>378</v>
+      </c>
+      <c r="E225" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F225" s="20"/>
+      <c r="G225" s="27">
+        <v>111112</v>
+      </c>
+      <c r="H225" s="27">
+        <v>0</v>
+      </c>
+      <c r="I225" s="27">
+        <v>0</v>
+      </c>
+      <c r="J225" s="28">
+        <f t="shared" si="10"/>
+        <v>111.11199999999999</v>
+      </c>
+      <c r="K225" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L225" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A226" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B226" s="24">
+        <v>4</v>
+      </c>
+      <c r="C226" s="24">
+        <v>9</v>
+      </c>
+      <c r="D226" s="25" t="s">
+        <v>378</v>
+      </c>
+      <c r="E226" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F226" s="20"/>
+      <c r="G226" s="27">
+        <v>111112</v>
+      </c>
+      <c r="H226" s="27">
+        <v>0</v>
+      </c>
+      <c r="I226" s="27">
+        <v>0</v>
+      </c>
+      <c r="J226" s="28">
+        <f t="shared" si="10"/>
+        <v>111.11199999999999</v>
+      </c>
+      <c r="K226" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L226" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A227" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B227" s="24">
+        <v>4</v>
+      </c>
+      <c r="C227" s="24">
+        <v>9</v>
+      </c>
+      <c r="D227" s="25" t="s">
+        <v>378</v>
+      </c>
+      <c r="E227" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F227" s="20"/>
+      <c r="G227" s="27">
+        <v>111112</v>
+      </c>
+      <c r="H227" s="27">
+        <v>0</v>
+      </c>
+      <c r="I227" s="27">
+        <v>0</v>
+      </c>
+      <c r="J227" s="28">
+        <f t="shared" si="10"/>
+        <v>111.11199999999999</v>
+      </c>
+      <c r="K227" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L227" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A228" s="23" t="s">
+        <v>377</v>
+      </c>
+      <c r="B228" s="24">
+        <v>4</v>
+      </c>
+      <c r="C228" s="24">
+        <v>9</v>
+      </c>
+      <c r="D228" s="25" t="s">
+        <v>376</v>
+      </c>
+      <c r="E228" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F228" s="20"/>
+      <c r="G228" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H228" s="27">
+        <v>300000</v>
+      </c>
+      <c r="I228" s="27">
+        <v>300000</v>
+      </c>
+      <c r="J228" s="28">
+        <f t="shared" si="10"/>
+        <v>500</v>
+      </c>
+      <c r="K228" s="28">
+        <f t="shared" si="11"/>
+        <v>300</v>
+      </c>
+      <c r="L228" s="28">
+        <f t="shared" si="12"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A229" s="23" t="s">
+        <v>375</v>
+      </c>
+      <c r="B229" s="24">
+        <v>4</v>
+      </c>
+      <c r="C229" s="24">
+        <v>9</v>
+      </c>
+      <c r="D229" s="25" t="s">
+        <v>374</v>
+      </c>
+      <c r="E229" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F229" s="20"/>
+      <c r="G229" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H229" s="27">
+        <v>300000</v>
+      </c>
+      <c r="I229" s="27">
+        <v>300000</v>
+      </c>
+      <c r="J229" s="28">
+        <f t="shared" si="10"/>
+        <v>500</v>
+      </c>
+      <c r="K229" s="28">
+        <f t="shared" si="11"/>
+        <v>300</v>
+      </c>
+      <c r="L229" s="28">
+        <f t="shared" si="12"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A230" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B230" s="24">
+        <v>4</v>
+      </c>
+      <c r="C230" s="24">
+        <v>9</v>
+      </c>
+      <c r="D230" s="25" t="s">
+        <v>374</v>
+      </c>
+      <c r="E230" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F230" s="20"/>
+      <c r="G230" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H230" s="27">
+        <v>300000</v>
+      </c>
+      <c r="I230" s="27">
+        <v>300000</v>
+      </c>
+      <c r="J230" s="28">
+        <f t="shared" si="10"/>
+        <v>500</v>
+      </c>
+      <c r="K230" s="28">
+        <f t="shared" si="11"/>
+        <v>300</v>
+      </c>
+      <c r="L230" s="28">
+        <f t="shared" si="12"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A231" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B231" s="24">
+        <v>4</v>
+      </c>
+      <c r="C231" s="24">
+        <v>9</v>
+      </c>
+      <c r="D231" s="25" t="s">
+        <v>374</v>
+      </c>
+      <c r="E231" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F231" s="20"/>
+      <c r="G231" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H231" s="27">
+        <v>300000</v>
+      </c>
+      <c r="I231" s="27">
+        <v>300000</v>
+      </c>
+      <c r="J231" s="28">
+        <f t="shared" si="10"/>
+        <v>500</v>
+      </c>
+      <c r="K231" s="28">
+        <f t="shared" si="11"/>
+        <v>300</v>
+      </c>
+      <c r="L231" s="28">
+        <f t="shared" si="12"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A232" s="23" t="s">
+        <v>373</v>
+      </c>
+      <c r="B232" s="24">
+        <v>4</v>
+      </c>
+      <c r="C232" s="24">
+        <v>9</v>
+      </c>
+      <c r="D232" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="E232" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F232" s="20"/>
+      <c r="G232" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H232" s="27">
+        <v>10000</v>
+      </c>
+      <c r="I232" s="27">
+        <v>10000</v>
+      </c>
+      <c r="J232" s="28">
+        <f t="shared" si="10"/>
         <v>10</v>
       </c>
-      <c r="H5" s="16" t="s">
+      <c r="K232" s="28">
+        <f t="shared" si="11"/>
+        <v>10</v>
+      </c>
+      <c r="L232" s="28">
+        <f t="shared" si="12"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A233" s="23" t="s">
+        <v>371</v>
+      </c>
+      <c r="B233" s="24">
+        <v>4</v>
+      </c>
+      <c r="C233" s="24">
+        <v>9</v>
+      </c>
+      <c r="D233" s="25" t="s">
+        <v>370</v>
+      </c>
+      <c r="E233" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F233" s="20"/>
+      <c r="G233" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H233" s="27">
+        <v>10000</v>
+      </c>
+      <c r="I233" s="27">
+        <v>10000</v>
+      </c>
+      <c r="J233" s="28">
+        <f t="shared" si="10"/>
+        <v>10</v>
+      </c>
+      <c r="K233" s="28">
+        <f t="shared" si="11"/>
+        <v>10</v>
+      </c>
+      <c r="L233" s="28">
+        <f t="shared" si="12"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A234" s="23" t="s">
+        <v>369</v>
+      </c>
+      <c r="B234" s="24">
+        <v>4</v>
+      </c>
+      <c r="C234" s="24">
+        <v>9</v>
+      </c>
+      <c r="D234" s="25" t="s">
+        <v>368</v>
+      </c>
+      <c r="E234" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F234" s="20"/>
+      <c r="G234" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H234" s="27">
+        <v>10000</v>
+      </c>
+      <c r="I234" s="27">
+        <v>10000</v>
+      </c>
+      <c r="J234" s="28">
+        <f t="shared" si="10"/>
+        <v>10</v>
+      </c>
+      <c r="K234" s="28">
+        <f t="shared" si="11"/>
+        <v>10</v>
+      </c>
+      <c r="L234" s="28">
+        <f t="shared" si="12"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A235" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B235" s="24">
+        <v>4</v>
+      </c>
+      <c r="C235" s="24">
+        <v>9</v>
+      </c>
+      <c r="D235" s="25" t="s">
+        <v>368</v>
+      </c>
+      <c r="E235" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F235" s="20"/>
+      <c r="G235" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H235" s="27">
+        <v>10000</v>
+      </c>
+      <c r="I235" s="27">
+        <v>10000</v>
+      </c>
+      <c r="J235" s="28">
+        <f t="shared" si="10"/>
+        <v>10</v>
+      </c>
+      <c r="K235" s="28">
+        <f t="shared" si="11"/>
+        <v>10</v>
+      </c>
+      <c r="L235" s="28">
+        <f t="shared" si="12"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A236" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B236" s="24">
+        <v>4</v>
+      </c>
+      <c r="C236" s="24">
+        <v>9</v>
+      </c>
+      <c r="D236" s="25" t="s">
+        <v>368</v>
+      </c>
+      <c r="E236" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F236" s="20"/>
+      <c r="G236" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H236" s="27">
+        <v>10000</v>
+      </c>
+      <c r="I236" s="27">
+        <v>10000</v>
+      </c>
+      <c r="J236" s="28">
+        <f t="shared" si="10"/>
+        <v>10</v>
+      </c>
+      <c r="K236" s="28">
+        <f t="shared" si="11"/>
+        <v>10</v>
+      </c>
+      <c r="L236" s="28">
+        <f t="shared" si="12"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A237" s="23" t="s">
+        <v>367</v>
+      </c>
+      <c r="B237" s="24">
+        <v>4</v>
+      </c>
+      <c r="C237" s="24">
+        <v>12</v>
+      </c>
+      <c r="D237" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E237" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F237" s="20"/>
+      <c r="G237" s="27">
+        <v>875000</v>
+      </c>
+      <c r="H237" s="27">
+        <v>0</v>
+      </c>
+      <c r="I237" s="27">
+        <v>0</v>
+      </c>
+      <c r="J237" s="28">
+        <f t="shared" si="10"/>
+        <v>875</v>
+      </c>
+      <c r="K237" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L237" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A238" s="23" t="s">
+        <v>366</v>
+      </c>
+      <c r="B238" s="24">
+        <v>4</v>
+      </c>
+      <c r="C238" s="24">
+        <v>12</v>
+      </c>
+      <c r="D238" s="25" t="s">
+        <v>365</v>
+      </c>
+      <c r="E238" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F238" s="20"/>
+      <c r="G238" s="27">
+        <v>102000</v>
+      </c>
+      <c r="H238" s="27">
+        <v>0</v>
+      </c>
+      <c r="I238" s="27">
+        <v>0</v>
+      </c>
+      <c r="J238" s="28">
+        <f t="shared" si="10"/>
+        <v>102</v>
+      </c>
+      <c r="K238" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L238" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A239" s="23" t="s">
+        <v>364</v>
+      </c>
+      <c r="B239" s="24">
+        <v>4</v>
+      </c>
+      <c r="C239" s="24">
+        <v>12</v>
+      </c>
+      <c r="D239" s="25" t="s">
+        <v>363</v>
+      </c>
+      <c r="E239" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F239" s="20"/>
+      <c r="G239" s="27">
+        <v>101000</v>
+      </c>
+      <c r="H239" s="27">
+        <v>0</v>
+      </c>
+      <c r="I239" s="27">
+        <v>0</v>
+      </c>
+      <c r="J239" s="28">
+        <f t="shared" si="10"/>
+        <v>101</v>
+      </c>
+      <c r="K239" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L239" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A240" s="23" t="s">
+        <v>362</v>
+      </c>
+      <c r="B240" s="24">
+        <v>4</v>
+      </c>
+      <c r="C240" s="24">
+        <v>12</v>
+      </c>
+      <c r="D240" s="25" t="s">
+        <v>361</v>
+      </c>
+      <c r="E240" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F240" s="20"/>
+      <c r="G240" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H240" s="27">
+        <v>0</v>
+      </c>
+      <c r="I240" s="27">
+        <v>0</v>
+      </c>
+      <c r="J240" s="28">
+        <f t="shared" si="10"/>
+        <v>1</v>
+      </c>
+      <c r="K240" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L240" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A241" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B241" s="24">
+        <v>4</v>
+      </c>
+      <c r="C241" s="24">
+        <v>12</v>
+      </c>
+      <c r="D241" s="25" t="s">
+        <v>361</v>
+      </c>
+      <c r="E241" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F241" s="20"/>
+      <c r="G241" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H241" s="27">
+        <v>0</v>
+      </c>
+      <c r="I241" s="27">
+        <v>0</v>
+      </c>
+      <c r="J241" s="28">
+        <f t="shared" si="10"/>
+        <v>1</v>
+      </c>
+      <c r="K241" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L241" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A242" s="23" t="s">
+        <v>357</v>
+      </c>
+      <c r="B242" s="24">
+        <v>4</v>
+      </c>
+      <c r="C242" s="24">
+        <v>12</v>
+      </c>
+      <c r="D242" s="25" t="s">
+        <v>361</v>
+      </c>
+      <c r="E242" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="F242" s="20"/>
+      <c r="G242" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H242" s="27">
+        <v>0</v>
+      </c>
+      <c r="I242" s="27">
+        <v>0</v>
+      </c>
+      <c r="J242" s="28">
+        <f t="shared" si="10"/>
+        <v>1</v>
+      </c>
+      <c r="K242" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L242" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A243" s="23" t="s">
+        <v>360</v>
+      </c>
+      <c r="B243" s="24">
+        <v>4</v>
+      </c>
+      <c r="C243" s="24">
+        <v>12</v>
+      </c>
+      <c r="D243" s="25" t="s">
+        <v>359</v>
+      </c>
+      <c r="E243" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F243" s="20"/>
+      <c r="G243" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H243" s="27">
+        <v>0</v>
+      </c>
+      <c r="I243" s="27">
+        <v>0</v>
+      </c>
+      <c r="J243" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K243" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L243" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A244" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B244" s="24">
+        <v>4</v>
+      </c>
+      <c r="C244" s="24">
+        <v>12</v>
+      </c>
+      <c r="D244" s="25" t="s">
+        <v>359</v>
+      </c>
+      <c r="E244" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F244" s="20"/>
+      <c r="G244" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H244" s="27">
+        <v>0</v>
+      </c>
+      <c r="I244" s="27">
+        <v>0</v>
+      </c>
+      <c r="J244" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K244" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L244" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A245" s="23" t="s">
+        <v>357</v>
+      </c>
+      <c r="B245" s="24">
+        <v>4</v>
+      </c>
+      <c r="C245" s="24">
+        <v>12</v>
+      </c>
+      <c r="D245" s="25" t="s">
+        <v>359</v>
+      </c>
+      <c r="E245" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="F245" s="20"/>
+      <c r="G245" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H245" s="27">
+        <v>0</v>
+      </c>
+      <c r="I245" s="27">
+        <v>0</v>
+      </c>
+      <c r="J245" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K245" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L245" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A246" s="23" t="s">
+        <v>358</v>
+      </c>
+      <c r="B246" s="24">
+        <v>4</v>
+      </c>
+      <c r="C246" s="24">
+        <v>12</v>
+      </c>
+      <c r="D246" s="25" t="s">
+        <v>356</v>
+      </c>
+      <c r="E246" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F246" s="20"/>
+      <c r="G246" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H246" s="27">
+        <v>0</v>
+      </c>
+      <c r="I246" s="27">
+        <v>0</v>
+      </c>
+      <c r="J246" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K246" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L246" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A247" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B247" s="24">
+        <v>4</v>
+      </c>
+      <c r="C247" s="24">
+        <v>12</v>
+      </c>
+      <c r="D247" s="25" t="s">
+        <v>356</v>
+      </c>
+      <c r="E247" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F247" s="20"/>
+      <c r="G247" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H247" s="27">
+        <v>0</v>
+      </c>
+      <c r="I247" s="27">
+        <v>0</v>
+      </c>
+      <c r="J247" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K247" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L247" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A248" s="23" t="s">
+        <v>357</v>
+      </c>
+      <c r="B248" s="24">
+        <v>4</v>
+      </c>
+      <c r="C248" s="24">
+        <v>12</v>
+      </c>
+      <c r="D248" s="25" t="s">
+        <v>356</v>
+      </c>
+      <c r="E248" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="F248" s="20"/>
+      <c r="G248" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H248" s="27">
+        <v>0</v>
+      </c>
+      <c r="I248" s="27">
+        <v>0</v>
+      </c>
+      <c r="J248" s="28">
+        <f t="shared" si="10"/>
+        <v>50</v>
+      </c>
+      <c r="K248" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L248" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A249" s="23" t="s">
+        <v>354</v>
+      </c>
+      <c r="B249" s="24">
+        <v>4</v>
+      </c>
+      <c r="C249" s="24">
+        <v>12</v>
+      </c>
+      <c r="D249" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="E249" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F249" s="20"/>
+      <c r="G249" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H249" s="27">
+        <v>0</v>
+      </c>
+      <c r="I249" s="27">
+        <v>0</v>
+      </c>
+      <c r="J249" s="28">
+        <f t="shared" si="10"/>
+        <v>1</v>
+      </c>
+      <c r="K249" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L249" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A250" s="23" t="s">
+        <v>352</v>
+      </c>
+      <c r="B250" s="24">
+        <v>4</v>
+      </c>
+      <c r="C250" s="24">
+        <v>12</v>
+      </c>
+      <c r="D250" s="25" t="s">
+        <v>351</v>
+      </c>
+      <c r="E250" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F250" s="20"/>
+      <c r="G250" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H250" s="27">
+        <v>0</v>
+      </c>
+      <c r="I250" s="27">
+        <v>0</v>
+      </c>
+      <c r="J250" s="28">
+        <f t="shared" si="10"/>
+        <v>1</v>
+      </c>
+      <c r="K250" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L250" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A251" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B251" s="24">
+        <v>4</v>
+      </c>
+      <c r="C251" s="24">
+        <v>12</v>
+      </c>
+      <c r="D251" s="25" t="s">
+        <v>351</v>
+      </c>
+      <c r="E251" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F251" s="20"/>
+      <c r="G251" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H251" s="27">
+        <v>0</v>
+      </c>
+      <c r="I251" s="27">
+        <v>0</v>
+      </c>
+      <c r="J251" s="28">
+        <f t="shared" si="10"/>
+        <v>1</v>
+      </c>
+      <c r="K251" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L251" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A252" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B252" s="24">
+        <v>4</v>
+      </c>
+      <c r="C252" s="24">
+        <v>12</v>
+      </c>
+      <c r="D252" s="25" t="s">
+        <v>351</v>
+      </c>
+      <c r="E252" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F252" s="20"/>
+      <c r="G252" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H252" s="27">
+        <v>0</v>
+      </c>
+      <c r="I252" s="27">
+        <v>0</v>
+      </c>
+      <c r="J252" s="28">
+        <f t="shared" si="10"/>
+        <v>1</v>
+      </c>
+      <c r="K252" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L252" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A253" s="23" t="s">
+        <v>350</v>
+      </c>
+      <c r="B253" s="24">
+        <v>4</v>
+      </c>
+      <c r="C253" s="24">
+        <v>12</v>
+      </c>
+      <c r="D253" s="25" t="s">
+        <v>349</v>
+      </c>
+      <c r="E253" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F253" s="20"/>
+      <c r="G253" s="27">
+        <v>761500</v>
+      </c>
+      <c r="H253" s="27">
+        <v>0</v>
+      </c>
+      <c r="I253" s="27">
+        <v>0</v>
+      </c>
+      <c r="J253" s="28">
+        <f t="shared" si="10"/>
+        <v>761.5</v>
+      </c>
+      <c r="K253" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L253" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A254" s="23" t="s">
+        <v>348</v>
+      </c>
+      <c r="B254" s="24">
+        <v>4</v>
+      </c>
+      <c r="C254" s="24">
+        <v>12</v>
+      </c>
+      <c r="D254" s="25" t="s">
+        <v>347</v>
+      </c>
+      <c r="E254" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F254" s="20"/>
+      <c r="G254" s="27">
+        <v>761500</v>
+      </c>
+      <c r="H254" s="27">
+        <v>0</v>
+      </c>
+      <c r="I254" s="27">
+        <v>0</v>
+      </c>
+      <c r="J254" s="28">
+        <f t="shared" si="10"/>
+        <v>761.5</v>
+      </c>
+      <c r="K254" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L254" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A255" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B255" s="24">
+        <v>4</v>
+      </c>
+      <c r="C255" s="24">
+        <v>12</v>
+      </c>
+      <c r="D255" s="25" t="s">
+        <v>347</v>
+      </c>
+      <c r="E255" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F255" s="20"/>
+      <c r="G255" s="27">
+        <v>761500</v>
+      </c>
+      <c r="H255" s="27">
+        <v>0</v>
+      </c>
+      <c r="I255" s="27">
+        <v>0</v>
+      </c>
+      <c r="J255" s="28">
+        <f t="shared" si="10"/>
+        <v>761.5</v>
+      </c>
+      <c r="K255" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L255" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A256" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B256" s="24">
+        <v>4</v>
+      </c>
+      <c r="C256" s="24">
+        <v>12</v>
+      </c>
+      <c r="D256" s="25" t="s">
+        <v>347</v>
+      </c>
+      <c r="E256" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F256" s="20"/>
+      <c r="G256" s="27">
+        <v>761500</v>
+      </c>
+      <c r="H256" s="27">
+        <v>0</v>
+      </c>
+      <c r="I256" s="27">
+        <v>0</v>
+      </c>
+      <c r="J256" s="28">
+        <f t="shared" si="10"/>
+        <v>761.5</v>
+      </c>
+      <c r="K256" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L256" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A257" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B257" s="24">
+        <v>4</v>
+      </c>
+      <c r="C257" s="24">
+        <v>12</v>
+      </c>
+      <c r="D257" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E257" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F257" s="20"/>
+      <c r="G257" s="27">
+        <v>11500</v>
+      </c>
+      <c r="H257" s="27">
+        <v>0</v>
+      </c>
+      <c r="I257" s="27">
+        <v>0</v>
+      </c>
+      <c r="J257" s="28">
+        <f t="shared" si="10"/>
+        <v>11.5</v>
+      </c>
+      <c r="K257" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L257" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A258" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="B258" s="24">
+        <v>4</v>
+      </c>
+      <c r="C258" s="24">
+        <v>12</v>
+      </c>
+      <c r="D258" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="E258" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F258" s="20"/>
+      <c r="G258" s="27">
+        <v>11500</v>
+      </c>
+      <c r="H258" s="27">
+        <v>0</v>
+      </c>
+      <c r="I258" s="27">
+        <v>0</v>
+      </c>
+      <c r="J258" s="28">
+        <f t="shared" si="10"/>
+        <v>11.5</v>
+      </c>
+      <c r="K258" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L258" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A259" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="B259" s="24">
+        <v>4</v>
+      </c>
+      <c r="C259" s="24">
+        <v>12</v>
+      </c>
+      <c r="D259" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E259" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F259" s="20"/>
+      <c r="G259" s="27">
+        <v>11500</v>
+      </c>
+      <c r="H259" s="27">
+        <v>0</v>
+      </c>
+      <c r="I259" s="27">
+        <v>0</v>
+      </c>
+      <c r="J259" s="28">
+        <f t="shared" si="10"/>
+        <v>11.5</v>
+      </c>
+      <c r="K259" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L259" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A260" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B260" s="24">
+        <v>4</v>
+      </c>
+      <c r="C260" s="24">
+        <v>12</v>
+      </c>
+      <c r="D260" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E260" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F260" s="20"/>
+      <c r="G260" s="27">
+        <v>11500</v>
+      </c>
+      <c r="H260" s="27">
+        <v>0</v>
+      </c>
+      <c r="I260" s="27">
+        <v>0</v>
+      </c>
+      <c r="J260" s="28">
+        <f t="shared" si="10"/>
+        <v>11.5</v>
+      </c>
+      <c r="K260" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L260" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A261" s="23" t="s">
+        <v>346</v>
+      </c>
+      <c r="B261" s="24">
+        <v>4</v>
+      </c>
+      <c r="C261" s="24">
+        <v>12</v>
+      </c>
+      <c r="D261" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E261" s="26" t="s">
+        <v>345</v>
+      </c>
+      <c r="F261" s="20"/>
+      <c r="G261" s="27">
+        <v>11500</v>
+      </c>
+      <c r="H261" s="27">
+        <v>0</v>
+      </c>
+      <c r="I261" s="27">
+        <v>0</v>
+      </c>
+      <c r="J261" s="28">
+        <f t="shared" si="10"/>
+        <v>11.5</v>
+      </c>
+      <c r="K261" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L261" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A262" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="B262" s="17">
+        <v>5</v>
+      </c>
+      <c r="C262" s="17">
+        <v>0</v>
+      </c>
+      <c r="D262" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E262" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F262" s="20"/>
+      <c r="G262" s="21">
+        <v>775698.16</v>
+      </c>
+      <c r="H262" s="21">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="I262" s="21">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="J262" s="22">
+        <f t="shared" si="10"/>
+        <v>775.69816000000003</v>
+      </c>
+      <c r="K262" s="22">
+        <f t="shared" si="11"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="L262" s="22">
+        <f t="shared" si="12"/>
+        <v>9.2667000000000002</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A263" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="B263" s="24">
+        <v>5</v>
+      </c>
+      <c r="C263" s="24">
+        <v>2</v>
+      </c>
+      <c r="D263" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E263" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F263" s="20"/>
+      <c r="G263" s="27">
+        <v>514100</v>
+      </c>
+      <c r="H263" s="27">
+        <v>0</v>
+      </c>
+      <c r="I263" s="27">
+        <v>0</v>
+      </c>
+      <c r="J263" s="28">
+        <f t="shared" si="10"/>
+        <v>514.1</v>
+      </c>
+      <c r="K263" s="28">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L263" s="28">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A264" s="23" t="s">
+        <v>152</v>
+      </c>
+      <c r="B264" s="24">
+        <v>5</v>
+      </c>
+      <c r="C264" s="24">
+        <v>2</v>
+      </c>
+      <c r="D264" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="E264" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F264" s="20"/>
+      <c r="G264" s="27">
+        <v>514100</v>
+      </c>
+      <c r="H264" s="27">
+        <v>0</v>
+      </c>
+      <c r="I264" s="27">
+        <v>0</v>
+      </c>
+      <c r="J264" s="28">
+        <f t="shared" ref="J264:J327" si="13">G264/$I$3</f>
+        <v>514.1</v>
+      </c>
+      <c r="K264" s="28">
+        <f t="shared" ref="K264:K327" si="14">H264/$I$3</f>
+        <v>0</v>
+      </c>
+      <c r="L264" s="28">
+        <f t="shared" ref="L264:L327" si="15">I264/$I$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A265" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="B265" s="24">
+        <v>5</v>
+      </c>
+      <c r="C265" s="24">
+        <v>2</v>
+      </c>
+      <c r="D265" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E265" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F265" s="20"/>
+      <c r="G265" s="27">
+        <v>385000</v>
+      </c>
+      <c r="H265" s="27">
+        <v>0</v>
+      </c>
+      <c r="I265" s="27">
+        <v>0</v>
+      </c>
+      <c r="J265" s="28">
+        <f t="shared" si="13"/>
+        <v>385</v>
+      </c>
+      <c r="K265" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L265" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A266" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B266" s="24">
+        <v>5</v>
+      </c>
+      <c r="C266" s="24">
+        <v>2</v>
+      </c>
+      <c r="D266" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E266" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F266" s="20"/>
+      <c r="G266" s="27">
+        <v>385000</v>
+      </c>
+      <c r="H266" s="27">
+        <v>0</v>
+      </c>
+      <c r="I266" s="27">
+        <v>0</v>
+      </c>
+      <c r="J266" s="28">
+        <f t="shared" si="13"/>
+        <v>385</v>
+      </c>
+      <c r="K266" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L266" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A267" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B267" s="24">
+        <v>5</v>
+      </c>
+      <c r="C267" s="24">
+        <v>2</v>
+      </c>
+      <c r="D267" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E267" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F267" s="20"/>
+      <c r="G267" s="27">
+        <v>385000</v>
+      </c>
+      <c r="H267" s="27">
+        <v>0</v>
+      </c>
+      <c r="I267" s="27">
+        <v>0</v>
+      </c>
+      <c r="J267" s="28">
+        <f t="shared" si="13"/>
+        <v>385</v>
+      </c>
+      <c r="K267" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L267" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A268" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="B268" s="24">
+        <v>5</v>
+      </c>
+      <c r="C268" s="24">
+        <v>2</v>
+      </c>
+      <c r="D268" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="E268" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F268" s="20"/>
+      <c r="G268" s="27">
+        <v>128100</v>
+      </c>
+      <c r="H268" s="27">
+        <v>0</v>
+      </c>
+      <c r="I268" s="27">
+        <v>0</v>
+      </c>
+      <c r="J268" s="28">
+        <f t="shared" si="13"/>
+        <v>128.1</v>
+      </c>
+      <c r="K268" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L268" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A269" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B269" s="24">
+        <v>5</v>
+      </c>
+      <c r="C269" s="24">
+        <v>2</v>
+      </c>
+      <c r="D269" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="E269" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F269" s="20"/>
+      <c r="G269" s="27">
+        <v>128100</v>
+      </c>
+      <c r="H269" s="27">
+        <v>0</v>
+      </c>
+      <c r="I269" s="27">
+        <v>0</v>
+      </c>
+      <c r="J269" s="28">
+        <f t="shared" si="13"/>
+        <v>128.1</v>
+      </c>
+      <c r="K269" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L269" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A270" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B270" s="24">
+        <v>5</v>
+      </c>
+      <c r="C270" s="24">
+        <v>2</v>
+      </c>
+      <c r="D270" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="E270" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F270" s="20"/>
+      <c r="G270" s="27">
+        <v>128100</v>
+      </c>
+      <c r="H270" s="27">
+        <v>0</v>
+      </c>
+      <c r="I270" s="27">
+        <v>0</v>
+      </c>
+      <c r="J270" s="28">
+        <f t="shared" si="13"/>
+        <v>128.1</v>
+      </c>
+      <c r="K270" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L270" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A271" s="23" t="s">
+        <v>340</v>
+      </c>
+      <c r="B271" s="24">
+        <v>5</v>
+      </c>
+      <c r="C271" s="24">
+        <v>2</v>
+      </c>
+      <c r="D271" s="25" t="s">
+        <v>339</v>
+      </c>
+      <c r="E271" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F271" s="20"/>
+      <c r="G271" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H271" s="27">
+        <v>0</v>
+      </c>
+      <c r="I271" s="27">
+        <v>0</v>
+      </c>
+      <c r="J271" s="28">
+        <f t="shared" si="13"/>
+        <v>1</v>
+      </c>
+      <c r="K271" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L271" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A272" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B272" s="24">
+        <v>5</v>
+      </c>
+      <c r="C272" s="24">
+        <v>2</v>
+      </c>
+      <c r="D272" s="25" t="s">
+        <v>339</v>
+      </c>
+      <c r="E272" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F272" s="20"/>
+      <c r="G272" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H272" s="27">
+        <v>0</v>
+      </c>
+      <c r="I272" s="27">
+        <v>0</v>
+      </c>
+      <c r="J272" s="28">
+        <f t="shared" si="13"/>
+        <v>1</v>
+      </c>
+      <c r="K272" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L272" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A273" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B273" s="24">
+        <v>5</v>
+      </c>
+      <c r="C273" s="24">
+        <v>2</v>
+      </c>
+      <c r="D273" s="25" t="s">
+        <v>339</v>
+      </c>
+      <c r="E273" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F273" s="20"/>
+      <c r="G273" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H273" s="27">
+        <v>0</v>
+      </c>
+      <c r="I273" s="27">
+        <v>0</v>
+      </c>
+      <c r="J273" s="28">
+        <f t="shared" si="13"/>
+        <v>1</v>
+      </c>
+      <c r="K273" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L273" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A274" s="23" t="s">
+        <v>338</v>
+      </c>
+      <c r="B274" s="24">
+        <v>5</v>
+      </c>
+      <c r="C274" s="24">
+        <v>3</v>
+      </c>
+      <c r="D274" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E274" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F274" s="20"/>
+      <c r="G274" s="27">
+        <v>261598.16</v>
+      </c>
+      <c r="H274" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="I274" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="J274" s="28">
+        <f t="shared" si="13"/>
+        <v>261.59816000000001</v>
+      </c>
+      <c r="K274" s="28">
+        <f t="shared" si="14"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="L274" s="28">
+        <f t="shared" si="15"/>
+        <v>9.2667000000000002</v>
+      </c>
+    </row>
+    <row r="275" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A275" s="23" t="s">
+        <v>337</v>
+      </c>
+      <c r="B275" s="24">
+        <v>5</v>
+      </c>
+      <c r="C275" s="24">
+        <v>3</v>
+      </c>
+      <c r="D275" s="25" t="s">
+        <v>336</v>
+      </c>
+      <c r="E275" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F275" s="20"/>
+      <c r="G275" s="27">
+        <v>261598.16</v>
+      </c>
+      <c r="H275" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="I275" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="J275" s="28">
+        <f t="shared" si="13"/>
+        <v>261.59816000000001</v>
+      </c>
+      <c r="K275" s="28">
+        <f t="shared" si="14"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="L275" s="28">
+        <f t="shared" si="15"/>
+        <v>9.2667000000000002</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A276" s="23" t="s">
+        <v>335</v>
+      </c>
+      <c r="B276" s="24">
+        <v>5</v>
+      </c>
+      <c r="C276" s="24">
+        <v>3</v>
+      </c>
+      <c r="D276" s="25" t="s">
+        <v>334</v>
+      </c>
+      <c r="E276" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F276" s="20"/>
+      <c r="G276" s="27">
+        <v>252331.46</v>
+      </c>
+      <c r="H276" s="27">
+        <v>0</v>
+      </c>
+      <c r="I276" s="27">
+        <v>0</v>
+      </c>
+      <c r="J276" s="28">
+        <f t="shared" si="13"/>
+        <v>252.33145999999999</v>
+      </c>
+      <c r="K276" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L276" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A277" s="23" t="s">
+        <v>333</v>
+      </c>
+      <c r="B277" s="24">
+        <v>5</v>
+      </c>
+      <c r="C277" s="24">
+        <v>3</v>
+      </c>
+      <c r="D277" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="E277" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F277" s="20"/>
+      <c r="G277" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H277" s="27">
+        <v>0</v>
+      </c>
+      <c r="I277" s="27">
+        <v>0</v>
+      </c>
+      <c r="J277" s="28">
+        <f t="shared" si="13"/>
+        <v>1</v>
+      </c>
+      <c r="K277" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L277" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A278" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B278" s="24">
+        <v>5</v>
+      </c>
+      <c r="C278" s="24">
+        <v>3</v>
+      </c>
+      <c r="D278" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="E278" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F278" s="20"/>
+      <c r="G278" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H278" s="27">
+        <v>0</v>
+      </c>
+      <c r="I278" s="27">
+        <v>0</v>
+      </c>
+      <c r="J278" s="28">
+        <f t="shared" si="13"/>
+        <v>1</v>
+      </c>
+      <c r="K278" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L278" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A279" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B279" s="24">
+        <v>5</v>
+      </c>
+      <c r="C279" s="24">
+        <v>3</v>
+      </c>
+      <c r="D279" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="E279" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F279" s="20"/>
+      <c r="G279" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H279" s="27">
+        <v>0</v>
+      </c>
+      <c r="I279" s="27">
+        <v>0</v>
+      </c>
+      <c r="J279" s="28">
+        <f t="shared" si="13"/>
+        <v>1</v>
+      </c>
+      <c r="K279" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L279" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A280" s="23" t="s">
+        <v>331</v>
+      </c>
+      <c r="B280" s="24">
+        <v>5</v>
+      </c>
+      <c r="C280" s="24">
+        <v>3</v>
+      </c>
+      <c r="D280" s="25" t="s">
+        <v>330</v>
+      </c>
+      <c r="E280" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F280" s="20"/>
+      <c r="G280" s="27">
+        <v>251331.46</v>
+      </c>
+      <c r="H280" s="27">
+        <v>0</v>
+      </c>
+      <c r="I280" s="27">
+        <v>0</v>
+      </c>
+      <c r="J280" s="28">
+        <f t="shared" si="13"/>
+        <v>251.33145999999999</v>
+      </c>
+      <c r="K280" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L280" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A281" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B281" s="24">
+        <v>5</v>
+      </c>
+      <c r="C281" s="24">
+        <v>3</v>
+      </c>
+      <c r="D281" s="25" t="s">
+        <v>330</v>
+      </c>
+      <c r="E281" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F281" s="20"/>
+      <c r="G281" s="27">
+        <v>251331.46</v>
+      </c>
+      <c r="H281" s="27">
+        <v>0</v>
+      </c>
+      <c r="I281" s="27">
+        <v>0</v>
+      </c>
+      <c r="J281" s="28">
+        <f t="shared" si="13"/>
+        <v>251.33145999999999</v>
+      </c>
+      <c r="K281" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L281" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A282" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B282" s="24">
+        <v>5</v>
+      </c>
+      <c r="C282" s="24">
+        <v>3</v>
+      </c>
+      <c r="D282" s="25" t="s">
+        <v>330</v>
+      </c>
+      <c r="E282" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F282" s="20"/>
+      <c r="G282" s="27">
+        <v>251331.46</v>
+      </c>
+      <c r="H282" s="27">
+        <v>0</v>
+      </c>
+      <c r="I282" s="27">
+        <v>0</v>
+      </c>
+      <c r="J282" s="28">
+        <f t="shared" si="13"/>
+        <v>251.33145999999999</v>
+      </c>
+      <c r="K282" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L282" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A283" s="23" t="s">
+        <v>329</v>
+      </c>
+      <c r="B283" s="24">
+        <v>5</v>
+      </c>
+      <c r="C283" s="24">
+        <v>3</v>
+      </c>
+      <c r="D283" s="25" t="s">
+        <v>328</v>
+      </c>
+      <c r="E283" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F283" s="20"/>
+      <c r="G283" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="H283" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="I283" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="J283" s="28">
+        <f t="shared" si="13"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="K283" s="28">
+        <f t="shared" si="14"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="L283" s="28">
+        <f t="shared" si="15"/>
+        <v>9.2667000000000002</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A284" s="23" t="s">
+        <v>327</v>
+      </c>
+      <c r="B284" s="24">
+        <v>5</v>
+      </c>
+      <c r="C284" s="24">
+        <v>3</v>
+      </c>
+      <c r="D284" s="25" t="s">
+        <v>326</v>
+      </c>
+      <c r="E284" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F284" s="20"/>
+      <c r="G284" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="H284" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="I284" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="J284" s="28">
+        <f t="shared" si="13"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="K284" s="28">
+        <f t="shared" si="14"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="L284" s="28">
+        <f t="shared" si="15"/>
+        <v>9.2667000000000002</v>
+      </c>
+    </row>
+    <row r="285" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A285" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B285" s="24">
+        <v>5</v>
+      </c>
+      <c r="C285" s="24">
+        <v>3</v>
+      </c>
+      <c r="D285" s="25" t="s">
+        <v>326</v>
+      </c>
+      <c r="E285" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F285" s="20"/>
+      <c r="G285" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="H285" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="I285" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="J285" s="28">
+        <f t="shared" si="13"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="K285" s="28">
+        <f t="shared" si="14"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="L285" s="28">
+        <f t="shared" si="15"/>
+        <v>9.2667000000000002</v>
+      </c>
+    </row>
+    <row r="286" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A286" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B286" s="24">
+        <v>5</v>
+      </c>
+      <c r="C286" s="24">
+        <v>3</v>
+      </c>
+      <c r="D286" s="25" t="s">
+        <v>326</v>
+      </c>
+      <c r="E286" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F286" s="20"/>
+      <c r="G286" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="H286" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="I286" s="27">
+        <v>9266.7000000000007</v>
+      </c>
+      <c r="J286" s="28">
+        <f t="shared" si="13"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="K286" s="28">
+        <f t="shared" si="14"/>
+        <v>9.2667000000000002</v>
+      </c>
+      <c r="L286" s="28">
+        <f t="shared" si="15"/>
+        <v>9.2667000000000002</v>
+      </c>
+    </row>
+    <row r="287" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A287" s="16" t="s">
+        <v>325</v>
+      </c>
+      <c r="B287" s="17">
+        <v>7</v>
+      </c>
+      <c r="C287" s="17">
+        <v>0</v>
+      </c>
+      <c r="D287" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E287" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F287" s="20"/>
+      <c r="G287" s="21">
+        <v>532854055.36000001</v>
+      </c>
+      <c r="H287" s="21">
+        <v>398079100</v>
+      </c>
+      <c r="I287" s="21">
+        <v>404782200</v>
+      </c>
+      <c r="J287" s="22">
+        <f t="shared" si="13"/>
+        <v>532854.05536</v>
+      </c>
+      <c r="K287" s="22">
+        <f t="shared" si="14"/>
+        <v>398079.1</v>
+      </c>
+      <c r="L287" s="22">
+        <f t="shared" si="15"/>
+        <v>404782.2</v>
+      </c>
+    </row>
+    <row r="288" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A288" s="23" t="s">
+        <v>324</v>
+      </c>
+      <c r="B288" s="24">
+        <v>7</v>
+      </c>
+      <c r="C288" s="24">
+        <v>1</v>
+      </c>
+      <c r="D288" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E288" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F288" s="20"/>
+      <c r="G288" s="27">
+        <v>82657130.959999993</v>
+      </c>
+      <c r="H288" s="27">
+        <v>63496586.009999998</v>
+      </c>
+      <c r="I288" s="27">
+        <v>65472563.420000002</v>
+      </c>
+      <c r="J288" s="28">
+        <f t="shared" si="13"/>
+        <v>82657.130959999995</v>
+      </c>
+      <c r="K288" s="28">
+        <f t="shared" si="14"/>
+        <v>63496.586009999999</v>
+      </c>
+      <c r="L288" s="28">
+        <f t="shared" si="15"/>
+        <v>65472.563419999999</v>
+      </c>
+    </row>
+    <row r="289" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A289" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B289" s="24">
+        <v>7</v>
+      </c>
+      <c r="C289" s="24">
+        <v>1</v>
+      </c>
+      <c r="D289" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="E289" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F289" s="20"/>
+      <c r="G289" s="27">
+        <v>81208988.620000005</v>
+      </c>
+      <c r="H289" s="27">
+        <v>63496586.009999998</v>
+      </c>
+      <c r="I289" s="27">
+        <v>65472563.420000002</v>
+      </c>
+      <c r="J289" s="28">
+        <f t="shared" si="13"/>
+        <v>81208.988620000004</v>
+      </c>
+      <c r="K289" s="28">
+        <f t="shared" si="14"/>
+        <v>63496.586009999999</v>
+      </c>
+      <c r="L289" s="28">
+        <f t="shared" si="15"/>
+        <v>65472.563419999999</v>
+      </c>
+    </row>
+    <row r="290" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A290" s="23" t="s">
+        <v>323</v>
+      </c>
+      <c r="B290" s="24">
+        <v>7</v>
+      </c>
+      <c r="C290" s="24">
+        <v>1</v>
+      </c>
+      <c r="D290" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="E290" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F290" s="20"/>
+      <c r="G290" s="27">
+        <v>81208988.620000005</v>
+      </c>
+      <c r="H290" s="27">
+        <v>63496586.009999998</v>
+      </c>
+      <c r="I290" s="27">
+        <v>65472563.420000002</v>
+      </c>
+      <c r="J290" s="28">
+        <f t="shared" si="13"/>
+        <v>81208.988620000004</v>
+      </c>
+      <c r="K290" s="28">
+        <f t="shared" si="14"/>
+        <v>63496.586009999999</v>
+      </c>
+      <c r="L290" s="28">
+        <f t="shared" si="15"/>
+        <v>65472.563419999999</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A291" s="23" t="s">
+        <v>321</v>
+      </c>
+      <c r="B291" s="24">
+        <v>7</v>
+      </c>
+      <c r="C291" s="24">
+        <v>1</v>
+      </c>
+      <c r="D291" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="E291" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F291" s="20"/>
+      <c r="G291" s="27">
+        <v>73531628.900000006</v>
+      </c>
+      <c r="H291" s="27">
+        <v>63496586.009999998</v>
+      </c>
+      <c r="I291" s="27">
+        <v>65472563.420000002</v>
+      </c>
+      <c r="J291" s="28">
+        <f t="shared" si="13"/>
+        <v>73531.628900000011</v>
+      </c>
+      <c r="K291" s="28">
+        <f t="shared" si="14"/>
+        <v>63496.586009999999</v>
+      </c>
+      <c r="L291" s="28">
+        <f t="shared" si="15"/>
+        <v>65472.563419999999</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A292" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B292" s="24">
+        <v>7</v>
+      </c>
+      <c r="C292" s="24">
+        <v>1</v>
+      </c>
+      <c r="D292" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="E292" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F292" s="20"/>
+      <c r="G292" s="27">
+        <v>33896702</v>
+      </c>
+      <c r="H292" s="27">
+        <v>29695030.609999999</v>
+      </c>
+      <c r="I292" s="27">
+        <v>31041208.02</v>
+      </c>
+      <c r="J292" s="28">
+        <f t="shared" si="13"/>
+        <v>33896.701999999997</v>
+      </c>
+      <c r="K292" s="28">
+        <f t="shared" si="14"/>
+        <v>29695.030609999998</v>
+      </c>
+      <c r="L292" s="28">
+        <f t="shared" si="15"/>
+        <v>31041.208019999998</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A293" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B293" s="24">
+        <v>7</v>
+      </c>
+      <c r="C293" s="24">
+        <v>1</v>
+      </c>
+      <c r="D293" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="E293" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F293" s="20"/>
+      <c r="G293" s="27">
+        <v>33896702</v>
+      </c>
+      <c r="H293" s="27">
+        <v>29695030.609999999</v>
+      </c>
+      <c r="I293" s="27">
+        <v>31041208.02</v>
+      </c>
+      <c r="J293" s="28">
+        <f t="shared" si="13"/>
+        <v>33896.701999999997</v>
+      </c>
+      <c r="K293" s="28">
+        <f t="shared" si="14"/>
+        <v>29695.030609999998</v>
+      </c>
+      <c r="L293" s="28">
+        <f t="shared" si="15"/>
+        <v>31041.208019999998</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A294" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B294" s="24">
+        <v>7</v>
+      </c>
+      <c r="C294" s="24">
+        <v>1</v>
+      </c>
+      <c r="D294" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="E294" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F294" s="20"/>
+      <c r="G294" s="27">
+        <v>33896702</v>
+      </c>
+      <c r="H294" s="27">
+        <v>29695030.609999999</v>
+      </c>
+      <c r="I294" s="27">
+        <v>31041208.02</v>
+      </c>
+      <c r="J294" s="28">
+        <f t="shared" si="13"/>
+        <v>33896.701999999997</v>
+      </c>
+      <c r="K294" s="28">
+        <f t="shared" si="14"/>
+        <v>29695.030609999998</v>
+      </c>
+      <c r="L294" s="28">
+        <f t="shared" si="15"/>
+        <v>31041.208019999998</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A295" s="23" t="s">
+        <v>318</v>
+      </c>
+      <c r="B295" s="24">
+        <v>7</v>
+      </c>
+      <c r="C295" s="24">
+        <v>1</v>
+      </c>
+      <c r="D295" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="E295" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F295" s="20"/>
+      <c r="G295" s="27">
+        <v>30920400</v>
+      </c>
+      <c r="H295" s="27">
+        <v>31736500</v>
+      </c>
+      <c r="I295" s="27">
+        <v>32366300</v>
+      </c>
+      <c r="J295" s="28">
+        <f t="shared" si="13"/>
+        <v>30920.400000000001</v>
+      </c>
+      <c r="K295" s="28">
+        <f t="shared" si="14"/>
+        <v>31736.5</v>
+      </c>
+      <c r="L295" s="28">
+        <f t="shared" si="15"/>
+        <v>32366.3</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A296" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B296" s="24">
+        <v>7</v>
+      </c>
+      <c r="C296" s="24">
+        <v>1</v>
+      </c>
+      <c r="D296" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="E296" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F296" s="20"/>
+      <c r="G296" s="27">
+        <v>30920400</v>
+      </c>
+      <c r="H296" s="27">
+        <v>31736500</v>
+      </c>
+      <c r="I296" s="27">
+        <v>32366300</v>
+      </c>
+      <c r="J296" s="28">
+        <f t="shared" si="13"/>
+        <v>30920.400000000001</v>
+      </c>
+      <c r="K296" s="28">
+        <f t="shared" si="14"/>
+        <v>31736.5</v>
+      </c>
+      <c r="L296" s="28">
+        <f t="shared" si="15"/>
+        <v>32366.3</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A297" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B297" s="24">
+        <v>7</v>
+      </c>
+      <c r="C297" s="24">
+        <v>1</v>
+      </c>
+      <c r="D297" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="E297" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F297" s="20"/>
+      <c r="G297" s="27">
+        <v>30920400</v>
+      </c>
+      <c r="H297" s="27">
+        <v>31736500</v>
+      </c>
+      <c r="I297" s="27">
+        <v>32366300</v>
+      </c>
+      <c r="J297" s="28">
+        <f t="shared" si="13"/>
+        <v>30920.400000000001</v>
+      </c>
+      <c r="K297" s="28">
+        <f t="shared" si="14"/>
+        <v>31736.5</v>
+      </c>
+      <c r="L297" s="28">
+        <f t="shared" si="15"/>
+        <v>32366.3</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A298" s="23" t="s">
+        <v>299</v>
+      </c>
+      <c r="B298" s="24">
+        <v>7</v>
+      </c>
+      <c r="C298" s="24">
+        <v>1</v>
+      </c>
+      <c r="D298" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="E298" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F298" s="20"/>
+      <c r="G298" s="27">
+        <v>0</v>
+      </c>
+      <c r="H298" s="27">
+        <v>68209</v>
+      </c>
+      <c r="I298" s="27">
+        <v>68209</v>
+      </c>
+      <c r="J298" s="28">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="K298" s="28">
+        <f t="shared" si="14"/>
+        <v>68.209000000000003</v>
+      </c>
+      <c r="L298" s="28">
+        <f t="shared" si="15"/>
+        <v>68.209000000000003</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A299" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B299" s="24">
+        <v>7</v>
+      </c>
+      <c r="C299" s="24">
+        <v>1</v>
+      </c>
+      <c r="D299" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="E299" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F299" s="20"/>
+      <c r="G299" s="27">
+        <v>0</v>
+      </c>
+      <c r="H299" s="27">
+        <v>68209</v>
+      </c>
+      <c r="I299" s="27">
+        <v>68209</v>
+      </c>
+      <c r="J299" s="28">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="K299" s="28">
+        <f t="shared" si="14"/>
+        <v>68.209000000000003</v>
+      </c>
+      <c r="L299" s="28">
+        <f t="shared" si="15"/>
+        <v>68.209000000000003</v>
+      </c>
+    </row>
+    <row r="300" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A300" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B300" s="24">
+        <v>7</v>
+      </c>
+      <c r="C300" s="24">
+        <v>1</v>
+      </c>
+      <c r="D300" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="E300" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F300" s="20"/>
+      <c r="G300" s="27">
+        <v>0</v>
+      </c>
+      <c r="H300" s="27">
+        <v>68209</v>
+      </c>
+      <c r="I300" s="27">
+        <v>68209</v>
+      </c>
+      <c r="J300" s="28">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="K300" s="28">
+        <f t="shared" si="14"/>
+        <v>68.209000000000003</v>
+      </c>
+      <c r="L300" s="28">
+        <f t="shared" si="15"/>
+        <v>68.209000000000003</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12" ht="114.6" x14ac:dyDescent="0.25">
+      <c r="A301" s="23" t="s">
+        <v>291</v>
+      </c>
+      <c r="B301" s="24">
+        <v>7</v>
+      </c>
+      <c r="C301" s="24">
+        <v>1</v>
+      </c>
+      <c r="D301" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="E301" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F301" s="20"/>
+      <c r="G301" s="27">
+        <v>8714526.9000000004</v>
+      </c>
+      <c r="H301" s="27">
+        <v>0</v>
+      </c>
+      <c r="I301" s="27">
+        <v>0</v>
+      </c>
+      <c r="J301" s="28">
+        <f t="shared" si="13"/>
+        <v>8714.5269000000008</v>
+      </c>
+      <c r="K301" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L301" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A302" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B302" s="24">
+        <v>7</v>
+      </c>
+      <c r="C302" s="24">
+        <v>1</v>
+      </c>
+      <c r="D302" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="E302" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F302" s="20"/>
+      <c r="G302" s="27">
+        <v>8714526.9000000004</v>
+      </c>
+      <c r="H302" s="27">
+        <v>0</v>
+      </c>
+      <c r="I302" s="27">
+        <v>0</v>
+      </c>
+      <c r="J302" s="28">
+        <f t="shared" si="13"/>
+        <v>8714.5269000000008</v>
+      </c>
+      <c r="K302" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L302" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A303" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B303" s="24">
+        <v>7</v>
+      </c>
+      <c r="C303" s="24">
+        <v>1</v>
+      </c>
+      <c r="D303" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="E303" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F303" s="20"/>
+      <c r="G303" s="27">
+        <v>8714526.9000000004</v>
+      </c>
+      <c r="H303" s="27">
+        <v>0</v>
+      </c>
+      <c r="I303" s="27">
+        <v>0</v>
+      </c>
+      <c r="J303" s="28">
+        <f t="shared" si="13"/>
+        <v>8714.5269000000008</v>
+      </c>
+      <c r="K303" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L303" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A304" s="23" t="s">
+        <v>289</v>
+      </c>
+      <c r="B304" s="24">
+        <v>7</v>
+      </c>
+      <c r="C304" s="24">
+        <v>1</v>
+      </c>
+      <c r="D304" s="25" t="s">
+        <v>314</v>
+      </c>
+      <c r="E304" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F304" s="20"/>
+      <c r="G304" s="27">
+        <v>0</v>
+      </c>
+      <c r="H304" s="27">
+        <v>1996846.4</v>
+      </c>
+      <c r="I304" s="27">
+        <v>1996846.4</v>
+      </c>
+      <c r="J304" s="28">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="K304" s="28">
+        <f t="shared" si="14"/>
+        <v>1996.8463999999999</v>
+      </c>
+      <c r="L304" s="28">
+        <f t="shared" si="15"/>
+        <v>1996.8463999999999</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A305" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B305" s="24">
+        <v>7</v>
+      </c>
+      <c r="C305" s="24">
+        <v>1</v>
+      </c>
+      <c r="D305" s="25" t="s">
+        <v>314</v>
+      </c>
+      <c r="E305" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F305" s="20"/>
+      <c r="G305" s="27">
+        <v>0</v>
+      </c>
+      <c r="H305" s="27">
+        <v>1996846.4</v>
+      </c>
+      <c r="I305" s="27">
+        <v>1996846.4</v>
+      </c>
+      <c r="J305" s="28">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="K305" s="28">
+        <f t="shared" si="14"/>
+        <v>1996.8463999999999</v>
+      </c>
+      <c r="L305" s="28">
+        <f t="shared" si="15"/>
+        <v>1996.8463999999999</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A306" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B306" s="24">
+        <v>7</v>
+      </c>
+      <c r="C306" s="24">
+        <v>1</v>
+      </c>
+      <c r="D306" s="25" t="s">
+        <v>314</v>
+      </c>
+      <c r="E306" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F306" s="20"/>
+      <c r="G306" s="27">
+        <v>0</v>
+      </c>
+      <c r="H306" s="27">
+        <v>1996846.4</v>
+      </c>
+      <c r="I306" s="27">
+        <v>1996846.4</v>
+      </c>
+      <c r="J306" s="28">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="K306" s="28">
+        <f t="shared" si="14"/>
+        <v>1996.8463999999999</v>
+      </c>
+      <c r="L306" s="28">
+        <f t="shared" si="15"/>
+        <v>1996.8463999999999</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A307" s="23" t="s">
+        <v>313</v>
+      </c>
+      <c r="B307" s="24">
+        <v>7</v>
+      </c>
+      <c r="C307" s="24">
+        <v>1</v>
+      </c>
+      <c r="D307" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="E307" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F307" s="20"/>
+      <c r="G307" s="27">
+        <v>7677359.7199999997</v>
+      </c>
+      <c r="H307" s="27">
+        <v>0</v>
+      </c>
+      <c r="I307" s="27">
+        <v>0</v>
+      </c>
+      <c r="J307" s="28">
+        <f t="shared" si="13"/>
+        <v>7677.3597199999995</v>
+      </c>
+      <c r="K307" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L307" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A308" s="23" t="s">
+        <v>275</v>
+      </c>
+      <c r="B308" s="24">
+        <v>7</v>
+      </c>
+      <c r="C308" s="24">
+        <v>1</v>
+      </c>
+      <c r="D308" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="E308" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F308" s="20"/>
+      <c r="G308" s="27">
+        <v>157291.60999999999</v>
+      </c>
+      <c r="H308" s="27">
+        <v>0</v>
+      </c>
+      <c r="I308" s="27">
+        <v>0</v>
+      </c>
+      <c r="J308" s="28">
+        <f t="shared" si="13"/>
+        <v>157.29160999999999</v>
+      </c>
+      <c r="K308" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L308" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A309" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B309" s="24">
+        <v>7</v>
+      </c>
+      <c r="C309" s="24">
+        <v>1</v>
+      </c>
+      <c r="D309" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="E309" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F309" s="20"/>
+      <c r="G309" s="27">
+        <v>157291.60999999999</v>
+      </c>
+      <c r="H309" s="27">
+        <v>0</v>
+      </c>
+      <c r="I309" s="27">
+        <v>0</v>
+      </c>
+      <c r="J309" s="28">
+        <f t="shared" si="13"/>
+        <v>157.29160999999999</v>
+      </c>
+      <c r="K309" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L309" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A310" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B310" s="24">
+        <v>7</v>
+      </c>
+      <c r="C310" s="24">
+        <v>1</v>
+      </c>
+      <c r="D310" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="E310" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F310" s="20"/>
+      <c r="G310" s="27">
+        <v>157291.60999999999</v>
+      </c>
+      <c r="H310" s="27">
+        <v>0</v>
+      </c>
+      <c r="I310" s="27">
+        <v>0</v>
+      </c>
+      <c r="J310" s="28">
+        <f t="shared" si="13"/>
+        <v>157.29160999999999</v>
+      </c>
+      <c r="K310" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L310" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A311" s="23" t="s">
+        <v>224</v>
+      </c>
+      <c r="B311" s="24">
+        <v>7</v>
+      </c>
+      <c r="C311" s="24">
+        <v>1</v>
+      </c>
+      <c r="D311" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="E311" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F311" s="20"/>
+      <c r="G311" s="27">
+        <v>249000</v>
+      </c>
+      <c r="H311" s="27">
+        <v>0</v>
+      </c>
+      <c r="I311" s="27">
+        <v>0</v>
+      </c>
+      <c r="J311" s="28">
+        <f t="shared" si="13"/>
+        <v>249</v>
+      </c>
+      <c r="K311" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L311" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A312" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B312" s="24">
+        <v>7</v>
+      </c>
+      <c r="C312" s="24">
+        <v>1</v>
+      </c>
+      <c r="D312" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="E312" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F312" s="20"/>
+      <c r="G312" s="27">
+        <v>249000</v>
+      </c>
+      <c r="H312" s="27">
+        <v>0</v>
+      </c>
+      <c r="I312" s="27">
+        <v>0</v>
+      </c>
+      <c r="J312" s="28">
+        <f t="shared" si="13"/>
+        <v>249</v>
+      </c>
+      <c r="K312" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L312" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A313" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B313" s="24">
+        <v>7</v>
+      </c>
+      <c r="C313" s="24">
+        <v>1</v>
+      </c>
+      <c r="D313" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="E313" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F313" s="20"/>
+      <c r="G313" s="27">
+        <v>249000</v>
+      </c>
+      <c r="H313" s="27">
+        <v>0</v>
+      </c>
+      <c r="I313" s="27">
+        <v>0</v>
+      </c>
+      <c r="J313" s="28">
+        <f t="shared" si="13"/>
+        <v>249</v>
+      </c>
+      <c r="K313" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L313" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A314" s="23" t="s">
+        <v>265</v>
+      </c>
+      <c r="B314" s="24">
+        <v>7</v>
+      </c>
+      <c r="C314" s="24">
+        <v>1</v>
+      </c>
+      <c r="D314" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="E314" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F314" s="20"/>
+      <c r="G314" s="27">
+        <v>95000</v>
+      </c>
+      <c r="H314" s="27">
+        <v>0</v>
+      </c>
+      <c r="I314" s="27">
+        <v>0</v>
+      </c>
+      <c r="J314" s="28">
+        <f t="shared" si="13"/>
+        <v>95</v>
+      </c>
+      <c r="K314" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L314" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A315" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B315" s="24">
+        <v>7</v>
+      </c>
+      <c r="C315" s="24">
+        <v>1</v>
+      </c>
+      <c r="D315" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="E315" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F315" s="20"/>
+      <c r="G315" s="27">
+        <v>95000</v>
+      </c>
+      <c r="H315" s="27">
+        <v>0</v>
+      </c>
+      <c r="I315" s="27">
+        <v>0</v>
+      </c>
+      <c r="J315" s="28">
+        <f t="shared" si="13"/>
+        <v>95</v>
+      </c>
+      <c r="K315" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L315" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A316" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B316" s="24">
+        <v>7</v>
+      </c>
+      <c r="C316" s="24">
+        <v>1</v>
+      </c>
+      <c r="D316" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="E316" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F316" s="20"/>
+      <c r="G316" s="27">
+        <v>95000</v>
+      </c>
+      <c r="H316" s="27">
+        <v>0</v>
+      </c>
+      <c r="I316" s="27">
+        <v>0</v>
+      </c>
+      <c r="J316" s="28">
+        <f t="shared" si="13"/>
+        <v>95</v>
+      </c>
+      <c r="K316" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L316" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A317" s="23" t="s">
+        <v>263</v>
+      </c>
+      <c r="B317" s="24">
+        <v>7</v>
+      </c>
+      <c r="C317" s="24">
+        <v>1</v>
+      </c>
+      <c r="D317" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="E317" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F317" s="20"/>
+      <c r="G317" s="27">
+        <v>6926685.3899999997</v>
+      </c>
+      <c r="H317" s="27">
+        <v>0</v>
+      </c>
+      <c r="I317" s="27">
+        <v>0</v>
+      </c>
+      <c r="J317" s="28">
+        <f t="shared" si="13"/>
+        <v>6926.6853899999996</v>
+      </c>
+      <c r="K317" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L317" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A318" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B318" s="24">
+        <v>7</v>
+      </c>
+      <c r="C318" s="24">
+        <v>1</v>
+      </c>
+      <c r="D318" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="E318" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F318" s="20"/>
+      <c r="G318" s="27">
+        <v>6926685.3899999997</v>
+      </c>
+      <c r="H318" s="27">
+        <v>0</v>
+      </c>
+      <c r="I318" s="27">
+        <v>0</v>
+      </c>
+      <c r="J318" s="28">
+        <f t="shared" si="13"/>
+        <v>6926.6853899999996</v>
+      </c>
+      <c r="K318" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L318" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A319" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B319" s="24">
+        <v>7</v>
+      </c>
+      <c r="C319" s="24">
+        <v>1</v>
+      </c>
+      <c r="D319" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="E319" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F319" s="20"/>
+      <c r="G319" s="27">
+        <v>6926685.3899999997</v>
+      </c>
+      <c r="H319" s="27">
+        <v>0</v>
+      </c>
+      <c r="I319" s="27">
+        <v>0</v>
+      </c>
+      <c r="J319" s="28">
+        <f t="shared" si="13"/>
+        <v>6926.6853899999996</v>
+      </c>
+      <c r="K319" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L319" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A320" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="B320" s="24">
+        <v>7</v>
+      </c>
+      <c r="C320" s="24">
+        <v>1</v>
+      </c>
+      <c r="D320" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="E320" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F320" s="20"/>
+      <c r="G320" s="27">
+        <v>249000</v>
+      </c>
+      <c r="H320" s="27">
+        <v>0</v>
+      </c>
+      <c r="I320" s="27">
+        <v>0</v>
+      </c>
+      <c r="J320" s="28">
+        <f t="shared" si="13"/>
+        <v>249</v>
+      </c>
+      <c r="K320" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L320" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A321" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B321" s="24">
+        <v>7</v>
+      </c>
+      <c r="C321" s="24">
+        <v>1</v>
+      </c>
+      <c r="D321" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="E321" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F321" s="20"/>
+      <c r="G321" s="27">
+        <v>249000</v>
+      </c>
+      <c r="H321" s="27">
+        <v>0</v>
+      </c>
+      <c r="I321" s="27">
+        <v>0</v>
+      </c>
+      <c r="J321" s="28">
+        <f t="shared" si="13"/>
+        <v>249</v>
+      </c>
+      <c r="K321" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L321" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A322" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B322" s="24">
+        <v>7</v>
+      </c>
+      <c r="C322" s="24">
+        <v>1</v>
+      </c>
+      <c r="D322" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="E322" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F322" s="20"/>
+      <c r="G322" s="27">
+        <v>249000</v>
+      </c>
+      <c r="H322" s="27">
+        <v>0</v>
+      </c>
+      <c r="I322" s="27">
+        <v>0</v>
+      </c>
+      <c r="J322" s="28">
+        <f t="shared" si="13"/>
+        <v>249</v>
+      </c>
+      <c r="K322" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L322" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A323" s="23" t="s">
+        <v>256</v>
+      </c>
+      <c r="B323" s="24">
+        <v>7</v>
+      </c>
+      <c r="C323" s="24">
+        <v>1</v>
+      </c>
+      <c r="D323" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="E323" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F323" s="20"/>
+      <c r="G323" s="27">
+        <v>382.72</v>
+      </c>
+      <c r="H323" s="27">
+        <v>0</v>
+      </c>
+      <c r="I323" s="27">
+        <v>0</v>
+      </c>
+      <c r="J323" s="28">
+        <f t="shared" si="13"/>
+        <v>0.38272</v>
+      </c>
+      <c r="K323" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L323" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A324" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B324" s="24">
+        <v>7</v>
+      </c>
+      <c r="C324" s="24">
+        <v>1</v>
+      </c>
+      <c r="D324" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="E324" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F324" s="20"/>
+      <c r="G324" s="27">
+        <v>382.72</v>
+      </c>
+      <c r="H324" s="27">
+        <v>0</v>
+      </c>
+      <c r="I324" s="27">
+        <v>0</v>
+      </c>
+      <c r="J324" s="28">
+        <f t="shared" si="13"/>
+        <v>0.38272</v>
+      </c>
+      <c r="K324" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L324" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A325" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B325" s="24">
+        <v>7</v>
+      </c>
+      <c r="C325" s="24">
+        <v>1</v>
+      </c>
+      <c r="D325" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="E325" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F325" s="20"/>
+      <c r="G325" s="27">
+        <v>382.72</v>
+      </c>
+      <c r="H325" s="27">
+        <v>0</v>
+      </c>
+      <c r="I325" s="27">
+        <v>0</v>
+      </c>
+      <c r="J325" s="28">
+        <f t="shared" si="13"/>
+        <v>0.38272</v>
+      </c>
+      <c r="K325" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L325" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A326" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B326" s="24">
+        <v>7</v>
+      </c>
+      <c r="C326" s="24">
+        <v>1</v>
+      </c>
+      <c r="D326" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E326" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F326" s="20"/>
+      <c r="G326" s="27">
+        <v>1448142.34</v>
+      </c>
+      <c r="H326" s="27">
+        <v>0</v>
+      </c>
+      <c r="I326" s="27">
+        <v>0</v>
+      </c>
+      <c r="J326" s="28">
+        <f t="shared" si="13"/>
+        <v>1448.1423400000001</v>
+      </c>
+      <c r="K326" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L326" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A327" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="B327" s="24">
+        <v>7</v>
+      </c>
+      <c r="C327" s="24">
+        <v>1</v>
+      </c>
+      <c r="D327" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="E327" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F327" s="20"/>
+      <c r="G327" s="27">
+        <v>1448142.34</v>
+      </c>
+      <c r="H327" s="27">
+        <v>0</v>
+      </c>
+      <c r="I327" s="27">
+        <v>0</v>
+      </c>
+      <c r="J327" s="28">
+        <f t="shared" si="13"/>
+        <v>1448.1423400000001</v>
+      </c>
+      <c r="K327" s="28">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L327" s="28">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A328" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="B328" s="24">
+        <v>7</v>
+      </c>
+      <c r="C328" s="24">
+        <v>1</v>
+      </c>
+      <c r="D328" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E328" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F328" s="20"/>
+      <c r="G328" s="27">
+        <v>1448142.34</v>
+      </c>
+      <c r="H328" s="27">
+        <v>0</v>
+      </c>
+      <c r="I328" s="27">
+        <v>0</v>
+      </c>
+      <c r="J328" s="28">
+        <f t="shared" ref="J328:J391" si="16">G328/$I$3</f>
+        <v>1448.1423400000001</v>
+      </c>
+      <c r="K328" s="28">
+        <f t="shared" ref="K328:K391" si="17">H328/$I$3</f>
+        <v>0</v>
+      </c>
+      <c r="L328" s="28">
+        <f t="shared" ref="L328:L391" si="18">I328/$I$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A329" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B329" s="24">
+        <v>7</v>
+      </c>
+      <c r="C329" s="24">
+        <v>1</v>
+      </c>
+      <c r="D329" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E329" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F329" s="20"/>
+      <c r="G329" s="27">
+        <v>1448142.34</v>
+      </c>
+      <c r="H329" s="27">
+        <v>0</v>
+      </c>
+      <c r="I329" s="27">
+        <v>0</v>
+      </c>
+      <c r="J329" s="28">
+        <f t="shared" si="16"/>
+        <v>1448.1423400000001</v>
+      </c>
+      <c r="K329" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L329" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A330" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B330" s="24">
+        <v>7</v>
+      </c>
+      <c r="C330" s="24">
+        <v>1</v>
+      </c>
+      <c r="D330" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E330" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F330" s="20"/>
+      <c r="G330" s="27">
+        <v>1448142.34</v>
+      </c>
+      <c r="H330" s="27">
+        <v>0</v>
+      </c>
+      <c r="I330" s="27">
+        <v>0</v>
+      </c>
+      <c r="J330" s="28">
+        <f t="shared" si="16"/>
+        <v>1448.1423400000001</v>
+      </c>
+      <c r="K330" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L330" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A331" s="23" t="s">
+        <v>305</v>
+      </c>
+      <c r="B331" s="24">
+        <v>7</v>
+      </c>
+      <c r="C331" s="24">
+        <v>2</v>
+      </c>
+      <c r="D331" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E331" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F331" s="20"/>
+      <c r="G331" s="27">
+        <v>402175770.61000001</v>
+      </c>
+      <c r="H331" s="27">
+        <v>294399526.38999999</v>
+      </c>
+      <c r="I331" s="27">
+        <v>297458579.41000003</v>
+      </c>
+      <c r="J331" s="28">
+        <f t="shared" si="16"/>
+        <v>402175.77061000001</v>
+      </c>
+      <c r="K331" s="28">
+        <f t="shared" si="17"/>
+        <v>294399.52639000001</v>
+      </c>
+      <c r="L331" s="28">
+        <f t="shared" si="18"/>
+        <v>297458.57941000001</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A332" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B332" s="24">
+        <v>7</v>
+      </c>
+      <c r="C332" s="24">
+        <v>2</v>
+      </c>
+      <c r="D332" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="E332" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F332" s="20"/>
+      <c r="G332" s="27">
+        <v>396035970.95999998</v>
+      </c>
+      <c r="H332" s="27">
+        <v>294399526.38999999</v>
+      </c>
+      <c r="I332" s="27">
+        <v>297458579.41000003</v>
+      </c>
+      <c r="J332" s="28">
+        <f t="shared" si="16"/>
+        <v>396035.97096000001</v>
+      </c>
+      <c r="K332" s="28">
+        <f t="shared" si="17"/>
+        <v>294399.52639000001</v>
+      </c>
+      <c r="L332" s="28">
+        <f t="shared" si="18"/>
+        <v>297458.57941000001</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A333" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B333" s="24">
+        <v>7</v>
+      </c>
+      <c r="C333" s="24">
+        <v>2</v>
+      </c>
+      <c r="D333" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="E333" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F333" s="20"/>
+      <c r="G333" s="27">
+        <v>396035970.95999998</v>
+      </c>
+      <c r="H333" s="27">
+        <v>294399526.38999999</v>
+      </c>
+      <c r="I333" s="27">
+        <v>297458579.41000003</v>
+      </c>
+      <c r="J333" s="28">
+        <f t="shared" si="16"/>
+        <v>396035.97096000001</v>
+      </c>
+      <c r="K333" s="28">
+        <f t="shared" si="17"/>
+        <v>294399.52639000001</v>
+      </c>
+      <c r="L333" s="28">
+        <f t="shared" si="18"/>
+        <v>297458.57941000001</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A334" s="23" t="s">
+        <v>304</v>
+      </c>
+      <c r="B334" s="24">
+        <v>7</v>
+      </c>
+      <c r="C334" s="24">
+        <v>2</v>
+      </c>
+      <c r="D334" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="E334" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F334" s="20"/>
+      <c r="G334" s="27">
+        <v>352425144.56</v>
+      </c>
+      <c r="H334" s="27">
+        <v>277015326.38999999</v>
+      </c>
+      <c r="I334" s="27">
+        <v>280075179.41000003</v>
+      </c>
+      <c r="J334" s="28">
+        <f t="shared" si="16"/>
+        <v>352425.14455999999</v>
+      </c>
+      <c r="K334" s="28">
+        <f t="shared" si="17"/>
+        <v>277015.32639</v>
+      </c>
+      <c r="L334" s="28">
+        <f t="shared" si="18"/>
+        <v>280075.17941000004</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A335" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B335" s="24">
+        <v>7</v>
+      </c>
+      <c r="C335" s="24">
+        <v>2</v>
+      </c>
+      <c r="D335" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="E335" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F335" s="20"/>
+      <c r="G335" s="27">
+        <v>65407871.460000001</v>
+      </c>
+      <c r="H335" s="27">
+        <v>26699181.789999999</v>
+      </c>
+      <c r="I335" s="27">
+        <v>27161134.809999999</v>
+      </c>
+      <c r="J335" s="28">
+        <f t="shared" si="16"/>
+        <v>65407.871460000002</v>
+      </c>
+      <c r="K335" s="28">
+        <f t="shared" si="17"/>
+        <v>26699.181789999999</v>
+      </c>
+      <c r="L335" s="28">
+        <f t="shared" si="18"/>
+        <v>27161.13481</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A336" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B336" s="24">
+        <v>7</v>
+      </c>
+      <c r="C336" s="24">
+        <v>2</v>
+      </c>
+      <c r="D336" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="E336" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F336" s="20"/>
+      <c r="G336" s="27">
+        <v>65407871.460000001</v>
+      </c>
+      <c r="H336" s="27">
+        <v>26699181.789999999</v>
+      </c>
+      <c r="I336" s="27">
+        <v>27161134.809999999</v>
+      </c>
+      <c r="J336" s="28">
+        <f t="shared" si="16"/>
+        <v>65407.871460000002</v>
+      </c>
+      <c r="K336" s="28">
+        <f t="shared" si="17"/>
+        <v>26699.181789999999</v>
+      </c>
+      <c r="L336" s="28">
+        <f t="shared" si="18"/>
+        <v>27161.13481</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A337" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B337" s="24">
+        <v>7</v>
+      </c>
+      <c r="C337" s="24">
+        <v>2</v>
+      </c>
+      <c r="D337" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="E337" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F337" s="20"/>
+      <c r="G337" s="27">
+        <v>65407871.460000001</v>
+      </c>
+      <c r="H337" s="27">
+        <v>26699181.789999999</v>
+      </c>
+      <c r="I337" s="27">
+        <v>27161134.809999999</v>
+      </c>
+      <c r="J337" s="28">
+        <f t="shared" si="16"/>
+        <v>65407.871460000002</v>
+      </c>
+      <c r="K337" s="28">
+        <f t="shared" si="17"/>
+        <v>26699.181789999999</v>
+      </c>
+      <c r="L337" s="28">
+        <f t="shared" si="18"/>
+        <v>27161.13481</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A338" s="23" t="s">
+        <v>301</v>
+      </c>
+      <c r="B338" s="24">
+        <v>7</v>
+      </c>
+      <c r="C338" s="24">
+        <v>2</v>
+      </c>
+      <c r="D338" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="E338" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F338" s="20"/>
+      <c r="G338" s="27">
+        <v>150000</v>
+      </c>
+      <c r="H338" s="27">
+        <v>0</v>
+      </c>
+      <c r="I338" s="27">
+        <v>0</v>
+      </c>
+      <c r="J338" s="28">
+        <f t="shared" si="16"/>
+        <v>150</v>
+      </c>
+      <c r="K338" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L338" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A339" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B339" s="24">
+        <v>7</v>
+      </c>
+      <c r="C339" s="24">
+        <v>2</v>
+      </c>
+      <c r="D339" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="E339" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F339" s="20"/>
+      <c r="G339" s="27">
+        <v>150000</v>
+      </c>
+      <c r="H339" s="27">
+        <v>0</v>
+      </c>
+      <c r="I339" s="27">
+        <v>0</v>
+      </c>
+      <c r="J339" s="28">
+        <f t="shared" si="16"/>
+        <v>150</v>
+      </c>
+      <c r="K339" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L339" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A340" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B340" s="24">
+        <v>7</v>
+      </c>
+      <c r="C340" s="24">
+        <v>2</v>
+      </c>
+      <c r="D340" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="E340" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F340" s="20"/>
+      <c r="G340" s="27">
+        <v>150000</v>
+      </c>
+      <c r="H340" s="27">
+        <v>0</v>
+      </c>
+      <c r="I340" s="27">
+        <v>0</v>
+      </c>
+      <c r="J340" s="28">
+        <f t="shared" si="16"/>
+        <v>150</v>
+      </c>
+      <c r="K340" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L340" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A341" s="23" t="s">
+        <v>299</v>
+      </c>
+      <c r="B341" s="24">
+        <v>7</v>
+      </c>
+      <c r="C341" s="24">
+        <v>2</v>
+      </c>
+      <c r="D341" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="E341" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F341" s="20"/>
+      <c r="G341" s="27">
+        <v>0</v>
+      </c>
+      <c r="H341" s="27">
+        <v>48591</v>
+      </c>
+      <c r="I341" s="27">
+        <v>48591</v>
+      </c>
+      <c r="J341" s="28">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="K341" s="28">
+        <f t="shared" si="17"/>
+        <v>48.591000000000001</v>
+      </c>
+      <c r="L341" s="28">
+        <f t="shared" si="18"/>
+        <v>48.591000000000001</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A342" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B342" s="24">
+        <v>7</v>
+      </c>
+      <c r="C342" s="24">
+        <v>2</v>
+      </c>
+      <c r="D342" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="E342" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F342" s="20"/>
+      <c r="G342" s="27">
+        <v>0</v>
+      </c>
+      <c r="H342" s="27">
+        <v>48591</v>
+      </c>
+      <c r="I342" s="27">
+        <v>48591</v>
+      </c>
+      <c r="J342" s="28">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="K342" s="28">
+        <f t="shared" si="17"/>
+        <v>48.591000000000001</v>
+      </c>
+      <c r="L342" s="28">
+        <f t="shared" si="18"/>
+        <v>48.591000000000001</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A343" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B343" s="24">
+        <v>7</v>
+      </c>
+      <c r="C343" s="24">
+        <v>2</v>
+      </c>
+      <c r="D343" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="E343" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F343" s="20"/>
+      <c r="G343" s="27">
+        <v>0</v>
+      </c>
+      <c r="H343" s="27">
+        <v>48591</v>
+      </c>
+      <c r="I343" s="27">
+        <v>48591</v>
+      </c>
+      <c r="J343" s="28">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="K343" s="28">
+        <f t="shared" si="17"/>
+        <v>48.591000000000001</v>
+      </c>
+      <c r="L343" s="28">
+        <f t="shared" si="18"/>
+        <v>48.591000000000001</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A344" s="23" t="s">
+        <v>297</v>
+      </c>
+      <c r="B344" s="24">
+        <v>7</v>
+      </c>
+      <c r="C344" s="24">
+        <v>2</v>
+      </c>
+      <c r="D344" s="25" t="s">
+        <v>296</v>
+      </c>
+      <c r="E344" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F344" s="20"/>
+      <c r="G344" s="27">
+        <v>230762300</v>
+      </c>
+      <c r="H344" s="27">
+        <v>219395200</v>
+      </c>
+      <c r="I344" s="27">
+        <v>223808400</v>
+      </c>
+      <c r="J344" s="28">
+        <f t="shared" si="16"/>
+        <v>230762.3</v>
+      </c>
+      <c r="K344" s="28">
+        <f t="shared" si="17"/>
+        <v>219395.20000000001</v>
+      </c>
+      <c r="L344" s="28">
+        <f t="shared" si="18"/>
+        <v>223808.4</v>
+      </c>
+    </row>
+    <row r="345" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A345" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B345" s="24">
+        <v>7</v>
+      </c>
+      <c r="C345" s="24">
+        <v>2</v>
+      </c>
+      <c r="D345" s="25" t="s">
+        <v>296</v>
+      </c>
+      <c r="E345" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F345" s="20"/>
+      <c r="G345" s="27">
+        <v>230762300</v>
+      </c>
+      <c r="H345" s="27">
+        <v>219395200</v>
+      </c>
+      <c r="I345" s="27">
+        <v>223808400</v>
+      </c>
+      <c r="J345" s="28">
+        <f t="shared" si="16"/>
+        <v>230762.3</v>
+      </c>
+      <c r="K345" s="28">
+        <f t="shared" si="17"/>
+        <v>219395.20000000001</v>
+      </c>
+      <c r="L345" s="28">
+        <f t="shared" si="18"/>
+        <v>223808.4</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A346" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B346" s="24">
+        <v>7</v>
+      </c>
+      <c r="C346" s="24">
+        <v>2</v>
+      </c>
+      <c r="D346" s="25" t="s">
+        <v>296</v>
+      </c>
+      <c r="E346" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F346" s="20"/>
+      <c r="G346" s="27">
+        <v>230762300</v>
+      </c>
+      <c r="H346" s="27">
+        <v>219395200</v>
+      </c>
+      <c r="I346" s="27">
+        <v>223808400</v>
+      </c>
+      <c r="J346" s="28">
+        <f t="shared" si="16"/>
+        <v>230762.3</v>
+      </c>
+      <c r="K346" s="28">
+        <f t="shared" si="17"/>
+        <v>219395.20000000001</v>
+      </c>
+      <c r="L346" s="28">
+        <f t="shared" si="18"/>
+        <v>223808.4</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A347" s="23" t="s">
+        <v>295</v>
+      </c>
+      <c r="B347" s="24">
+        <v>7</v>
+      </c>
+      <c r="C347" s="24">
+        <v>2</v>
+      </c>
+      <c r="D347" s="25" t="s">
+        <v>294</v>
+      </c>
+      <c r="E347" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F347" s="20"/>
+      <c r="G347" s="27">
+        <v>22744000</v>
+      </c>
+      <c r="H347" s="27">
+        <v>2454000</v>
+      </c>
+      <c r="I347" s="27">
+        <v>2454000</v>
+      </c>
+      <c r="J347" s="28">
+        <f t="shared" si="16"/>
+        <v>22744</v>
+      </c>
+      <c r="K347" s="28">
+        <f t="shared" si="17"/>
+        <v>2454</v>
+      </c>
+      <c r="L347" s="28">
+        <f t="shared" si="18"/>
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A348" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B348" s="24">
+        <v>7</v>
+      </c>
+      <c r="C348" s="24">
+        <v>2</v>
+      </c>
+      <c r="D348" s="25" t="s">
+        <v>294</v>
+      </c>
+      <c r="E348" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F348" s="20"/>
+      <c r="G348" s="27">
+        <v>22744000</v>
+      </c>
+      <c r="H348" s="27">
+        <v>2454000</v>
+      </c>
+      <c r="I348" s="27">
+        <v>2454000</v>
+      </c>
+      <c r="J348" s="28">
+        <f t="shared" si="16"/>
+        <v>22744</v>
+      </c>
+      <c r="K348" s="28">
+        <f t="shared" si="17"/>
+        <v>2454</v>
+      </c>
+      <c r="L348" s="28">
+        <f t="shared" si="18"/>
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A349" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B349" s="24">
+        <v>7</v>
+      </c>
+      <c r="C349" s="24">
+        <v>2</v>
+      </c>
+      <c r="D349" s="25" t="s">
+        <v>294</v>
+      </c>
+      <c r="E349" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F349" s="20"/>
+      <c r="G349" s="27">
+        <v>22744000</v>
+      </c>
+      <c r="H349" s="27">
+        <v>2454000</v>
+      </c>
+      <c r="I349" s="27">
+        <v>2454000</v>
+      </c>
+      <c r="J349" s="28">
+        <f t="shared" si="16"/>
+        <v>22744</v>
+      </c>
+      <c r="K349" s="28">
+        <f t="shared" si="17"/>
+        <v>2454</v>
+      </c>
+      <c r="L349" s="28">
+        <f t="shared" si="18"/>
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A350" s="23" t="s">
+        <v>293</v>
+      </c>
+      <c r="B350" s="24">
+        <v>7</v>
+      </c>
+      <c r="C350" s="24">
+        <v>2</v>
+      </c>
+      <c r="D350" s="25" t="s">
+        <v>292</v>
+      </c>
+      <c r="E350" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F350" s="20"/>
+      <c r="G350" s="27">
+        <v>2135900</v>
+      </c>
+      <c r="H350" s="27">
+        <v>0</v>
+      </c>
+      <c r="I350" s="27">
+        <v>0</v>
+      </c>
+      <c r="J350" s="28">
+        <f t="shared" si="16"/>
+        <v>2135.9</v>
+      </c>
+      <c r="K350" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L350" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A351" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B351" s="24">
+        <v>7</v>
+      </c>
+      <c r="C351" s="24">
+        <v>2</v>
+      </c>
+      <c r="D351" s="25" t="s">
+        <v>292</v>
+      </c>
+      <c r="E351" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F351" s="20"/>
+      <c r="G351" s="27">
+        <v>2135900</v>
+      </c>
+      <c r="H351" s="27">
+        <v>0</v>
+      </c>
+      <c r="I351" s="27">
+        <v>0</v>
+      </c>
+      <c r="J351" s="28">
+        <f t="shared" si="16"/>
+        <v>2135.9</v>
+      </c>
+      <c r="K351" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L351" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A352" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B352" s="24">
+        <v>7</v>
+      </c>
+      <c r="C352" s="24">
+        <v>2</v>
+      </c>
+      <c r="D352" s="25" t="s">
+        <v>292</v>
+      </c>
+      <c r="E352" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F352" s="20"/>
+      <c r="G352" s="27">
+        <v>2135900</v>
+      </c>
+      <c r="H352" s="27">
+        <v>0</v>
+      </c>
+      <c r="I352" s="27">
+        <v>0</v>
+      </c>
+      <c r="J352" s="28">
+        <f t="shared" si="16"/>
+        <v>2135.9</v>
+      </c>
+      <c r="K352" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L352" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:12" ht="114.6" x14ac:dyDescent="0.25">
+      <c r="A353" s="23" t="s">
+        <v>291</v>
+      </c>
+      <c r="B353" s="24">
+        <v>7</v>
+      </c>
+      <c r="C353" s="24">
+        <v>2</v>
+      </c>
+      <c r="D353" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="E353" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F353" s="20"/>
+      <c r="G353" s="27">
+        <v>5454973.0999999996</v>
+      </c>
+      <c r="H353" s="27">
+        <v>0</v>
+      </c>
+      <c r="I353" s="27">
+        <v>0</v>
+      </c>
+      <c r="J353" s="28">
+        <f t="shared" si="16"/>
+        <v>5454.9730999999992</v>
+      </c>
+      <c r="K353" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L353" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A354" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B354" s="24">
+        <v>7</v>
+      </c>
+      <c r="C354" s="24">
+        <v>2</v>
+      </c>
+      <c r="D354" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="E354" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F354" s="20"/>
+      <c r="G354" s="27">
+        <v>5454973.0999999996</v>
+      </c>
+      <c r="H354" s="27">
+        <v>0</v>
+      </c>
+      <c r="I354" s="27">
+        <v>0</v>
+      </c>
+      <c r="J354" s="28">
+        <f t="shared" si="16"/>
+        <v>5454.9730999999992</v>
+      </c>
+      <c r="K354" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L354" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A355" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B355" s="24">
+        <v>7</v>
+      </c>
+      <c r="C355" s="24">
+        <v>2</v>
+      </c>
+      <c r="D355" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="E355" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F355" s="20"/>
+      <c r="G355" s="27">
+        <v>5454973.0999999996</v>
+      </c>
+      <c r="H355" s="27">
+        <v>0</v>
+      </c>
+      <c r="I355" s="27">
+        <v>0</v>
+      </c>
+      <c r="J355" s="28">
+        <f t="shared" si="16"/>
+        <v>5454.9730999999992</v>
+      </c>
+      <c r="K355" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L355" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A356" s="23" t="s">
+        <v>289</v>
+      </c>
+      <c r="B356" s="24">
+        <v>7</v>
+      </c>
+      <c r="C356" s="24">
+        <v>2</v>
+      </c>
+      <c r="D356" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="E356" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F356" s="20"/>
+      <c r="G356" s="27">
+        <v>0</v>
+      </c>
+      <c r="H356" s="27">
+        <v>648553.6</v>
+      </c>
+      <c r="I356" s="27">
+        <v>648553.6</v>
+      </c>
+      <c r="J356" s="28">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="K356" s="28">
+        <f t="shared" si="17"/>
+        <v>648.55359999999996</v>
+      </c>
+      <c r="L356" s="28">
+        <f t="shared" si="18"/>
+        <v>648.55359999999996</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A357" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B357" s="24">
+        <v>7</v>
+      </c>
+      <c r="C357" s="24">
+        <v>2</v>
+      </c>
+      <c r="D357" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="E357" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F357" s="20"/>
+      <c r="G357" s="27">
+        <v>0</v>
+      </c>
+      <c r="H357" s="27">
+        <v>648553.6</v>
+      </c>
+      <c r="I357" s="27">
+        <v>648553.6</v>
+      </c>
+      <c r="J357" s="28">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="K357" s="28">
+        <f t="shared" si="17"/>
+        <v>648.55359999999996</v>
+      </c>
+      <c r="L357" s="28">
+        <f t="shared" si="18"/>
+        <v>648.55359999999996</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A358" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B358" s="24">
+        <v>7</v>
+      </c>
+      <c r="C358" s="24">
+        <v>2</v>
+      </c>
+      <c r="D358" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="E358" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F358" s="20"/>
+      <c r="G358" s="27">
+        <v>0</v>
+      </c>
+      <c r="H358" s="27">
+        <v>648553.6</v>
+      </c>
+      <c r="I358" s="27">
+        <v>648553.6</v>
+      </c>
+      <c r="J358" s="28">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="K358" s="28">
+        <f t="shared" si="17"/>
+        <v>648.55359999999996</v>
+      </c>
+      <c r="L358" s="28">
+        <f t="shared" si="18"/>
+        <v>648.55359999999996</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A359" s="23" t="s">
+        <v>287</v>
+      </c>
+      <c r="B359" s="24">
+        <v>7</v>
+      </c>
+      <c r="C359" s="24">
+        <v>2</v>
+      </c>
+      <c r="D359" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="E359" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F359" s="20"/>
+      <c r="G359" s="27">
+        <v>824500</v>
+      </c>
+      <c r="H359" s="27">
+        <v>857500</v>
+      </c>
+      <c r="I359" s="27">
+        <v>891800</v>
+      </c>
+      <c r="J359" s="28">
+        <f t="shared" si="16"/>
+        <v>824.5</v>
+      </c>
+      <c r="K359" s="28">
+        <f t="shared" si="17"/>
+        <v>857.5</v>
+      </c>
+      <c r="L359" s="28">
+        <f t="shared" si="18"/>
+        <v>891.8</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A360" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B360" s="24">
+        <v>7</v>
+      </c>
+      <c r="C360" s="24">
+        <v>2</v>
+      </c>
+      <c r="D360" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="E360" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F360" s="20"/>
+      <c r="G360" s="27">
+        <v>824500</v>
+      </c>
+      <c r="H360" s="27">
+        <v>857500</v>
+      </c>
+      <c r="I360" s="27">
+        <v>891800</v>
+      </c>
+      <c r="J360" s="28">
+        <f t="shared" si="16"/>
+        <v>824.5</v>
+      </c>
+      <c r="K360" s="28">
+        <f t="shared" si="17"/>
+        <v>857.5</v>
+      </c>
+      <c r="L360" s="28">
+        <f t="shared" si="18"/>
+        <v>891.8</v>
+      </c>
+    </row>
+    <row r="361" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A361" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B361" s="24">
+        <v>7</v>
+      </c>
+      <c r="C361" s="24">
+        <v>2</v>
+      </c>
+      <c r="D361" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="E361" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F361" s="20"/>
+      <c r="G361" s="27">
+        <v>824500</v>
+      </c>
+      <c r="H361" s="27">
+        <v>857500</v>
+      </c>
+      <c r="I361" s="27">
+        <v>891800</v>
+      </c>
+      <c r="J361" s="28">
+        <f t="shared" si="16"/>
+        <v>824.5</v>
+      </c>
+      <c r="K361" s="28">
+        <f t="shared" si="17"/>
+        <v>857.5</v>
+      </c>
+      <c r="L361" s="28">
+        <f t="shared" si="18"/>
+        <v>891.8</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A362" s="23" t="s">
+        <v>285</v>
+      </c>
+      <c r="B362" s="24">
+        <v>7</v>
+      </c>
+      <c r="C362" s="24">
+        <v>2</v>
+      </c>
+      <c r="D362" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="E362" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F362" s="20"/>
+      <c r="G362" s="27">
+        <v>156600</v>
+      </c>
+      <c r="H362" s="27">
+        <v>156600</v>
+      </c>
+      <c r="I362" s="27">
+        <v>156600</v>
+      </c>
+      <c r="J362" s="28">
+        <f t="shared" si="16"/>
+        <v>156.6</v>
+      </c>
+      <c r="K362" s="28">
+        <f t="shared" si="17"/>
+        <v>156.6</v>
+      </c>
+      <c r="L362" s="28">
+        <f t="shared" si="18"/>
+        <v>156.6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A363" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B363" s="24">
+        <v>7</v>
+      </c>
+      <c r="C363" s="24">
+        <v>2</v>
+      </c>
+      <c r="D363" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="E363" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F363" s="20"/>
+      <c r="G363" s="27">
+        <v>156600</v>
+      </c>
+      <c r="H363" s="27">
+        <v>156600</v>
+      </c>
+      <c r="I363" s="27">
+        <v>156600</v>
+      </c>
+      <c r="J363" s="28">
+        <f t="shared" si="16"/>
+        <v>156.6</v>
+      </c>
+      <c r="K363" s="28">
+        <f t="shared" si="17"/>
+        <v>156.6</v>
+      </c>
+      <c r="L363" s="28">
+        <f t="shared" si="18"/>
+        <v>156.6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A364" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B364" s="24">
+        <v>7</v>
+      </c>
+      <c r="C364" s="24">
+        <v>2</v>
+      </c>
+      <c r="D364" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="E364" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F364" s="20"/>
+      <c r="G364" s="27">
+        <v>156600</v>
+      </c>
+      <c r="H364" s="27">
+        <v>156600</v>
+      </c>
+      <c r="I364" s="27">
+        <v>156600</v>
+      </c>
+      <c r="J364" s="28">
+        <f t="shared" si="16"/>
+        <v>156.6</v>
+      </c>
+      <c r="K364" s="28">
+        <f t="shared" si="17"/>
+        <v>156.6</v>
+      </c>
+      <c r="L364" s="28">
+        <f t="shared" si="18"/>
+        <v>156.6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A365" s="23" t="s">
+        <v>283</v>
+      </c>
+      <c r="B365" s="24">
+        <v>7</v>
+      </c>
+      <c r="C365" s="24">
+        <v>2</v>
+      </c>
+      <c r="D365" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="E365" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F365" s="20"/>
+      <c r="G365" s="27">
+        <v>640000</v>
+      </c>
+      <c r="H365" s="27">
+        <v>640000</v>
+      </c>
+      <c r="I365" s="27">
+        <v>640000</v>
+      </c>
+      <c r="J365" s="28">
+        <f t="shared" si="16"/>
+        <v>640</v>
+      </c>
+      <c r="K365" s="28">
+        <f t="shared" si="17"/>
+        <v>640</v>
+      </c>
+      <c r="L365" s="28">
+        <f t="shared" si="18"/>
+        <v>640</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A366" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B366" s="24">
+        <v>7</v>
+      </c>
+      <c r="C366" s="24">
+        <v>2</v>
+      </c>
+      <c r="D366" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="E366" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F366" s="20"/>
+      <c r="G366" s="27">
+        <v>640000</v>
+      </c>
+      <c r="H366" s="27">
+        <v>640000</v>
+      </c>
+      <c r="I366" s="27">
+        <v>640000</v>
+      </c>
+      <c r="J366" s="28">
+        <f t="shared" si="16"/>
+        <v>640</v>
+      </c>
+      <c r="K366" s="28">
+        <f t="shared" si="17"/>
+        <v>640</v>
+      </c>
+      <c r="L366" s="28">
+        <f t="shared" si="18"/>
+        <v>640</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A367" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B367" s="24">
+        <v>7</v>
+      </c>
+      <c r="C367" s="24">
+        <v>2</v>
+      </c>
+      <c r="D367" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="E367" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F367" s="20"/>
+      <c r="G367" s="27">
+        <v>640000</v>
+      </c>
+      <c r="H367" s="27">
+        <v>640000</v>
+      </c>
+      <c r="I367" s="27">
+        <v>640000</v>
+      </c>
+      <c r="J367" s="28">
+        <f t="shared" si="16"/>
+        <v>640</v>
+      </c>
+      <c r="K367" s="28">
+        <f t="shared" si="17"/>
+        <v>640</v>
+      </c>
+      <c r="L367" s="28">
+        <f t="shared" si="18"/>
+        <v>640</v>
+      </c>
+    </row>
+    <row r="368" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A368" s="23" t="s">
+        <v>281</v>
+      </c>
+      <c r="B368" s="24">
+        <v>7</v>
+      </c>
+      <c r="C368" s="24">
+        <v>2</v>
+      </c>
+      <c r="D368" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="E368" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F368" s="20"/>
+      <c r="G368" s="27">
+        <v>18225500</v>
+      </c>
+      <c r="H368" s="27">
+        <v>18954600</v>
+      </c>
+      <c r="I368" s="27">
+        <v>19712600</v>
+      </c>
+      <c r="J368" s="28">
+        <f t="shared" si="16"/>
+        <v>18225.5</v>
+      </c>
+      <c r="K368" s="28">
+        <f t="shared" si="17"/>
+        <v>18954.599999999999</v>
+      </c>
+      <c r="L368" s="28">
+        <f t="shared" si="18"/>
+        <v>19712.599999999999</v>
+      </c>
+    </row>
+    <row r="369" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A369" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B369" s="24">
+        <v>7</v>
+      </c>
+      <c r="C369" s="24">
+        <v>2</v>
+      </c>
+      <c r="D369" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="E369" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F369" s="20"/>
+      <c r="G369" s="27">
+        <v>18225500</v>
+      </c>
+      <c r="H369" s="27">
+        <v>18954600</v>
+      </c>
+      <c r="I369" s="27">
+        <v>19712600</v>
+      </c>
+      <c r="J369" s="28">
+        <f t="shared" si="16"/>
+        <v>18225.5</v>
+      </c>
+      <c r="K369" s="28">
+        <f t="shared" si="17"/>
+        <v>18954.599999999999</v>
+      </c>
+      <c r="L369" s="28">
+        <f t="shared" si="18"/>
+        <v>19712.599999999999</v>
+      </c>
+    </row>
+    <row r="370" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A370" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B370" s="24">
+        <v>7</v>
+      </c>
+      <c r="C370" s="24">
+        <v>2</v>
+      </c>
+      <c r="D370" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="E370" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F370" s="20"/>
+      <c r="G370" s="27">
+        <v>18225500</v>
+      </c>
+      <c r="H370" s="27">
+        <v>18954600</v>
+      </c>
+      <c r="I370" s="27">
+        <v>19712600</v>
+      </c>
+      <c r="J370" s="28">
+        <f t="shared" si="16"/>
+        <v>18225.5</v>
+      </c>
+      <c r="K370" s="28">
+        <f t="shared" si="17"/>
+        <v>18954.599999999999</v>
+      </c>
+      <c r="L370" s="28">
+        <f t="shared" si="18"/>
+        <v>19712.599999999999</v>
+      </c>
+    </row>
+    <row r="371" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A371" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="B371" s="24">
+        <v>7</v>
+      </c>
+      <c r="C371" s="24">
+        <v>2</v>
+      </c>
+      <c r="D371" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="E371" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F371" s="20"/>
+      <c r="G371" s="27">
+        <v>5923500</v>
+      </c>
+      <c r="H371" s="27">
+        <v>7161100</v>
+      </c>
+      <c r="I371" s="27">
+        <v>4553500</v>
+      </c>
+      <c r="J371" s="28">
+        <f t="shared" si="16"/>
+        <v>5923.5</v>
+      </c>
+      <c r="K371" s="28">
+        <f t="shared" si="17"/>
+        <v>7161.1</v>
+      </c>
+      <c r="L371" s="28">
+        <f t="shared" si="18"/>
+        <v>4553.5</v>
+      </c>
+    </row>
+    <row r="372" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A372" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B372" s="24">
+        <v>7</v>
+      </c>
+      <c r="C372" s="24">
+        <v>2</v>
+      </c>
+      <c r="D372" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="E372" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F372" s="20"/>
+      <c r="G372" s="27">
+        <v>5923500</v>
+      </c>
+      <c r="H372" s="27">
+        <v>7161100</v>
+      </c>
+      <c r="I372" s="27">
+        <v>4553500</v>
+      </c>
+      <c r="J372" s="28">
+        <f t="shared" si="16"/>
+        <v>5923.5</v>
+      </c>
+      <c r="K372" s="28">
+        <f t="shared" si="17"/>
+        <v>7161.1</v>
+      </c>
+      <c r="L372" s="28">
+        <f t="shared" si="18"/>
+        <v>4553.5</v>
+      </c>
+    </row>
+    <row r="373" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A373" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B373" s="24">
+        <v>7</v>
+      </c>
+      <c r="C373" s="24">
+        <v>2</v>
+      </c>
+      <c r="D373" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="E373" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F373" s="20"/>
+      <c r="G373" s="27">
+        <v>5923500</v>
+      </c>
+      <c r="H373" s="27">
+        <v>7161100</v>
+      </c>
+      <c r="I373" s="27">
+        <v>4553500</v>
+      </c>
+      <c r="J373" s="28">
+        <f t="shared" si="16"/>
+        <v>5923.5</v>
+      </c>
+      <c r="K373" s="28">
+        <f t="shared" si="17"/>
+        <v>7161.1</v>
+      </c>
+      <c r="L373" s="28">
+        <f t="shared" si="18"/>
+        <v>4553.5</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A374" s="23" t="s">
+        <v>277</v>
+      </c>
+      <c r="B374" s="24">
+        <v>7</v>
+      </c>
+      <c r="C374" s="24">
+        <v>2</v>
+      </c>
+      <c r="D374" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="E374" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F374" s="20"/>
+      <c r="G374" s="27">
+        <v>25517713.870000001</v>
+      </c>
+      <c r="H374" s="27">
+        <v>0</v>
+      </c>
+      <c r="I374" s="27">
+        <v>0</v>
+      </c>
+      <c r="J374" s="28">
+        <f t="shared" si="16"/>
+        <v>25517.71387</v>
+      </c>
+      <c r="K374" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L374" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A375" s="23" t="s">
+        <v>275</v>
+      </c>
+      <c r="B375" s="24">
+        <v>7</v>
+      </c>
+      <c r="C375" s="24">
+        <v>2</v>
+      </c>
+      <c r="D375" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E375" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F375" s="20"/>
+      <c r="G375" s="27">
+        <v>392708.39</v>
+      </c>
+      <c r="H375" s="27">
+        <v>0</v>
+      </c>
+      <c r="I375" s="27">
+        <v>0</v>
+      </c>
+      <c r="J375" s="28">
+        <f t="shared" si="16"/>
+        <v>392.70839000000001</v>
+      </c>
+      <c r="K375" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L375" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A376" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B376" s="24">
+        <v>7</v>
+      </c>
+      <c r="C376" s="24">
+        <v>2</v>
+      </c>
+      <c r="D376" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E376" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F376" s="20"/>
+      <c r="G376" s="27">
+        <v>392708.39</v>
+      </c>
+      <c r="H376" s="27">
+        <v>0</v>
+      </c>
+      <c r="I376" s="27">
+        <v>0</v>
+      </c>
+      <c r="J376" s="28">
+        <f t="shared" si="16"/>
+        <v>392.70839000000001</v>
+      </c>
+      <c r="K376" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L376" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A377" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B377" s="24">
+        <v>7</v>
+      </c>
+      <c r="C377" s="24">
+        <v>2</v>
+      </c>
+      <c r="D377" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E377" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F377" s="20"/>
+      <c r="G377" s="27">
+        <v>392708.39</v>
+      </c>
+      <c r="H377" s="27">
+        <v>0</v>
+      </c>
+      <c r="I377" s="27">
+        <v>0</v>
+      </c>
+      <c r="J377" s="28">
+        <f t="shared" si="16"/>
+        <v>392.70839000000001</v>
+      </c>
+      <c r="K377" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L377" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A378" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="B378" s="24">
+        <v>7</v>
+      </c>
+      <c r="C378" s="24">
+        <v>2</v>
+      </c>
+      <c r="D378" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="E378" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F378" s="20"/>
+      <c r="G378" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H378" s="27">
+        <v>0</v>
+      </c>
+      <c r="I378" s="27">
+        <v>0</v>
+      </c>
+      <c r="J378" s="28">
+        <f t="shared" si="16"/>
+        <v>50</v>
+      </c>
+      <c r="K378" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L378" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A379" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B379" s="24">
+        <v>7</v>
+      </c>
+      <c r="C379" s="24">
+        <v>2</v>
+      </c>
+      <c r="D379" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="E379" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F379" s="20"/>
+      <c r="G379" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H379" s="27">
+        <v>0</v>
+      </c>
+      <c r="I379" s="27">
+        <v>0</v>
+      </c>
+      <c r="J379" s="28">
+        <f t="shared" si="16"/>
+        <v>50</v>
+      </c>
+      <c r="K379" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L379" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="380" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A380" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B380" s="24">
+        <v>7</v>
+      </c>
+      <c r="C380" s="24">
+        <v>2</v>
+      </c>
+      <c r="D380" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="E380" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F380" s="20"/>
+      <c r="G380" s="27">
+        <v>50000</v>
+      </c>
+      <c r="H380" s="27">
+        <v>0</v>
+      </c>
+      <c r="I380" s="27">
+        <v>0</v>
+      </c>
+      <c r="J380" s="28">
+        <f t="shared" si="16"/>
+        <v>50</v>
+      </c>
+      <c r="K380" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L380" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A381" s="23" t="s">
+        <v>226</v>
+      </c>
+      <c r="B381" s="24">
+        <v>7</v>
+      </c>
+      <c r="C381" s="24">
+        <v>2</v>
+      </c>
+      <c r="D381" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="E381" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F381" s="20"/>
+      <c r="G381" s="27">
+        <v>2000000</v>
+      </c>
+      <c r="H381" s="27">
+        <v>0</v>
+      </c>
+      <c r="I381" s="27">
+        <v>0</v>
+      </c>
+      <c r="J381" s="28">
+        <f t="shared" si="16"/>
+        <v>2000</v>
+      </c>
+      <c r="K381" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L381" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="382" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A382" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B382" s="24">
+        <v>7</v>
+      </c>
+      <c r="C382" s="24">
+        <v>2</v>
+      </c>
+      <c r="D382" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="E382" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F382" s="20"/>
+      <c r="G382" s="27">
+        <v>2000000</v>
+      </c>
+      <c r="H382" s="27">
+        <v>0</v>
+      </c>
+      <c r="I382" s="27">
+        <v>0</v>
+      </c>
+      <c r="J382" s="28">
+        <f t="shared" si="16"/>
+        <v>2000</v>
+      </c>
+      <c r="K382" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L382" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A383" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B383" s="24">
+        <v>7</v>
+      </c>
+      <c r="C383" s="24">
+        <v>2</v>
+      </c>
+      <c r="D383" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="E383" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F383" s="20"/>
+      <c r="G383" s="27">
+        <v>2000000</v>
+      </c>
+      <c r="H383" s="27">
+        <v>0</v>
+      </c>
+      <c r="I383" s="27">
+        <v>0</v>
+      </c>
+      <c r="J383" s="28">
+        <f t="shared" si="16"/>
+        <v>2000</v>
+      </c>
+      <c r="K383" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L383" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A384" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B384" s="24">
+        <v>7</v>
+      </c>
+      <c r="C384" s="24">
+        <v>2</v>
+      </c>
+      <c r="D384" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="E384" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F384" s="20"/>
+      <c r="G384" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H384" s="27">
+        <v>0</v>
+      </c>
+      <c r="I384" s="27">
+        <v>0</v>
+      </c>
+      <c r="J384" s="28">
+        <f t="shared" si="16"/>
+        <v>500</v>
+      </c>
+      <c r="K384" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L384" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A385" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B385" s="24">
+        <v>7</v>
+      </c>
+      <c r="C385" s="24">
+        <v>2</v>
+      </c>
+      <c r="D385" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="E385" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F385" s="20"/>
+      <c r="G385" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H385" s="27">
+        <v>0</v>
+      </c>
+      <c r="I385" s="27">
+        <v>0</v>
+      </c>
+      <c r="J385" s="28">
+        <f t="shared" si="16"/>
+        <v>500</v>
+      </c>
+      <c r="K385" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L385" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A386" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B386" s="24">
+        <v>7</v>
+      </c>
+      <c r="C386" s="24">
+        <v>2</v>
+      </c>
+      <c r="D386" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="E386" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F386" s="20"/>
+      <c r="G386" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H386" s="27">
+        <v>0</v>
+      </c>
+      <c r="I386" s="27">
+        <v>0</v>
+      </c>
+      <c r="J386" s="28">
+        <f t="shared" si="16"/>
+        <v>500</v>
+      </c>
+      <c r="K386" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L386" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A387" s="23" t="s">
+        <v>268</v>
+      </c>
+      <c r="B387" s="24">
+        <v>7</v>
+      </c>
+      <c r="C387" s="24">
+        <v>2</v>
+      </c>
+      <c r="D387" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="E387" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F387" s="20"/>
+      <c r="G387" s="27">
+        <v>250000</v>
+      </c>
+      <c r="H387" s="27">
+        <v>0</v>
+      </c>
+      <c r="I387" s="27">
+        <v>0</v>
+      </c>
+      <c r="J387" s="28">
+        <f t="shared" si="16"/>
+        <v>250</v>
+      </c>
+      <c r="K387" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L387" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A388" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B388" s="24">
+        <v>7</v>
+      </c>
+      <c r="C388" s="24">
+        <v>2</v>
+      </c>
+      <c r="D388" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="E388" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F388" s="20"/>
+      <c r="G388" s="27">
+        <v>250000</v>
+      </c>
+      <c r="H388" s="27">
+        <v>0</v>
+      </c>
+      <c r="I388" s="27">
+        <v>0</v>
+      </c>
+      <c r="J388" s="28">
+        <f t="shared" si="16"/>
+        <v>250</v>
+      </c>
+      <c r="K388" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L388" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A389" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B389" s="24">
+        <v>7</v>
+      </c>
+      <c r="C389" s="24">
+        <v>2</v>
+      </c>
+      <c r="D389" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="E389" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F389" s="20"/>
+      <c r="G389" s="27">
+        <v>250000</v>
+      </c>
+      <c r="H389" s="27">
+        <v>0</v>
+      </c>
+      <c r="I389" s="27">
+        <v>0</v>
+      </c>
+      <c r="J389" s="28">
+        <f t="shared" si="16"/>
+        <v>250</v>
+      </c>
+      <c r="K389" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L389" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A390" s="23" t="s">
+        <v>224</v>
+      </c>
+      <c r="B390" s="24">
+        <v>7</v>
+      </c>
+      <c r="C390" s="24">
+        <v>2</v>
+      </c>
+      <c r="D390" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="E390" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F390" s="20"/>
+      <c r="G390" s="27">
+        <v>1411000</v>
+      </c>
+      <c r="H390" s="27">
+        <v>0</v>
+      </c>
+      <c r="I390" s="27">
+        <v>0</v>
+      </c>
+      <c r="J390" s="28">
+        <f t="shared" si="16"/>
+        <v>1411</v>
+      </c>
+      <c r="K390" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L390" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="391" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A391" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B391" s="24">
+        <v>7</v>
+      </c>
+      <c r="C391" s="24">
+        <v>2</v>
+      </c>
+      <c r="D391" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="E391" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F391" s="20"/>
+      <c r="G391" s="27">
+        <v>1411000</v>
+      </c>
+      <c r="H391" s="27">
+        <v>0</v>
+      </c>
+      <c r="I391" s="27">
+        <v>0</v>
+      </c>
+      <c r="J391" s="28">
+        <f t="shared" si="16"/>
+        <v>1411</v>
+      </c>
+      <c r="K391" s="28">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L391" s="28">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A392" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B392" s="24">
+        <v>7</v>
+      </c>
+      <c r="C392" s="24">
+        <v>2</v>
+      </c>
+      <c r="D392" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="E392" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F392" s="20"/>
+      <c r="G392" s="27">
+        <v>1411000</v>
+      </c>
+      <c r="H392" s="27">
+        <v>0</v>
+      </c>
+      <c r="I392" s="27">
+        <v>0</v>
+      </c>
+      <c r="J392" s="28">
+        <f t="shared" ref="J392:J455" si="19">G392/$I$3</f>
+        <v>1411</v>
+      </c>
+      <c r="K392" s="28">
+        <f t="shared" ref="K392:K455" si="20">H392/$I$3</f>
+        <v>0</v>
+      </c>
+      <c r="L392" s="28">
+        <f t="shared" ref="L392:L455" si="21">I392/$I$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A393" s="23" t="s">
+        <v>265</v>
+      </c>
+      <c r="B393" s="24">
+        <v>7</v>
+      </c>
+      <c r="C393" s="24">
+        <v>2</v>
+      </c>
+      <c r="D393" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="E393" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F393" s="20"/>
+      <c r="G393" s="27">
+        <v>1542000</v>
+      </c>
+      <c r="H393" s="27">
+        <v>0</v>
+      </c>
+      <c r="I393" s="27">
+        <v>0</v>
+      </c>
+      <c r="J393" s="28">
+        <f t="shared" si="19"/>
+        <v>1542</v>
+      </c>
+      <c r="K393" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L393" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A394" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B394" s="24">
+        <v>7</v>
+      </c>
+      <c r="C394" s="24">
+        <v>2</v>
+      </c>
+      <c r="D394" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="E394" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F394" s="20"/>
+      <c r="G394" s="27">
+        <v>1542000</v>
+      </c>
+      <c r="H394" s="27">
+        <v>0</v>
+      </c>
+      <c r="I394" s="27">
+        <v>0</v>
+      </c>
+      <c r="J394" s="28">
+        <f t="shared" si="19"/>
+        <v>1542</v>
+      </c>
+      <c r="K394" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L394" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="395" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A395" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B395" s="24">
+        <v>7</v>
+      </c>
+      <c r="C395" s="24">
+        <v>2</v>
+      </c>
+      <c r="D395" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="E395" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F395" s="20"/>
+      <c r="G395" s="27">
+        <v>1542000</v>
+      </c>
+      <c r="H395" s="27">
+        <v>0</v>
+      </c>
+      <c r="I395" s="27">
+        <v>0</v>
+      </c>
+      <c r="J395" s="28">
+        <f t="shared" si="19"/>
+        <v>1542</v>
+      </c>
+      <c r="K395" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L395" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A396" s="23" t="s">
+        <v>263</v>
+      </c>
+      <c r="B396" s="24">
+        <v>7</v>
+      </c>
+      <c r="C396" s="24">
+        <v>2</v>
+      </c>
+      <c r="D396" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="E396" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F396" s="20"/>
+      <c r="G396" s="27">
+        <v>17809269.66</v>
+      </c>
+      <c r="H396" s="27">
+        <v>0</v>
+      </c>
+      <c r="I396" s="27">
+        <v>0</v>
+      </c>
+      <c r="J396" s="28">
+        <f t="shared" si="19"/>
+        <v>17809.269660000002</v>
+      </c>
+      <c r="K396" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L396" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A397" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B397" s="24">
+        <v>7</v>
+      </c>
+      <c r="C397" s="24">
+        <v>2</v>
+      </c>
+      <c r="D397" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="E397" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F397" s="20"/>
+      <c r="G397" s="27">
+        <v>17809269.66</v>
+      </c>
+      <c r="H397" s="27">
+        <v>0</v>
+      </c>
+      <c r="I397" s="27">
+        <v>0</v>
+      </c>
+      <c r="J397" s="28">
+        <f t="shared" si="19"/>
+        <v>17809.269660000002</v>
+      </c>
+      <c r="K397" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L397" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A398" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B398" s="24">
+        <v>7</v>
+      </c>
+      <c r="C398" s="24">
+        <v>2</v>
+      </c>
+      <c r="D398" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="E398" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F398" s="20"/>
+      <c r="G398" s="27">
+        <v>17809269.66</v>
+      </c>
+      <c r="H398" s="27">
+        <v>0</v>
+      </c>
+      <c r="I398" s="27">
+        <v>0</v>
+      </c>
+      <c r="J398" s="28">
+        <f t="shared" si="19"/>
+        <v>17809.269660000002</v>
+      </c>
+      <c r="K398" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L398" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A399" s="23" t="s">
+        <v>261</v>
+      </c>
+      <c r="B399" s="24">
+        <v>7</v>
+      </c>
+      <c r="C399" s="24">
+        <v>2</v>
+      </c>
+      <c r="D399" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="E399" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F399" s="20"/>
+      <c r="G399" s="27">
+        <v>61936</v>
+      </c>
+      <c r="H399" s="27">
+        <v>0</v>
+      </c>
+      <c r="I399" s="27">
+        <v>0</v>
+      </c>
+      <c r="J399" s="28">
+        <f t="shared" si="19"/>
+        <v>61.936</v>
+      </c>
+      <c r="K399" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L399" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A400" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B400" s="24">
+        <v>7</v>
+      </c>
+      <c r="C400" s="24">
+        <v>2</v>
+      </c>
+      <c r="D400" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="E400" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F400" s="20"/>
+      <c r="G400" s="27">
+        <v>61936</v>
+      </c>
+      <c r="H400" s="27">
+        <v>0</v>
+      </c>
+      <c r="I400" s="27">
+        <v>0</v>
+      </c>
+      <c r="J400" s="28">
+        <f t="shared" si="19"/>
+        <v>61.936</v>
+      </c>
+      <c r="K400" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L400" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A401" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B401" s="24">
+        <v>7</v>
+      </c>
+      <c r="C401" s="24">
+        <v>2</v>
+      </c>
+      <c r="D401" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="E401" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F401" s="20"/>
+      <c r="G401" s="27">
+        <v>61936</v>
+      </c>
+      <c r="H401" s="27">
+        <v>0</v>
+      </c>
+      <c r="I401" s="27">
+        <v>0</v>
+      </c>
+      <c r="J401" s="28">
+        <f t="shared" si="19"/>
+        <v>61.936</v>
+      </c>
+      <c r="K401" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L401" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A402" s="23" t="s">
+        <v>259</v>
+      </c>
+      <c r="B402" s="24">
+        <v>7</v>
+      </c>
+      <c r="C402" s="24">
+        <v>2</v>
+      </c>
+      <c r="D402" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="E402" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F402" s="20"/>
+      <c r="G402" s="27">
+        <v>15500</v>
+      </c>
+      <c r="H402" s="27">
+        <v>0</v>
+      </c>
+      <c r="I402" s="27">
+        <v>0</v>
+      </c>
+      <c r="J402" s="28">
+        <f t="shared" si="19"/>
+        <v>15.5</v>
+      </c>
+      <c r="K402" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L402" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A403" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B403" s="24">
+        <v>7</v>
+      </c>
+      <c r="C403" s="24">
+        <v>2</v>
+      </c>
+      <c r="D403" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="E403" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F403" s="20"/>
+      <c r="G403" s="27">
+        <v>15500</v>
+      </c>
+      <c r="H403" s="27">
+        <v>0</v>
+      </c>
+      <c r="I403" s="27">
+        <v>0</v>
+      </c>
+      <c r="J403" s="28">
+        <f t="shared" si="19"/>
+        <v>15.5</v>
+      </c>
+      <c r="K403" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L403" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="404" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A404" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B404" s="24">
+        <v>7</v>
+      </c>
+      <c r="C404" s="24">
+        <v>2</v>
+      </c>
+      <c r="D404" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="E404" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F404" s="20"/>
+      <c r="G404" s="27">
+        <v>15500</v>
+      </c>
+      <c r="H404" s="27">
+        <v>0</v>
+      </c>
+      <c r="I404" s="27">
+        <v>0</v>
+      </c>
+      <c r="J404" s="28">
+        <f t="shared" si="19"/>
+        <v>15.5</v>
+      </c>
+      <c r="K404" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L404" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A405" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="B405" s="24">
+        <v>7</v>
+      </c>
+      <c r="C405" s="24">
+        <v>2</v>
+      </c>
+      <c r="D405" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="E405" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F405" s="20"/>
+      <c r="G405" s="27">
+        <v>1411000</v>
+      </c>
+      <c r="H405" s="27">
+        <v>0</v>
+      </c>
+      <c r="I405" s="27">
+        <v>0</v>
+      </c>
+      <c r="J405" s="28">
+        <f t="shared" si="19"/>
+        <v>1411</v>
+      </c>
+      <c r="K405" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L405" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="406" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A406" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B406" s="24">
+        <v>7</v>
+      </c>
+      <c r="C406" s="24">
+        <v>2</v>
+      </c>
+      <c r="D406" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="E406" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F406" s="20"/>
+      <c r="G406" s="27">
+        <v>1411000</v>
+      </c>
+      <c r="H406" s="27">
+        <v>0</v>
+      </c>
+      <c r="I406" s="27">
+        <v>0</v>
+      </c>
+      <c r="J406" s="28">
+        <f t="shared" si="19"/>
+        <v>1411</v>
+      </c>
+      <c r="K406" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L406" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A407" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B407" s="24">
+        <v>7</v>
+      </c>
+      <c r="C407" s="24">
+        <v>2</v>
+      </c>
+      <c r="D407" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="E407" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F407" s="20"/>
+      <c r="G407" s="27">
+        <v>1411000</v>
+      </c>
+      <c r="H407" s="27">
+        <v>0</v>
+      </c>
+      <c r="I407" s="27">
+        <v>0</v>
+      </c>
+      <c r="J407" s="28">
+        <f t="shared" si="19"/>
+        <v>1411</v>
+      </c>
+      <c r="K407" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L407" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A408" s="23" t="s">
+        <v>256</v>
+      </c>
+      <c r="B408" s="24">
+        <v>7</v>
+      </c>
+      <c r="C408" s="24">
+        <v>2</v>
+      </c>
+      <c r="D408" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="E408" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F408" s="20"/>
+      <c r="G408" s="27">
+        <v>74299.820000000007</v>
+      </c>
+      <c r="H408" s="27">
+        <v>0</v>
+      </c>
+      <c r="I408" s="27">
+        <v>0</v>
+      </c>
+      <c r="J408" s="28">
+        <f t="shared" si="19"/>
+        <v>74.299820000000011</v>
+      </c>
+      <c r="K408" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L408" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A409" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B409" s="24">
+        <v>7</v>
+      </c>
+      <c r="C409" s="24">
+        <v>2</v>
+      </c>
+      <c r="D409" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="E409" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F409" s="20"/>
+      <c r="G409" s="27">
+        <v>74299.820000000007</v>
+      </c>
+      <c r="H409" s="27">
+        <v>0</v>
+      </c>
+      <c r="I409" s="27">
+        <v>0</v>
+      </c>
+      <c r="J409" s="28">
+        <f t="shared" si="19"/>
+        <v>74.299820000000011</v>
+      </c>
+      <c r="K409" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L409" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A410" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B410" s="24">
+        <v>7</v>
+      </c>
+      <c r="C410" s="24">
+        <v>2</v>
+      </c>
+      <c r="D410" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="E410" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F410" s="20"/>
+      <c r="G410" s="27">
+        <v>74299.820000000007</v>
+      </c>
+      <c r="H410" s="27">
+        <v>0</v>
+      </c>
+      <c r="I410" s="27">
+        <v>0</v>
+      </c>
+      <c r="J410" s="28">
+        <f t="shared" si="19"/>
+        <v>74.299820000000011</v>
+      </c>
+      <c r="K410" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L410" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A411" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B411" s="24">
+        <v>7</v>
+      </c>
+      <c r="C411" s="24">
+        <v>2</v>
+      </c>
+      <c r="D411" s="25" t="s">
+        <v>253</v>
+      </c>
+      <c r="E411" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F411" s="20"/>
+      <c r="G411" s="27">
+        <v>30000</v>
+      </c>
+      <c r="H411" s="27">
+        <v>0</v>
+      </c>
+      <c r="I411" s="27">
+        <v>0</v>
+      </c>
+      <c r="J411" s="28">
+        <f t="shared" si="19"/>
+        <v>30</v>
+      </c>
+      <c r="K411" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L411" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A412" s="23" t="s">
+        <v>252</v>
+      </c>
+      <c r="B412" s="24">
+        <v>7</v>
+      </c>
+      <c r="C412" s="24">
+        <v>2</v>
+      </c>
+      <c r="D412" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="E412" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F412" s="20"/>
+      <c r="G412" s="27">
+        <v>30000</v>
+      </c>
+      <c r="H412" s="27">
+        <v>0</v>
+      </c>
+      <c r="I412" s="27">
+        <v>0</v>
+      </c>
+      <c r="J412" s="28">
+        <f t="shared" si="19"/>
+        <v>30</v>
+      </c>
+      <c r="K412" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L412" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A413" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B413" s="24">
+        <v>7</v>
+      </c>
+      <c r="C413" s="24">
+        <v>2</v>
+      </c>
+      <c r="D413" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="E413" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F413" s="20"/>
+      <c r="G413" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H413" s="27">
+        <v>0</v>
+      </c>
+      <c r="I413" s="27">
+        <v>0</v>
+      </c>
+      <c r="J413" s="28">
+        <f t="shared" si="19"/>
+        <v>10</v>
+      </c>
+      <c r="K413" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L413" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A414" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B414" s="24">
+        <v>7</v>
+      </c>
+      <c r="C414" s="24">
+        <v>2</v>
+      </c>
+      <c r="D414" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="E414" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F414" s="20"/>
+      <c r="G414" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H414" s="27">
+        <v>0</v>
+      </c>
+      <c r="I414" s="27">
+        <v>0</v>
+      </c>
+      <c r="J414" s="28">
+        <f t="shared" si="19"/>
+        <v>10</v>
+      </c>
+      <c r="K414" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L414" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="415" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A415" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B415" s="24">
+        <v>7</v>
+      </c>
+      <c r="C415" s="24">
+        <v>2</v>
+      </c>
+      <c r="D415" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="E415" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F415" s="20"/>
+      <c r="G415" s="27">
+        <v>20000</v>
+      </c>
+      <c r="H415" s="27">
+        <v>0</v>
+      </c>
+      <c r="I415" s="27">
+        <v>0</v>
+      </c>
+      <c r="J415" s="28">
+        <f t="shared" si="19"/>
+        <v>20</v>
+      </c>
+      <c r="K415" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L415" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="416" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A416" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B416" s="24">
+        <v>7</v>
+      </c>
+      <c r="C416" s="24">
+        <v>2</v>
+      </c>
+      <c r="D416" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="E416" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F416" s="20"/>
+      <c r="G416" s="27">
+        <v>20000</v>
+      </c>
+      <c r="H416" s="27">
+        <v>0</v>
+      </c>
+      <c r="I416" s="27">
+        <v>0</v>
+      </c>
+      <c r="J416" s="28">
+        <f t="shared" si="19"/>
+        <v>20</v>
+      </c>
+      <c r="K416" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L416" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A417" s="23" t="s">
+        <v>250</v>
+      </c>
+      <c r="B417" s="24">
+        <v>7</v>
+      </c>
+      <c r="C417" s="24">
+        <v>2</v>
+      </c>
+      <c r="D417" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="E417" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F417" s="20"/>
+      <c r="G417" s="27">
+        <v>751712.53</v>
+      </c>
+      <c r="H417" s="27">
+        <v>0</v>
+      </c>
+      <c r="I417" s="27">
+        <v>0</v>
+      </c>
+      <c r="J417" s="28">
+        <f t="shared" si="19"/>
+        <v>751.71253000000002</v>
+      </c>
+      <c r="K417" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L417" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="418" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A418" s="23" t="s">
+        <v>248</v>
+      </c>
+      <c r="B418" s="24">
+        <v>7</v>
+      </c>
+      <c r="C418" s="24">
+        <v>2</v>
+      </c>
+      <c r="D418" s="25" t="s">
+        <v>247</v>
+      </c>
+      <c r="E418" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F418" s="20"/>
+      <c r="G418" s="27">
+        <v>457512.53</v>
+      </c>
+      <c r="H418" s="27">
+        <v>0</v>
+      </c>
+      <c r="I418" s="27">
+        <v>0</v>
+      </c>
+      <c r="J418" s="28">
+        <f t="shared" si="19"/>
+        <v>457.51253000000003</v>
+      </c>
+      <c r="K418" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L418" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A419" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B419" s="24">
+        <v>7</v>
+      </c>
+      <c r="C419" s="24">
+        <v>2</v>
+      </c>
+      <c r="D419" s="25" t="s">
+        <v>247</v>
+      </c>
+      <c r="E419" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F419" s="20"/>
+      <c r="G419" s="27">
+        <v>457512.53</v>
+      </c>
+      <c r="H419" s="27">
+        <v>0</v>
+      </c>
+      <c r="I419" s="27">
+        <v>0</v>
+      </c>
+      <c r="J419" s="28">
+        <f t="shared" si="19"/>
+        <v>457.51253000000003</v>
+      </c>
+      <c r="K419" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L419" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="420" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A420" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B420" s="24">
+        <v>7</v>
+      </c>
+      <c r="C420" s="24">
+        <v>2</v>
+      </c>
+      <c r="D420" s="25" t="s">
+        <v>247</v>
+      </c>
+      <c r="E420" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F420" s="20"/>
+      <c r="G420" s="27">
+        <v>457512.53</v>
+      </c>
+      <c r="H420" s="27">
+        <v>0</v>
+      </c>
+      <c r="I420" s="27">
+        <v>0</v>
+      </c>
+      <c r="J420" s="28">
+        <f t="shared" si="19"/>
+        <v>457.51253000000003</v>
+      </c>
+      <c r="K420" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L420" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A421" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="B421" s="24">
+        <v>7</v>
+      </c>
+      <c r="C421" s="24">
+        <v>2</v>
+      </c>
+      <c r="D421" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="E421" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F421" s="20"/>
+      <c r="G421" s="27">
+        <v>294200</v>
+      </c>
+      <c r="H421" s="27">
+        <v>0</v>
+      </c>
+      <c r="I421" s="27">
+        <v>0</v>
+      </c>
+      <c r="J421" s="28">
+        <f t="shared" si="19"/>
+        <v>294.2</v>
+      </c>
+      <c r="K421" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L421" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A422" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B422" s="24">
+        <v>7</v>
+      </c>
+      <c r="C422" s="24">
+        <v>2</v>
+      </c>
+      <c r="D422" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="E422" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F422" s="20"/>
+      <c r="G422" s="27">
+        <v>294200</v>
+      </c>
+      <c r="H422" s="27">
+        <v>0</v>
+      </c>
+      <c r="I422" s="27">
+        <v>0</v>
+      </c>
+      <c r="J422" s="28">
+        <f t="shared" si="19"/>
+        <v>294.2</v>
+      </c>
+      <c r="K422" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L422" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A423" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B423" s="24">
+        <v>7</v>
+      </c>
+      <c r="C423" s="24">
+        <v>2</v>
+      </c>
+      <c r="D423" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="E423" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F423" s="20"/>
+      <c r="G423" s="27">
+        <v>294200</v>
+      </c>
+      <c r="H423" s="27">
+        <v>0</v>
+      </c>
+      <c r="I423" s="27">
+        <v>0</v>
+      </c>
+      <c r="J423" s="28">
+        <f t="shared" si="19"/>
+        <v>294.2</v>
+      </c>
+      <c r="K423" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L423" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="424" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A424" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="B424" s="24">
+        <v>7</v>
+      </c>
+      <c r="C424" s="24">
+        <v>2</v>
+      </c>
+      <c r="D424" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="E424" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F424" s="20"/>
+      <c r="G424" s="27">
+        <v>17311400</v>
+      </c>
+      <c r="H424" s="27">
+        <v>17384200</v>
+      </c>
+      <c r="I424" s="27">
+        <v>17383400</v>
+      </c>
+      <c r="J424" s="28">
+        <f t="shared" si="19"/>
+        <v>17311.400000000001</v>
+      </c>
+      <c r="K424" s="28">
+        <f t="shared" si="20"/>
+        <v>17384.2</v>
+      </c>
+      <c r="L424" s="28">
+        <f t="shared" si="21"/>
+        <v>17383.400000000001</v>
+      </c>
+    </row>
+    <row r="425" spans="1:12" ht="103.2" x14ac:dyDescent="0.25">
+      <c r="A425" s="23" t="s">
+        <v>244</v>
+      </c>
+      <c r="B425" s="24">
+        <v>7</v>
+      </c>
+      <c r="C425" s="24">
+        <v>2</v>
+      </c>
+      <c r="D425" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E425" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F425" s="20"/>
+      <c r="G425" s="27">
+        <v>17311400</v>
+      </c>
+      <c r="H425" s="27">
+        <v>17384200</v>
+      </c>
+      <c r="I425" s="27">
+        <v>17383400</v>
+      </c>
+      <c r="J425" s="28">
+        <f t="shared" si="19"/>
+        <v>17311.400000000001</v>
+      </c>
+      <c r="K425" s="28">
+        <f t="shared" si="20"/>
+        <v>17384.2</v>
+      </c>
+      <c r="L425" s="28">
+        <f t="shared" si="21"/>
+        <v>17383.400000000001</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A426" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B426" s="24">
+        <v>7</v>
+      </c>
+      <c r="C426" s="24">
+        <v>2</v>
+      </c>
+      <c r="D426" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E426" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F426" s="20"/>
+      <c r="G426" s="27">
+        <v>17311400</v>
+      </c>
+      <c r="H426" s="27">
+        <v>17384200</v>
+      </c>
+      <c r="I426" s="27">
+        <v>17383400</v>
+      </c>
+      <c r="J426" s="28">
+        <f t="shared" si="19"/>
+        <v>17311.400000000001</v>
+      </c>
+      <c r="K426" s="28">
+        <f t="shared" si="20"/>
+        <v>17384.2</v>
+      </c>
+      <c r="L426" s="28">
+        <f t="shared" si="21"/>
+        <v>17383.400000000001</v>
+      </c>
+    </row>
+    <row r="427" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A427" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B427" s="24">
+        <v>7</v>
+      </c>
+      <c r="C427" s="24">
+        <v>2</v>
+      </c>
+      <c r="D427" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E427" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F427" s="20"/>
+      <c r="G427" s="27">
+        <v>17311400</v>
+      </c>
+      <c r="H427" s="27">
+        <v>17384200</v>
+      </c>
+      <c r="I427" s="27">
+        <v>17383400</v>
+      </c>
+      <c r="J427" s="28">
+        <f t="shared" si="19"/>
+        <v>17311.400000000001</v>
+      </c>
+      <c r="K427" s="28">
+        <f t="shared" si="20"/>
+        <v>17384.2</v>
+      </c>
+      <c r="L427" s="28">
+        <f t="shared" si="21"/>
+        <v>17383.400000000001</v>
+      </c>
+    </row>
+    <row r="428" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A428" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B428" s="24">
+        <v>7</v>
+      </c>
+      <c r="C428" s="24">
+        <v>2</v>
+      </c>
+      <c r="D428" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E428" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F428" s="20"/>
+      <c r="G428" s="27">
+        <v>6139799.6500000004</v>
+      </c>
+      <c r="H428" s="27">
+        <v>0</v>
+      </c>
+      <c r="I428" s="27">
+        <v>0</v>
+      </c>
+      <c r="J428" s="28">
+        <f t="shared" si="19"/>
+        <v>6139.7996499999999</v>
+      </c>
+      <c r="K428" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L428" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A429" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="B429" s="24">
+        <v>7</v>
+      </c>
+      <c r="C429" s="24">
+        <v>2</v>
+      </c>
+      <c r="D429" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="E429" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F429" s="20"/>
+      <c r="G429" s="27">
+        <v>6095743.6900000004</v>
+      </c>
+      <c r="H429" s="27">
+        <v>0</v>
+      </c>
+      <c r="I429" s="27">
+        <v>0</v>
+      </c>
+      <c r="J429" s="28">
+        <f t="shared" si="19"/>
+        <v>6095.7436900000002</v>
+      </c>
+      <c r="K429" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L429" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A430" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="B430" s="24">
+        <v>7</v>
+      </c>
+      <c r="C430" s="24">
+        <v>2</v>
+      </c>
+      <c r="D430" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E430" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F430" s="20"/>
+      <c r="G430" s="27">
+        <v>6095743.6900000004</v>
+      </c>
+      <c r="H430" s="27">
+        <v>0</v>
+      </c>
+      <c r="I430" s="27">
+        <v>0</v>
+      </c>
+      <c r="J430" s="28">
+        <f t="shared" si="19"/>
+        <v>6095.7436900000002</v>
+      </c>
+      <c r="K430" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L430" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="431" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A431" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B431" s="24">
+        <v>7</v>
+      </c>
+      <c r="C431" s="24">
+        <v>2</v>
+      </c>
+      <c r="D431" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E431" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F431" s="20"/>
+      <c r="G431" s="27">
+        <v>6095743.6900000004</v>
+      </c>
+      <c r="H431" s="27">
+        <v>0</v>
+      </c>
+      <c r="I431" s="27">
+        <v>0</v>
+      </c>
+      <c r="J431" s="28">
+        <f t="shared" si="19"/>
+        <v>6095.7436900000002</v>
+      </c>
+      <c r="K431" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L431" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A432" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B432" s="24">
+        <v>7</v>
+      </c>
+      <c r="C432" s="24">
+        <v>2</v>
+      </c>
+      <c r="D432" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E432" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F432" s="20"/>
+      <c r="G432" s="27">
+        <v>6095743.6900000004</v>
+      </c>
+      <c r="H432" s="27">
+        <v>0</v>
+      </c>
+      <c r="I432" s="27">
+        <v>0</v>
+      </c>
+      <c r="J432" s="28">
+        <f t="shared" si="19"/>
+        <v>6095.7436900000002</v>
+      </c>
+      <c r="K432" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L432" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="433" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A433" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="B433" s="24">
+        <v>7</v>
+      </c>
+      <c r="C433" s="24">
+        <v>2</v>
+      </c>
+      <c r="D433" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="E433" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F433" s="20"/>
+      <c r="G433" s="27">
+        <v>44055.96</v>
+      </c>
+      <c r="H433" s="27">
+        <v>0</v>
+      </c>
+      <c r="I433" s="27">
+        <v>0</v>
+      </c>
+      <c r="J433" s="28">
+        <f t="shared" si="19"/>
+        <v>44.055959999999999</v>
+      </c>
+      <c r="K433" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L433" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="434" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A434" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="B434" s="24">
+        <v>7</v>
+      </c>
+      <c r="C434" s="24">
+        <v>2</v>
+      </c>
+      <c r="D434" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E434" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F434" s="20"/>
+      <c r="G434" s="27">
+        <v>44055.96</v>
+      </c>
+      <c r="H434" s="27">
+        <v>0</v>
+      </c>
+      <c r="I434" s="27">
+        <v>0</v>
+      </c>
+      <c r="J434" s="28">
+        <f t="shared" si="19"/>
+        <v>44.055959999999999</v>
+      </c>
+      <c r="K434" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L434" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A435" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B435" s="24">
+        <v>7</v>
+      </c>
+      <c r="C435" s="24">
+        <v>2</v>
+      </c>
+      <c r="D435" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E435" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F435" s="20"/>
+      <c r="G435" s="27">
+        <v>44055.96</v>
+      </c>
+      <c r="H435" s="27">
+        <v>0</v>
+      </c>
+      <c r="I435" s="27">
+        <v>0</v>
+      </c>
+      <c r="J435" s="28">
+        <f t="shared" si="19"/>
+        <v>44.055959999999999</v>
+      </c>
+      <c r="K435" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L435" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A436" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B436" s="24">
+        <v>7</v>
+      </c>
+      <c r="C436" s="24">
+        <v>2</v>
+      </c>
+      <c r="D436" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E436" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F436" s="20"/>
+      <c r="G436" s="27">
+        <v>44055.96</v>
+      </c>
+      <c r="H436" s="27">
+        <v>0</v>
+      </c>
+      <c r="I436" s="27">
+        <v>0</v>
+      </c>
+      <c r="J436" s="28">
+        <f t="shared" si="19"/>
+        <v>44.055959999999999</v>
+      </c>
+      <c r="K436" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L436" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="437" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A437" s="23" t="s">
+        <v>242</v>
+      </c>
+      <c r="B437" s="24">
+        <v>7</v>
+      </c>
+      <c r="C437" s="24">
+        <v>3</v>
+      </c>
+      <c r="D437" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E437" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F437" s="20"/>
+      <c r="G437" s="27">
+        <v>23571907.399999999</v>
+      </c>
+      <c r="H437" s="27">
+        <v>18967569.210000001</v>
+      </c>
+      <c r="I437" s="27">
+        <v>19881465.18</v>
+      </c>
+      <c r="J437" s="28">
+        <f t="shared" si="19"/>
+        <v>23571.9074</v>
+      </c>
+      <c r="K437" s="28">
+        <f t="shared" si="20"/>
+        <v>18967.569210000001</v>
+      </c>
+      <c r="L437" s="28">
+        <f t="shared" si="21"/>
+        <v>19881.465179999999</v>
+      </c>
+    </row>
+    <row r="438" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A438" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B438" s="24">
+        <v>7</v>
+      </c>
+      <c r="C438" s="24">
+        <v>3</v>
+      </c>
+      <c r="D438" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="E438" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F438" s="20"/>
+      <c r="G438" s="27">
+        <v>23533819.93</v>
+      </c>
+      <c r="H438" s="27">
+        <v>18967569.210000001</v>
+      </c>
+      <c r="I438" s="27">
+        <v>19881465.18</v>
+      </c>
+      <c r="J438" s="28">
+        <f t="shared" si="19"/>
+        <v>23533.819930000001</v>
+      </c>
+      <c r="K438" s="28">
+        <f t="shared" si="20"/>
+        <v>18967.569210000001</v>
+      </c>
+      <c r="L438" s="28">
+        <f t="shared" si="21"/>
+        <v>19881.465179999999</v>
+      </c>
+    </row>
+    <row r="439" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A439" s="23" t="s">
+        <v>241</v>
+      </c>
+      <c r="B439" s="24">
+        <v>7</v>
+      </c>
+      <c r="C439" s="24">
+        <v>3</v>
+      </c>
+      <c r="D439" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="E439" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F439" s="20"/>
+      <c r="G439" s="27">
+        <v>23533819.93</v>
+      </c>
+      <c r="H439" s="27">
+        <v>18967569.210000001</v>
+      </c>
+      <c r="I439" s="27">
+        <v>19881465.18</v>
+      </c>
+      <c r="J439" s="28">
+        <f t="shared" si="19"/>
+        <v>23533.819930000001</v>
+      </c>
+      <c r="K439" s="28">
+        <f t="shared" si="20"/>
+        <v>18967.569210000001</v>
+      </c>
+      <c r="L439" s="28">
+        <f t="shared" si="21"/>
+        <v>19881.465179999999</v>
+      </c>
+    </row>
+    <row r="440" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A440" s="23" t="s">
+        <v>239</v>
+      </c>
+      <c r="B440" s="24">
+        <v>7</v>
+      </c>
+      <c r="C440" s="24">
+        <v>3</v>
+      </c>
+      <c r="D440" s="25" t="s">
+        <v>238</v>
+      </c>
+      <c r="E440" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F440" s="20"/>
+      <c r="G440" s="27">
+        <v>20734303.93</v>
+      </c>
+      <c r="H440" s="27">
+        <v>18561969.210000001</v>
+      </c>
+      <c r="I440" s="27">
+        <v>19459680.18</v>
+      </c>
+      <c r="J440" s="28">
+        <f t="shared" si="19"/>
+        <v>20734.303929999998</v>
+      </c>
+      <c r="K440" s="28">
+        <f t="shared" si="20"/>
+        <v>18561.969209999999</v>
+      </c>
+      <c r="L440" s="28">
+        <f t="shared" si="21"/>
+        <v>19459.680179999999</v>
+      </c>
+    </row>
+    <row r="441" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A441" s="23" t="s">
+        <v>237</v>
+      </c>
+      <c r="B441" s="24">
+        <v>7</v>
+      </c>
+      <c r="C441" s="24">
+        <v>3</v>
+      </c>
+      <c r="D441" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="E441" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F441" s="20"/>
+      <c r="G441" s="27">
+        <v>16945334.93</v>
+      </c>
+      <c r="H441" s="27">
+        <v>18561969.210000001</v>
+      </c>
+      <c r="I441" s="27">
+        <v>19459680.18</v>
+      </c>
+      <c r="J441" s="28">
+        <f t="shared" si="19"/>
+        <v>16945.334930000001</v>
+      </c>
+      <c r="K441" s="28">
+        <f t="shared" si="20"/>
+        <v>18561.969209999999</v>
+      </c>
+      <c r="L441" s="28">
+        <f t="shared" si="21"/>
+        <v>19459.680179999999</v>
+      </c>
+    </row>
+    <row r="442" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A442" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B442" s="24">
+        <v>7</v>
+      </c>
+      <c r="C442" s="24">
+        <v>3</v>
+      </c>
+      <c r="D442" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="E442" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F442" s="20"/>
+      <c r="G442" s="27">
+        <v>16945334.93</v>
+      </c>
+      <c r="H442" s="27">
+        <v>18561969.210000001</v>
+      </c>
+      <c r="I442" s="27">
+        <v>19459680.18</v>
+      </c>
+      <c r="J442" s="28">
+        <f t="shared" si="19"/>
+        <v>16945.334930000001</v>
+      </c>
+      <c r="K442" s="28">
+        <f t="shared" si="20"/>
+        <v>18561.969209999999</v>
+      </c>
+      <c r="L442" s="28">
+        <f t="shared" si="21"/>
+        <v>19459.680179999999</v>
+      </c>
+    </row>
+    <row r="443" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A443" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B443" s="24">
+        <v>7</v>
+      </c>
+      <c r="C443" s="24">
+        <v>3</v>
+      </c>
+      <c r="D443" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="E443" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F443" s="20"/>
+      <c r="G443" s="27">
+        <v>16945334.93</v>
+      </c>
+      <c r="H443" s="27">
+        <v>18561969.210000001</v>
+      </c>
+      <c r="I443" s="27">
+        <v>19459680.18</v>
+      </c>
+      <c r="J443" s="28">
+        <f t="shared" si="19"/>
+        <v>16945.334930000001</v>
+      </c>
+      <c r="K443" s="28">
+        <f t="shared" si="20"/>
+        <v>18561.969209999999</v>
+      </c>
+      <c r="L443" s="28">
+        <f t="shared" si="21"/>
+        <v>19459.680179999999</v>
+      </c>
+    </row>
+    <row r="444" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A444" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="B444" s="24">
+        <v>7</v>
+      </c>
+      <c r="C444" s="24">
+        <v>3</v>
+      </c>
+      <c r="D444" s="25" t="s">
+        <v>235</v>
+      </c>
+      <c r="E444" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F444" s="20"/>
+      <c r="G444" s="27">
+        <v>3675300</v>
+      </c>
+      <c r="H444" s="27">
+        <v>0</v>
+      </c>
+      <c r="I444" s="27">
+        <v>0</v>
+      </c>
+      <c r="J444" s="28">
+        <f t="shared" si="19"/>
+        <v>3675.3</v>
+      </c>
+      <c r="K444" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L444" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A445" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B445" s="24">
+        <v>7</v>
+      </c>
+      <c r="C445" s="24">
+        <v>3</v>
+      </c>
+      <c r="D445" s="25" t="s">
+        <v>235</v>
+      </c>
+      <c r="E445" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F445" s="20"/>
+      <c r="G445" s="27">
+        <v>3675300</v>
+      </c>
+      <c r="H445" s="27">
+        <v>0</v>
+      </c>
+      <c r="I445" s="27">
+        <v>0</v>
+      </c>
+      <c r="J445" s="28">
+        <f t="shared" si="19"/>
+        <v>3675.3</v>
+      </c>
+      <c r="K445" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L445" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A446" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B446" s="24">
+        <v>7</v>
+      </c>
+      <c r="C446" s="24">
+        <v>3</v>
+      </c>
+      <c r="D446" s="25" t="s">
+        <v>235</v>
+      </c>
+      <c r="E446" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F446" s="20"/>
+      <c r="G446" s="27">
+        <v>3675300</v>
+      </c>
+      <c r="H446" s="27">
+        <v>0</v>
+      </c>
+      <c r="I446" s="27">
+        <v>0</v>
+      </c>
+      <c r="J446" s="28">
+        <f t="shared" si="19"/>
+        <v>3675.3</v>
+      </c>
+      <c r="K446" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L446" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A447" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="B447" s="24">
+        <v>7</v>
+      </c>
+      <c r="C447" s="24">
+        <v>3</v>
+      </c>
+      <c r="D447" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="E447" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F447" s="20"/>
+      <c r="G447" s="27">
+        <v>113669</v>
+      </c>
+      <c r="H447" s="27">
+        <v>0</v>
+      </c>
+      <c r="I447" s="27">
+        <v>0</v>
+      </c>
+      <c r="J447" s="28">
+        <f t="shared" si="19"/>
+        <v>113.669</v>
+      </c>
+      <c r="K447" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L447" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A448" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B448" s="24">
+        <v>7</v>
+      </c>
+      <c r="C448" s="24">
+        <v>3</v>
+      </c>
+      <c r="D448" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="E448" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F448" s="20"/>
+      <c r="G448" s="27">
+        <v>113669</v>
+      </c>
+      <c r="H448" s="27">
+        <v>0</v>
+      </c>
+      <c r="I448" s="27">
+        <v>0</v>
+      </c>
+      <c r="J448" s="28">
+        <f t="shared" si="19"/>
+        <v>113.669</v>
+      </c>
+      <c r="K448" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L448" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A449" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B449" s="24">
+        <v>7</v>
+      </c>
+      <c r="C449" s="24">
+        <v>3</v>
+      </c>
+      <c r="D449" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="E449" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F449" s="20"/>
+      <c r="G449" s="27">
+        <v>113669</v>
+      </c>
+      <c r="H449" s="27">
+        <v>0</v>
+      </c>
+      <c r="I449" s="27">
+        <v>0</v>
+      </c>
+      <c r="J449" s="28">
+        <f t="shared" si="19"/>
+        <v>113.669</v>
+      </c>
+      <c r="K449" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L449" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A450" s="23" t="s">
+        <v>232</v>
+      </c>
+      <c r="B450" s="24">
+        <v>7</v>
+      </c>
+      <c r="C450" s="24">
+        <v>3</v>
+      </c>
+      <c r="D450" s="25" t="s">
+        <v>231</v>
+      </c>
+      <c r="E450" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F450" s="20"/>
+      <c r="G450" s="27">
+        <v>554052</v>
+      </c>
+      <c r="H450" s="27">
+        <v>405600</v>
+      </c>
+      <c r="I450" s="27">
+        <v>421785</v>
+      </c>
+      <c r="J450" s="28">
+        <f t="shared" si="19"/>
+        <v>554.05200000000002</v>
+      </c>
+      <c r="K450" s="28">
+        <f t="shared" si="20"/>
+        <v>405.6</v>
+      </c>
+      <c r="L450" s="28">
+        <f t="shared" si="21"/>
+        <v>421.78500000000003</v>
+      </c>
+    </row>
+    <row r="451" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A451" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="B451" s="24">
+        <v>7</v>
+      </c>
+      <c r="C451" s="24">
+        <v>3</v>
+      </c>
+      <c r="D451" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="E451" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F451" s="20"/>
+      <c r="G451" s="27">
+        <v>554052</v>
+      </c>
+      <c r="H451" s="27">
+        <v>405600</v>
+      </c>
+      <c r="I451" s="27">
+        <v>421785</v>
+      </c>
+      <c r="J451" s="28">
+        <f t="shared" si="19"/>
+        <v>554.05200000000002</v>
+      </c>
+      <c r="K451" s="28">
+        <f t="shared" si="20"/>
+        <v>405.6</v>
+      </c>
+      <c r="L451" s="28">
+        <f t="shared" si="21"/>
+        <v>421.78500000000003</v>
+      </c>
+    </row>
+    <row r="452" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A452" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B452" s="24">
+        <v>7</v>
+      </c>
+      <c r="C452" s="24">
+        <v>3</v>
+      </c>
+      <c r="D452" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="E452" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F452" s="20"/>
+      <c r="G452" s="27">
+        <v>554052</v>
+      </c>
+      <c r="H452" s="27">
+        <v>405600</v>
+      </c>
+      <c r="I452" s="27">
+        <v>421785</v>
+      </c>
+      <c r="J452" s="28">
+        <f t="shared" si="19"/>
+        <v>554.05200000000002</v>
+      </c>
+      <c r="K452" s="28">
+        <f t="shared" si="20"/>
+        <v>405.6</v>
+      </c>
+      <c r="L452" s="28">
+        <f t="shared" si="21"/>
+        <v>421.78500000000003</v>
+      </c>
+    </row>
+    <row r="453" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A453" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B453" s="24">
+        <v>7</v>
+      </c>
+      <c r="C453" s="24">
+        <v>3</v>
+      </c>
+      <c r="D453" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="E453" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F453" s="20"/>
+      <c r="G453" s="27">
+        <v>554052</v>
+      </c>
+      <c r="H453" s="27">
+        <v>405600</v>
+      </c>
+      <c r="I453" s="27">
+        <v>421785</v>
+      </c>
+      <c r="J453" s="28">
+        <f t="shared" si="19"/>
+        <v>554.05200000000002</v>
+      </c>
+      <c r="K453" s="28">
+        <f t="shared" si="20"/>
+        <v>405.6</v>
+      </c>
+      <c r="L453" s="28">
+        <f t="shared" si="21"/>
+        <v>421.78500000000003</v>
+      </c>
+    </row>
+    <row r="454" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A454" s="23" t="s">
+        <v>228</v>
+      </c>
+      <c r="B454" s="24">
+        <v>7</v>
+      </c>
+      <c r="C454" s="24">
+        <v>3</v>
+      </c>
+      <c r="D454" s="25" t="s">
+        <v>227</v>
+      </c>
+      <c r="E454" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F454" s="20"/>
+      <c r="G454" s="27">
+        <v>2245464</v>
+      </c>
+      <c r="H454" s="27">
+        <v>0</v>
+      </c>
+      <c r="I454" s="27">
+        <v>0</v>
+      </c>
+      <c r="J454" s="28">
+        <f t="shared" si="19"/>
+        <v>2245.4639999999999</v>
+      </c>
+      <c r="K454" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L454" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A455" s="23" t="s">
+        <v>226</v>
+      </c>
+      <c r="B455" s="24">
+        <v>7</v>
+      </c>
+      <c r="C455" s="24">
+        <v>3</v>
+      </c>
+      <c r="D455" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="E455" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F455" s="20"/>
+      <c r="G455" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H455" s="27">
+        <v>0</v>
+      </c>
+      <c r="I455" s="27">
+        <v>0</v>
+      </c>
+      <c r="J455" s="28">
+        <f t="shared" si="19"/>
+        <v>500</v>
+      </c>
+      <c r="K455" s="28">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L455" s="28">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A456" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B456" s="24">
+        <v>7</v>
+      </c>
+      <c r="C456" s="24">
+        <v>3</v>
+      </c>
+      <c r="D456" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="E456" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F456" s="20"/>
+      <c r="G456" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H456" s="27">
+        <v>0</v>
+      </c>
+      <c r="I456" s="27">
+        <v>0</v>
+      </c>
+      <c r="J456" s="28">
+        <f t="shared" ref="J456:J519" si="22">G456/$I$3</f>
+        <v>500</v>
+      </c>
+      <c r="K456" s="28">
+        <f t="shared" ref="K456:K519" si="23">H456/$I$3</f>
+        <v>0</v>
+      </c>
+      <c r="L456" s="28">
+        <f t="shared" ref="L456:L519" si="24">I456/$I$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A457" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B457" s="24">
+        <v>7</v>
+      </c>
+      <c r="C457" s="24">
+        <v>3</v>
+      </c>
+      <c r="D457" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="E457" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F457" s="20"/>
+      <c r="G457" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H457" s="27">
+        <v>0</v>
+      </c>
+      <c r="I457" s="27">
+        <v>0</v>
+      </c>
+      <c r="J457" s="28">
+        <f t="shared" si="22"/>
+        <v>500</v>
+      </c>
+      <c r="K457" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L457" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A458" s="23" t="s">
+        <v>224</v>
+      </c>
+      <c r="B458" s="24">
+        <v>7</v>
+      </c>
+      <c r="C458" s="24">
+        <v>3</v>
+      </c>
+      <c r="D458" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="E458" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F458" s="20"/>
+      <c r="G458" s="27">
+        <v>865000</v>
+      </c>
+      <c r="H458" s="27">
+        <v>0</v>
+      </c>
+      <c r="I458" s="27">
+        <v>0</v>
+      </c>
+      <c r="J458" s="28">
+        <f t="shared" si="22"/>
+        <v>865</v>
+      </c>
+      <c r="K458" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L458" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="459" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A459" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B459" s="24">
+        <v>7</v>
+      </c>
+      <c r="C459" s="24">
+        <v>3</v>
+      </c>
+      <c r="D459" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="E459" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F459" s="20"/>
+      <c r="G459" s="27">
+        <v>865000</v>
+      </c>
+      <c r="H459" s="27">
+        <v>0</v>
+      </c>
+      <c r="I459" s="27">
+        <v>0</v>
+      </c>
+      <c r="J459" s="28">
+        <f t="shared" si="22"/>
+        <v>865</v>
+      </c>
+      <c r="K459" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L459" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="460" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A460" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B460" s="24">
+        <v>7</v>
+      </c>
+      <c r="C460" s="24">
+        <v>3</v>
+      </c>
+      <c r="D460" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="E460" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F460" s="20"/>
+      <c r="G460" s="27">
+        <v>865000</v>
+      </c>
+      <c r="H460" s="27">
+        <v>0</v>
+      </c>
+      <c r="I460" s="27">
+        <v>0</v>
+      </c>
+      <c r="J460" s="28">
+        <f t="shared" si="22"/>
+        <v>865</v>
+      </c>
+      <c r="K460" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L460" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="461" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A461" s="23" t="s">
+        <v>222</v>
+      </c>
+      <c r="B461" s="24">
+        <v>7</v>
+      </c>
+      <c r="C461" s="24">
+        <v>3</v>
+      </c>
+      <c r="D461" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="E461" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F461" s="20"/>
+      <c r="G461" s="27">
+        <v>15464</v>
+      </c>
+      <c r="H461" s="27">
+        <v>0</v>
+      </c>
+      <c r="I461" s="27">
+        <v>0</v>
+      </c>
+      <c r="J461" s="28">
+        <f t="shared" si="22"/>
+        <v>15.464</v>
+      </c>
+      <c r="K461" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L461" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A462" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B462" s="24">
+        <v>7</v>
+      </c>
+      <c r="C462" s="24">
+        <v>3</v>
+      </c>
+      <c r="D462" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="E462" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F462" s="20"/>
+      <c r="G462" s="27">
+        <v>15464</v>
+      </c>
+      <c r="H462" s="27">
+        <v>0</v>
+      </c>
+      <c r="I462" s="27">
+        <v>0</v>
+      </c>
+      <c r="J462" s="28">
+        <f t="shared" si="22"/>
+        <v>15.464</v>
+      </c>
+      <c r="K462" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L462" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A463" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B463" s="24">
+        <v>7</v>
+      </c>
+      <c r="C463" s="24">
+        <v>3</v>
+      </c>
+      <c r="D463" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="E463" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F463" s="20"/>
+      <c r="G463" s="27">
+        <v>15464</v>
+      </c>
+      <c r="H463" s="27">
+        <v>0</v>
+      </c>
+      <c r="I463" s="27">
+        <v>0</v>
+      </c>
+      <c r="J463" s="28">
+        <f t="shared" si="22"/>
+        <v>15.464</v>
+      </c>
+      <c r="K463" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L463" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="464" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A464" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="B464" s="24">
+        <v>7</v>
+      </c>
+      <c r="C464" s="24">
+        <v>3</v>
+      </c>
+      <c r="D464" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="E464" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F464" s="20"/>
+      <c r="G464" s="27">
+        <v>865000</v>
+      </c>
+      <c r="H464" s="27">
+        <v>0</v>
+      </c>
+      <c r="I464" s="27">
+        <v>0</v>
+      </c>
+      <c r="J464" s="28">
+        <f t="shared" si="22"/>
+        <v>865</v>
+      </c>
+      <c r="K464" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L464" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A465" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B465" s="24">
+        <v>7</v>
+      </c>
+      <c r="C465" s="24">
+        <v>3</v>
+      </c>
+      <c r="D465" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="E465" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F465" s="20"/>
+      <c r="G465" s="27">
+        <v>865000</v>
+      </c>
+      <c r="H465" s="27">
+        <v>0</v>
+      </c>
+      <c r="I465" s="27">
+        <v>0</v>
+      </c>
+      <c r="J465" s="28">
+        <f t="shared" si="22"/>
+        <v>865</v>
+      </c>
+      <c r="K465" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L465" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A466" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B466" s="24">
+        <v>7</v>
+      </c>
+      <c r="C466" s="24">
+        <v>3</v>
+      </c>
+      <c r="D466" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="E466" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F466" s="20"/>
+      <c r="G466" s="27">
+        <v>865000</v>
+      </c>
+      <c r="H466" s="27">
+        <v>0</v>
+      </c>
+      <c r="I466" s="27">
+        <v>0</v>
+      </c>
+      <c r="J466" s="28">
+        <f t="shared" si="22"/>
+        <v>865</v>
+      </c>
+      <c r="K466" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L466" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="467" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A467" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B467" s="24">
+        <v>7</v>
+      </c>
+      <c r="C467" s="24">
+        <v>3</v>
+      </c>
+      <c r="D467" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E467" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F467" s="20"/>
+      <c r="G467" s="27">
+        <v>38087.47</v>
+      </c>
+      <c r="H467" s="27">
+        <v>0</v>
+      </c>
+      <c r="I467" s="27">
+        <v>0</v>
+      </c>
+      <c r="J467" s="28">
+        <f t="shared" si="22"/>
+        <v>38.087470000000003</v>
+      </c>
+      <c r="K467" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L467" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="468" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A468" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="B468" s="24">
+        <v>7</v>
+      </c>
+      <c r="C468" s="24">
+        <v>3</v>
+      </c>
+      <c r="D468" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="E468" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F468" s="20"/>
+      <c r="G468" s="27">
+        <v>38087.47</v>
+      </c>
+      <c r="H468" s="27">
+        <v>0</v>
+      </c>
+      <c r="I468" s="27">
+        <v>0</v>
+      </c>
+      <c r="J468" s="28">
+        <f t="shared" si="22"/>
+        <v>38.087470000000003</v>
+      </c>
+      <c r="K468" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L468" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A469" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="B469" s="24">
+        <v>7</v>
+      </c>
+      <c r="C469" s="24">
+        <v>3</v>
+      </c>
+      <c r="D469" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E469" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F469" s="20"/>
+      <c r="G469" s="27">
+        <v>38087.47</v>
+      </c>
+      <c r="H469" s="27">
+        <v>0</v>
+      </c>
+      <c r="I469" s="27">
+        <v>0</v>
+      </c>
+      <c r="J469" s="28">
+        <f t="shared" si="22"/>
+        <v>38.087470000000003</v>
+      </c>
+      <c r="K469" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L469" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="470" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A470" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B470" s="24">
+        <v>7</v>
+      </c>
+      <c r="C470" s="24">
+        <v>3</v>
+      </c>
+      <c r="D470" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E470" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F470" s="20"/>
+      <c r="G470" s="27">
+        <v>38087.47</v>
+      </c>
+      <c r="H470" s="27">
+        <v>0</v>
+      </c>
+      <c r="I470" s="27">
+        <v>0</v>
+      </c>
+      <c r="J470" s="28">
+        <f t="shared" si="22"/>
+        <v>38.087470000000003</v>
+      </c>
+      <c r="K470" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L470" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A471" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B471" s="24">
+        <v>7</v>
+      </c>
+      <c r="C471" s="24">
+        <v>3</v>
+      </c>
+      <c r="D471" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E471" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F471" s="20"/>
+      <c r="G471" s="27">
+        <v>38087.47</v>
+      </c>
+      <c r="H471" s="27">
+        <v>0</v>
+      </c>
+      <c r="I471" s="27">
+        <v>0</v>
+      </c>
+      <c r="J471" s="28">
+        <f t="shared" si="22"/>
+        <v>38.087470000000003</v>
+      </c>
+      <c r="K471" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L471" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="472" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A472" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B472" s="24">
+        <v>7</v>
+      </c>
+      <c r="C472" s="24">
+        <v>7</v>
+      </c>
+      <c r="D472" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E472" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F472" s="20"/>
+      <c r="G472" s="27">
+        <v>1700000</v>
+      </c>
+      <c r="H472" s="27">
+        <v>0</v>
+      </c>
+      <c r="I472" s="27">
+        <v>0</v>
+      </c>
+      <c r="J472" s="28">
+        <f t="shared" si="22"/>
+        <v>1700</v>
+      </c>
+      <c r="K472" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L472" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="473" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A473" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B473" s="24">
+        <v>7</v>
+      </c>
+      <c r="C473" s="24">
+        <v>7</v>
+      </c>
+      <c r="D473" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="E473" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F473" s="20"/>
+      <c r="G473" s="27">
+        <v>1700000</v>
+      </c>
+      <c r="H473" s="27">
+        <v>0</v>
+      </c>
+      <c r="I473" s="27">
+        <v>0</v>
+      </c>
+      <c r="J473" s="28">
+        <f t="shared" si="22"/>
+        <v>1700</v>
+      </c>
+      <c r="K473" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L473" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A474" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B474" s="24">
+        <v>7</v>
+      </c>
+      <c r="C474" s="24">
+        <v>7</v>
+      </c>
+      <c r="D474" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="E474" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F474" s="20"/>
+      <c r="G474" s="27">
+        <v>1700000</v>
+      </c>
+      <c r="H474" s="27">
+        <v>0</v>
+      </c>
+      <c r="I474" s="27">
+        <v>0</v>
+      </c>
+      <c r="J474" s="28">
+        <f t="shared" si="22"/>
+        <v>1700</v>
+      </c>
+      <c r="K474" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L474" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A475" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B475" s="24">
+        <v>7</v>
+      </c>
+      <c r="C475" s="24">
+        <v>7</v>
+      </c>
+      <c r="D475" s="25" t="s">
+        <v>210</v>
+      </c>
+      <c r="E475" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F475" s="20"/>
+      <c r="G475" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="H475" s="27">
+        <v>0</v>
+      </c>
+      <c r="I475" s="27">
+        <v>0</v>
+      </c>
+      <c r="J475" s="28">
+        <f t="shared" si="22"/>
+        <v>1500</v>
+      </c>
+      <c r="K475" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L475" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A476" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B476" s="24">
+        <v>7</v>
+      </c>
+      <c r="C476" s="24">
+        <v>7</v>
+      </c>
+      <c r="D476" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="E476" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F476" s="20"/>
+      <c r="G476" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="H476" s="27">
+        <v>0</v>
+      </c>
+      <c r="I476" s="27">
+        <v>0</v>
+      </c>
+      <c r="J476" s="28">
+        <f t="shared" si="22"/>
+        <v>1500</v>
+      </c>
+      <c r="K476" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L476" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="477" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A477" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B477" s="24">
+        <v>7</v>
+      </c>
+      <c r="C477" s="24">
+        <v>7</v>
+      </c>
+      <c r="D477" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="E477" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F477" s="20"/>
+      <c r="G477" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="H477" s="27">
+        <v>0</v>
+      </c>
+      <c r="I477" s="27">
+        <v>0</v>
+      </c>
+      <c r="J477" s="28">
+        <f t="shared" si="22"/>
+        <v>1500</v>
+      </c>
+      <c r="K477" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L477" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="478" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A478" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B478" s="24">
+        <v>7</v>
+      </c>
+      <c r="C478" s="24">
+        <v>7</v>
+      </c>
+      <c r="D478" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="E478" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F478" s="20"/>
+      <c r="G478" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="H478" s="27">
+        <v>0</v>
+      </c>
+      <c r="I478" s="27">
+        <v>0</v>
+      </c>
+      <c r="J478" s="28">
+        <f t="shared" si="22"/>
+        <v>1500</v>
+      </c>
+      <c r="K478" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L478" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="479" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A479" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="B479" s="24">
+        <v>7</v>
+      </c>
+      <c r="C479" s="24">
+        <v>7</v>
+      </c>
+      <c r="D479" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="E479" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F479" s="20"/>
+      <c r="G479" s="27">
+        <v>200000</v>
+      </c>
+      <c r="H479" s="27">
+        <v>0</v>
+      </c>
+      <c r="I479" s="27">
+        <v>0</v>
+      </c>
+      <c r="J479" s="28">
+        <f t="shared" si="22"/>
+        <v>200</v>
+      </c>
+      <c r="K479" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L479" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A480" s="23" t="s">
+        <v>205</v>
+      </c>
+      <c r="B480" s="24">
+        <v>7</v>
+      </c>
+      <c r="C480" s="24">
+        <v>7</v>
+      </c>
+      <c r="D480" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="E480" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F480" s="20"/>
+      <c r="G480" s="27">
+        <v>200000</v>
+      </c>
+      <c r="H480" s="27">
+        <v>0</v>
+      </c>
+      <c r="I480" s="27">
+        <v>0</v>
+      </c>
+      <c r="J480" s="28">
+        <f t="shared" si="22"/>
+        <v>200</v>
+      </c>
+      <c r="K480" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L480" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="481" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A481" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B481" s="24">
+        <v>7</v>
+      </c>
+      <c r="C481" s="24">
+        <v>7</v>
+      </c>
+      <c r="D481" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="E481" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F481" s="20"/>
+      <c r="G481" s="27">
+        <v>200000</v>
+      </c>
+      <c r="H481" s="27">
+        <v>0</v>
+      </c>
+      <c r="I481" s="27">
+        <v>0</v>
+      </c>
+      <c r="J481" s="28">
+        <f t="shared" si="22"/>
+        <v>200</v>
+      </c>
+      <c r="K481" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L481" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="482" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A482" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B482" s="24">
+        <v>7</v>
+      </c>
+      <c r="C482" s="24">
+        <v>7</v>
+      </c>
+      <c r="D482" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="E482" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F482" s="20"/>
+      <c r="G482" s="27">
+        <v>200000</v>
+      </c>
+      <c r="H482" s="27">
+        <v>0</v>
+      </c>
+      <c r="I482" s="27">
+        <v>0</v>
+      </c>
+      <c r="J482" s="28">
+        <f t="shared" si="22"/>
+        <v>200</v>
+      </c>
+      <c r="K482" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L482" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="483" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A483" s="23" t="s">
+        <v>203</v>
+      </c>
+      <c r="B483" s="24">
+        <v>7</v>
+      </c>
+      <c r="C483" s="24">
+        <v>9</v>
+      </c>
+      <c r="D483" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E483" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F483" s="20"/>
+      <c r="G483" s="27">
+        <v>22749246.390000001</v>
+      </c>
+      <c r="H483" s="27">
+        <v>21215418.390000001</v>
+      </c>
+      <c r="I483" s="27">
+        <v>21969591.989999998</v>
+      </c>
+      <c r="J483" s="28">
+        <f t="shared" si="22"/>
+        <v>22749.24639</v>
+      </c>
+      <c r="K483" s="28">
+        <f t="shared" si="23"/>
+        <v>21215.418389999999</v>
+      </c>
+      <c r="L483" s="28">
+        <f t="shared" si="24"/>
+        <v>21969.591989999997</v>
+      </c>
+    </row>
+    <row r="484" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A484" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="B484" s="24">
+        <v>7</v>
+      </c>
+      <c r="C484" s="24">
+        <v>9</v>
+      </c>
+      <c r="D484" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="E484" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F484" s="20"/>
+      <c r="G484" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H484" s="27">
+        <v>0</v>
+      </c>
+      <c r="I484" s="27">
+        <v>0</v>
+      </c>
+      <c r="J484" s="28">
+        <f t="shared" si="22"/>
+        <v>3</v>
+      </c>
+      <c r="K484" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L484" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="485" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A485" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="B485" s="24">
+        <v>7</v>
+      </c>
+      <c r="C485" s="24">
+        <v>9</v>
+      </c>
+      <c r="D485" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="E485" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F485" s="20"/>
+      <c r="G485" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H485" s="27">
+        <v>0</v>
+      </c>
+      <c r="I485" s="27">
+        <v>0</v>
+      </c>
+      <c r="J485" s="28">
+        <f t="shared" si="22"/>
+        <v>3</v>
+      </c>
+      <c r="K485" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L485" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="486" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A486" s="23" t="s">
+        <v>133</v>
+      </c>
+      <c r="B486" s="24">
+        <v>7</v>
+      </c>
+      <c r="C486" s="24">
+        <v>9</v>
+      </c>
+      <c r="D486" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E486" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F486" s="20"/>
+      <c r="G486" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H486" s="27">
+        <v>0</v>
+      </c>
+      <c r="I486" s="27">
+        <v>0</v>
+      </c>
+      <c r="J486" s="28">
+        <f t="shared" si="22"/>
+        <v>3</v>
+      </c>
+      <c r="K486" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L486" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="487" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A487" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B487" s="24">
+        <v>7</v>
+      </c>
+      <c r="C487" s="24">
+        <v>9</v>
+      </c>
+      <c r="D487" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E487" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F487" s="20"/>
+      <c r="G487" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H487" s="27">
+        <v>0</v>
+      </c>
+      <c r="I487" s="27">
+        <v>0</v>
+      </c>
+      <c r="J487" s="28">
+        <f t="shared" si="22"/>
+        <v>3</v>
+      </c>
+      <c r="K487" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L487" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="488" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A488" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B488" s="24">
+        <v>7</v>
+      </c>
+      <c r="C488" s="24">
+        <v>9</v>
+      </c>
+      <c r="D488" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E488" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F488" s="20"/>
+      <c r="G488" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H488" s="27">
+        <v>0</v>
+      </c>
+      <c r="I488" s="27">
+        <v>0</v>
+      </c>
+      <c r="J488" s="28">
+        <f t="shared" si="22"/>
+        <v>3</v>
+      </c>
+      <c r="K488" s="28">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L488" s="28">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="489" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A489" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B489" s="24">
+        <v>7</v>
+      </c>
+      <c r="C489" s="24">
+        <v>9</v>
+      </c>
+      <c r="D489" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="E489" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F489" s="20"/>
+      <c r="G489" s="27">
+        <v>2397400</v>
+      </c>
+      <c r="H489" s="27">
+        <v>2431300</v>
+      </c>
+      <c r="I489" s="27">
+        <v>2449900</v>
+      </c>
+      <c r="J489" s="28">
+        <f t="shared" si="22"/>
+        <v>2397.4</v>
+      </c>
+      <c r="K489" s="28">
+        <f t="shared" si="23"/>
+        <v>2431.3000000000002</v>
+      </c>
+      <c r="L489" s="28">
+        <f t="shared" si="24"/>
+        <v>2449.9</v>
+      </c>
+    </row>
+    <row r="490" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A490" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B490" s="24">
+        <v>7</v>
+      </c>
+      <c r="C490" s="24">
+        <v>9</v>
+      </c>
+      <c r="D490" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="E490" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F490" s="20"/>
+      <c r="G490" s="27">
+        <v>2397400</v>
+      </c>
+      <c r="H490" s="27">
+        <v>2431300</v>
+      </c>
+      <c r="I490" s="27">
+        <v>2449900</v>
+      </c>
+      <c r="J490" s="28">
+        <f t="shared" si="22"/>
+        <v>2397.4</v>
+      </c>
+      <c r="K490" s="28">
+        <f t="shared" si="23"/>
+        <v>2431.3000000000002</v>
+      </c>
+      <c r="L490" s="28">
+        <f t="shared" si="24"/>
+        <v>2449.9</v>
+      </c>
+    </row>
+    <row r="491" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A491" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="B491" s="24">
+        <v>7</v>
+      </c>
+      <c r="C491" s="24">
+        <v>9</v>
+      </c>
+      <c r="D491" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="E491" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F491" s="20"/>
+      <c r="G491" s="27">
+        <v>2397400</v>
+      </c>
+      <c r="H491" s="27">
+        <v>2431300</v>
+      </c>
+      <c r="I491" s="27">
+        <v>2449900</v>
+      </c>
+      <c r="J491" s="28">
+        <f t="shared" si="22"/>
+        <v>2397.4</v>
+      </c>
+      <c r="K491" s="28">
+        <f t="shared" si="23"/>
+        <v>2431.3000000000002</v>
+      </c>
+      <c r="L491" s="28">
+        <f t="shared" si="24"/>
+        <v>2449.9</v>
+      </c>
+    </row>
+    <row r="492" spans="1:12" ht="126" x14ac:dyDescent="0.25">
+      <c r="A492" s="23" t="s">
+        <v>196</v>
+      </c>
+      <c r="B492" s="24">
+        <v>7</v>
+      </c>
+      <c r="C492" s="24">
+        <v>9</v>
+      </c>
+      <c r="D492" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="E492" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F492" s="20"/>
+      <c r="G492" s="27">
+        <v>937400</v>
+      </c>
+      <c r="H492" s="27">
+        <v>937400</v>
+      </c>
+      <c r="I492" s="27">
+        <v>937400</v>
+      </c>
+      <c r="J492" s="28">
+        <f t="shared" si="22"/>
+        <v>937.4</v>
+      </c>
+      <c r="K492" s="28">
+        <f t="shared" si="23"/>
+        <v>937.4</v>
+      </c>
+      <c r="L492" s="28">
+        <f t="shared" si="24"/>
+        <v>937.4</v>
+      </c>
+    </row>
+    <row r="493" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A493" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B493" s="24">
+        <v>7</v>
+      </c>
+      <c r="C493" s="24">
+        <v>9</v>
+      </c>
+      <c r="D493" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="E493" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F493" s="20"/>
+      <c r="G493" s="27">
+        <v>937400</v>
+      </c>
+      <c r="H493" s="27">
+        <v>937400</v>
+      </c>
+      <c r="I493" s="27">
+        <v>937400</v>
+      </c>
+      <c r="J493" s="28">
+        <f t="shared" si="22"/>
+        <v>937.4</v>
+      </c>
+      <c r="K493" s="28">
+        <f t="shared" si="23"/>
+        <v>937.4</v>
+      </c>
+      <c r="L493" s="28">
+        <f t="shared" si="24"/>
+        <v>937.4</v>
+      </c>
+    </row>
+    <row r="494" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A494" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B494" s="24">
+        <v>7</v>
+      </c>
+      <c r="C494" s="24">
+        <v>9</v>
+      </c>
+      <c r="D494" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="E494" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F494" s="20"/>
+      <c r="G494" s="27">
+        <v>937400</v>
+      </c>
+      <c r="H494" s="27">
+        <v>937400</v>
+      </c>
+      <c r="I494" s="27">
+        <v>937400</v>
+      </c>
+      <c r="J494" s="28">
+        <f t="shared" si="22"/>
+        <v>937.4</v>
+      </c>
+      <c r="K494" s="28">
+        <f t="shared" si="23"/>
+        <v>937.4</v>
+      </c>
+      <c r="L494" s="28">
+        <f t="shared" si="24"/>
+        <v>937.4</v>
+      </c>
+    </row>
+    <row r="495" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A495" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="B495" s="24">
+        <v>7</v>
+      </c>
+      <c r="C495" s="24">
+        <v>9</v>
+      </c>
+      <c r="D495" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="E495" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F495" s="20"/>
+      <c r="G495" s="27">
+        <v>1460000</v>
+      </c>
+      <c r="H495" s="27">
+        <v>1493900</v>
+      </c>
+      <c r="I495" s="27">
+        <v>1512500</v>
+      </c>
+      <c r="J495" s="28">
+        <f t="shared" si="22"/>
+        <v>1460</v>
+      </c>
+      <c r="K495" s="28">
+        <f t="shared" si="23"/>
+        <v>1493.9</v>
+      </c>
+      <c r="L495" s="28">
+        <f t="shared" si="24"/>
+        <v>1512.5</v>
+      </c>
+    </row>
+    <row r="496" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A496" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B496" s="24">
+        <v>7</v>
+      </c>
+      <c r="C496" s="24">
+        <v>9</v>
+      </c>
+      <c r="D496" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="E496" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F496" s="20"/>
+      <c r="G496" s="27">
+        <v>1460000</v>
+      </c>
+      <c r="H496" s="27">
+        <v>1493900</v>
+      </c>
+      <c r="I496" s="27">
+        <v>1512500</v>
+      </c>
+      <c r="J496" s="28">
+        <f t="shared" si="22"/>
+        <v>1460</v>
+      </c>
+      <c r="K496" s="28">
+        <f t="shared" si="23"/>
+        <v>1493.9</v>
+      </c>
+      <c r="L496" s="28">
+        <f t="shared" si="24"/>
+        <v>1512.5</v>
+      </c>
+    </row>
+    <row r="497" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A497" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B497" s="24">
+        <v>7</v>
+      </c>
+      <c r="C497" s="24">
+        <v>9</v>
+      </c>
+      <c r="D497" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="E497" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F497" s="20"/>
+      <c r="G497" s="27">
+        <v>1460000</v>
+      </c>
+      <c r="H497" s="27">
+        <v>1493900</v>
+      </c>
+      <c r="I497" s="27">
+        <v>1512500</v>
+      </c>
+      <c r="J497" s="28">
+        <f t="shared" si="22"/>
+        <v>1460</v>
+      </c>
+      <c r="K497" s="28">
+        <f t="shared" si="23"/>
+        <v>1493.9</v>
+      </c>
+      <c r="L497" s="28">
+        <f t="shared" si="24"/>
+        <v>1512.5</v>
+      </c>
+    </row>
+    <row r="498" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A498" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="B498" s="24">
+        <v>7</v>
+      </c>
+      <c r="C498" s="24">
+        <v>9</v>
+      </c>
+      <c r="D498" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="E498" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F498" s="20"/>
+      <c r="G498" s="27">
+        <v>2553600</v>
+      </c>
+      <c r="H498" s="27">
+        <v>2655744</v>
+      </c>
+      <c r="I498" s="27">
+        <v>2761718.4</v>
+      </c>
+      <c r="J498" s="28">
+        <f t="shared" si="22"/>
+        <v>2553.6</v>
+      </c>
+      <c r="K498" s="28">
+        <f t="shared" si="23"/>
+        <v>2655.7440000000001</v>
+      </c>
+      <c r="L498" s="28">
+        <f t="shared" si="24"/>
+        <v>2761.7183999999997</v>
+      </c>
+    </row>
+    <row r="499" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A499" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B499" s="24">
+        <v>7</v>
+      </c>
+      <c r="C499" s="24">
+        <v>9</v>
+      </c>
+      <c r="D499" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="E499" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F499" s="20"/>
+      <c r="G499" s="27">
+        <v>2553600</v>
+      </c>
+      <c r="H499" s="27">
+        <v>2655744</v>
+      </c>
+      <c r="I499" s="27">
+        <v>2761718.4</v>
+      </c>
+      <c r="J499" s="28">
+        <f t="shared" si="22"/>
+        <v>2553.6</v>
+      </c>
+      <c r="K499" s="28">
+        <f t="shared" si="23"/>
+        <v>2655.7440000000001</v>
+      </c>
+      <c r="L499" s="28">
+        <f t="shared" si="24"/>
+        <v>2761.7183999999997</v>
+      </c>
+    </row>
+    <row r="500" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A500" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B500" s="24">
+        <v>7</v>
+      </c>
+      <c r="C500" s="24">
+        <v>9</v>
+      </c>
+      <c r="D500" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E500" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F500" s="20"/>
+      <c r="G500" s="27">
+        <v>2553600</v>
+      </c>
+      <c r="H500" s="27">
+        <v>2655744</v>
+      </c>
+      <c r="I500" s="27">
+        <v>2761718.4</v>
+      </c>
+      <c r="J500" s="28">
+        <f t="shared" si="22"/>
+        <v>2553.6</v>
+      </c>
+      <c r="K500" s="28">
+        <f t="shared" si="23"/>
+        <v>2655.7440000000001</v>
+      </c>
+      <c r="L500" s="28">
+        <f t="shared" si="24"/>
+        <v>2761.7183999999997</v>
+      </c>
+    </row>
+    <row r="501" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A501" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B501" s="24">
+        <v>7</v>
+      </c>
+      <c r="C501" s="24">
+        <v>9</v>
+      </c>
+      <c r="D501" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E501" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F501" s="20"/>
+      <c r="G501" s="27">
+        <v>2553600</v>
+      </c>
+      <c r="H501" s="27">
+        <v>2655744</v>
+      </c>
+      <c r="I501" s="27">
+        <v>2761718.4</v>
+      </c>
+      <c r="J501" s="28">
+        <f t="shared" si="22"/>
+        <v>2553.6</v>
+      </c>
+      <c r="K501" s="28">
+        <f t="shared" si="23"/>
+        <v>2655.7440000000001</v>
+      </c>
+      <c r="L501" s="28">
+        <f t="shared" si="24"/>
+        <v>2761.7183999999997</v>
+      </c>
+    </row>
+    <row r="502" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A502" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B502" s="24">
+        <v>7</v>
+      </c>
+      <c r="C502" s="24">
+        <v>9</v>
+      </c>
+      <c r="D502" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E502" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F502" s="20"/>
+      <c r="G502" s="27">
+        <v>2553600</v>
+      </c>
+      <c r="H502" s="27">
+        <v>2655744</v>
+      </c>
+      <c r="I502" s="27">
+        <v>2761718.4</v>
+      </c>
+      <c r="J502" s="28">
+        <f t="shared" si="22"/>
+        <v>2553.6</v>
+      </c>
+      <c r="K502" s="28">
+        <f t="shared" si="23"/>
+        <v>2655.7440000000001</v>
+      </c>
+      <c r="L502" s="28">
+        <f t="shared" si="24"/>
+        <v>2761.7183999999997</v>
+      </c>
+    </row>
+    <row r="503" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A503" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B503" s="24">
+        <v>7</v>
+      </c>
+      <c r="C503" s="24">
+        <v>9</v>
+      </c>
+      <c r="D503" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E503" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F503" s="20"/>
+      <c r="G503" s="27">
+        <v>17587122.390000001</v>
+      </c>
+      <c r="H503" s="27">
+        <v>15927874.390000001</v>
+      </c>
+      <c r="I503" s="27">
+        <v>16550573.59</v>
+      </c>
+      <c r="J503" s="28">
+        <f t="shared" si="22"/>
+        <v>17587.12239</v>
+      </c>
+      <c r="K503" s="28">
+        <f t="shared" si="23"/>
+        <v>15927.874390000001</v>
+      </c>
+      <c r="L503" s="28">
+        <f t="shared" si="24"/>
+        <v>16550.57359</v>
+      </c>
+    </row>
+    <row r="504" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A504" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="B504" s="24">
+        <v>7</v>
+      </c>
+      <c r="C504" s="24">
+        <v>9</v>
+      </c>
+      <c r="D504" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E504" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F504" s="20"/>
+      <c r="G504" s="27">
+        <v>17585989.390000001</v>
+      </c>
+      <c r="H504" s="27">
+        <v>15926741.390000001</v>
+      </c>
+      <c r="I504" s="27">
+        <v>16549440.59</v>
+      </c>
+      <c r="J504" s="28">
+        <f t="shared" si="22"/>
+        <v>17585.989389999999</v>
+      </c>
+      <c r="K504" s="28">
+        <f t="shared" si="23"/>
+        <v>15926.741390000001</v>
+      </c>
+      <c r="L504" s="28">
+        <f t="shared" si="24"/>
+        <v>16549.440589999998</v>
+      </c>
+    </row>
+    <row r="505" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A505" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B505" s="24">
+        <v>7</v>
+      </c>
+      <c r="C505" s="24">
+        <v>9</v>
+      </c>
+      <c r="D505" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E505" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F505" s="20"/>
+      <c r="G505" s="27">
+        <v>16286640</v>
+      </c>
+      <c r="H505" s="27">
+        <v>15604992</v>
+      </c>
+      <c r="I505" s="27">
+        <v>16227691.199999999</v>
+      </c>
+      <c r="J505" s="28">
+        <f t="shared" si="22"/>
+        <v>16286.64</v>
+      </c>
+      <c r="K505" s="28">
+        <f t="shared" si="23"/>
+        <v>15604.992</v>
+      </c>
+      <c r="L505" s="28">
+        <f t="shared" si="24"/>
+        <v>16227.691199999999</v>
+      </c>
+    </row>
+    <row r="506" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A506" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B506" s="24">
+        <v>7</v>
+      </c>
+      <c r="C506" s="24">
+        <v>9</v>
+      </c>
+      <c r="D506" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E506" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="F506" s="20"/>
+      <c r="G506" s="27">
+        <v>16286640</v>
+      </c>
+      <c r="H506" s="27">
+        <v>15604992</v>
+      </c>
+      <c r="I506" s="27">
+        <v>16227691.199999999</v>
+      </c>
+      <c r="J506" s="28">
+        <f t="shared" si="22"/>
+        <v>16286.64</v>
+      </c>
+      <c r="K506" s="28">
+        <f t="shared" si="23"/>
+        <v>15604.992</v>
+      </c>
+      <c r="L506" s="28">
+        <f t="shared" si="24"/>
+        <v>16227.691199999999</v>
+      </c>
+    </row>
+    <row r="507" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A507" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B507" s="24">
+        <v>7</v>
+      </c>
+      <c r="C507" s="24">
+        <v>9</v>
+      </c>
+      <c r="D507" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E507" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F507" s="20"/>
+      <c r="G507" s="27">
+        <v>1299349.3899999999</v>
+      </c>
+      <c r="H507" s="27">
+        <v>321749.39</v>
+      </c>
+      <c r="I507" s="27">
+        <v>321749.39</v>
+      </c>
+      <c r="J507" s="28">
+        <f t="shared" si="22"/>
+        <v>1299.3493899999999</v>
+      </c>
+      <c r="K507" s="28">
+        <f t="shared" si="23"/>
+        <v>321.74939000000001</v>
+      </c>
+      <c r="L507" s="28">
+        <f t="shared" si="24"/>
+        <v>321.74939000000001</v>
+      </c>
+    </row>
+    <row r="508" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A508" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B508" s="24">
+        <v>7</v>
+      </c>
+      <c r="C508" s="24">
+        <v>9</v>
+      </c>
+      <c r="D508" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E508" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F508" s="20"/>
+      <c r="G508" s="27">
+        <v>1299349.3899999999</v>
+      </c>
+      <c r="H508" s="27">
+        <v>321749.39</v>
+      </c>
+      <c r="I508" s="27">
+        <v>321749.39</v>
+      </c>
+      <c r="J508" s="28">
+        <f t="shared" si="22"/>
+        <v>1299.3493899999999</v>
+      </c>
+      <c r="K508" s="28">
+        <f t="shared" si="23"/>
+        <v>321.74939000000001</v>
+      </c>
+      <c r="L508" s="28">
+        <f t="shared" si="24"/>
+        <v>321.74939000000001</v>
+      </c>
+    </row>
+    <row r="509" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A509" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B509" s="24">
+        <v>7</v>
+      </c>
+      <c r="C509" s="24">
+        <v>9</v>
+      </c>
+      <c r="D509" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E509" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F509" s="20"/>
+      <c r="G509" s="27">
+        <v>1133</v>
+      </c>
+      <c r="H509" s="27">
+        <v>1133</v>
+      </c>
+      <c r="I509" s="27">
+        <v>1133</v>
+      </c>
+      <c r="J509" s="28">
+        <f t="shared" si="22"/>
+        <v>1.133</v>
+      </c>
+      <c r="K509" s="28">
+        <f t="shared" si="23"/>
+        <v>1.133</v>
+      </c>
+      <c r="L509" s="28">
+        <f t="shared" si="24"/>
+        <v>1.133</v>
+      </c>
+    </row>
+    <row r="510" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A510" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B510" s="24">
+        <v>7</v>
+      </c>
+      <c r="C510" s="24">
+        <v>9</v>
+      </c>
+      <c r="D510" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E510" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F510" s="20"/>
+      <c r="G510" s="27">
+        <v>1133</v>
+      </c>
+      <c r="H510" s="27">
+        <v>1133</v>
+      </c>
+      <c r="I510" s="27">
+        <v>1133</v>
+      </c>
+      <c r="J510" s="28">
+        <f t="shared" si="22"/>
+        <v>1.133</v>
+      </c>
+      <c r="K510" s="28">
+        <f t="shared" si="23"/>
+        <v>1.133</v>
+      </c>
+      <c r="L510" s="28">
+        <f t="shared" si="24"/>
+        <v>1.133</v>
+      </c>
+    </row>
+    <row r="511" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A511" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B511" s="24">
+        <v>7</v>
+      </c>
+      <c r="C511" s="24">
+        <v>9</v>
+      </c>
+      <c r="D511" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E511" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F511" s="20"/>
+      <c r="G511" s="27">
+        <v>1133</v>
+      </c>
+      <c r="H511" s="27">
+        <v>1133</v>
+      </c>
+      <c r="I511" s="27">
+        <v>1133</v>
+      </c>
+      <c r="J511" s="28">
+        <f t="shared" si="22"/>
+        <v>1.133</v>
+      </c>
+      <c r="K511" s="28">
+        <f t="shared" si="23"/>
+        <v>1.133</v>
+      </c>
+      <c r="L511" s="28">
+        <f t="shared" si="24"/>
+        <v>1.133</v>
+      </c>
+    </row>
+    <row r="512" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A512" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17" t="s">
+      <c r="B512" s="24">
+        <v>7</v>
+      </c>
+      <c r="C512" s="24">
+        <v>9</v>
+      </c>
+      <c r="D512" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E512" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F512" s="20"/>
+      <c r="G512" s="27">
+        <v>184800</v>
+      </c>
+      <c r="H512" s="27">
+        <v>200500</v>
+      </c>
+      <c r="I512" s="27">
+        <v>207400</v>
+      </c>
+      <c r="J512" s="28">
+        <f t="shared" si="22"/>
+        <v>184.8</v>
+      </c>
+      <c r="K512" s="28">
+        <f t="shared" si="23"/>
+        <v>200.5</v>
+      </c>
+      <c r="L512" s="28">
+        <f t="shared" si="24"/>
+        <v>207.4</v>
+      </c>
+    </row>
+    <row r="513" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A513" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B513" s="24">
+        <v>7</v>
+      </c>
+      <c r="C513" s="24">
+        <v>9</v>
+      </c>
+      <c r="D513" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E513" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F513" s="20"/>
+      <c r="G513" s="27">
+        <v>184800</v>
+      </c>
+      <c r="H513" s="27">
+        <v>200500</v>
+      </c>
+      <c r="I513" s="27">
+        <v>207400</v>
+      </c>
+      <c r="J513" s="28">
+        <f t="shared" si="22"/>
+        <v>184.8</v>
+      </c>
+      <c r="K513" s="28">
+        <f t="shared" si="23"/>
+        <v>200.5</v>
+      </c>
+      <c r="L513" s="28">
+        <f t="shared" si="24"/>
+        <v>207.4</v>
+      </c>
+    </row>
+    <row r="514" spans="1:12" ht="251.4" x14ac:dyDescent="0.25">
+      <c r="A514" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="B514" s="24">
+        <v>7</v>
+      </c>
+      <c r="C514" s="24">
+        <v>9</v>
+      </c>
+      <c r="D514" s="25" t="s">
+        <v>191</v>
+      </c>
+      <c r="E514" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F514" s="20"/>
+      <c r="G514" s="27">
+        <v>132000</v>
+      </c>
+      <c r="H514" s="27">
+        <v>137000</v>
+      </c>
+      <c r="I514" s="27">
+        <v>142000</v>
+      </c>
+      <c r="J514" s="28">
+        <f t="shared" si="22"/>
+        <v>132</v>
+      </c>
+      <c r="K514" s="28">
+        <f t="shared" si="23"/>
+        <v>137</v>
+      </c>
+      <c r="L514" s="28">
+        <f t="shared" si="24"/>
+        <v>142</v>
+      </c>
+    </row>
+    <row r="515" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A515" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B515" s="24">
+        <v>7</v>
+      </c>
+      <c r="C515" s="24">
+        <v>9</v>
+      </c>
+      <c r="D515" s="25" t="s">
+        <v>191</v>
+      </c>
+      <c r="E515" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F515" s="20"/>
+      <c r="G515" s="27">
+        <v>132000</v>
+      </c>
+      <c r="H515" s="27">
+        <v>137000</v>
+      </c>
+      <c r="I515" s="27">
+        <v>142000</v>
+      </c>
+      <c r="J515" s="28">
+        <f t="shared" si="22"/>
+        <v>132</v>
+      </c>
+      <c r="K515" s="28">
+        <f t="shared" si="23"/>
+        <v>137</v>
+      </c>
+      <c r="L515" s="28">
+        <f t="shared" si="24"/>
+        <v>142</v>
+      </c>
+    </row>
+    <row r="516" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A516" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B516" s="24">
+        <v>7</v>
+      </c>
+      <c r="C516" s="24">
+        <v>9</v>
+      </c>
+      <c r="D516" s="25" t="s">
+        <v>191</v>
+      </c>
+      <c r="E516" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="F516" s="20"/>
+      <c r="G516" s="27">
+        <v>132000</v>
+      </c>
+      <c r="H516" s="27">
+        <v>137000</v>
+      </c>
+      <c r="I516" s="27">
+        <v>142000</v>
+      </c>
+      <c r="J516" s="28">
+        <f t="shared" si="22"/>
+        <v>132</v>
+      </c>
+      <c r="K516" s="28">
+        <f t="shared" si="23"/>
+        <v>137</v>
+      </c>
+      <c r="L516" s="28">
+        <f t="shared" si="24"/>
+        <v>142</v>
+      </c>
+    </row>
+    <row r="517" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A517" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="B517" s="24">
+        <v>7</v>
+      </c>
+      <c r="C517" s="24">
+        <v>9</v>
+      </c>
+      <c r="D517" s="25" t="s">
+        <v>189</v>
+      </c>
+      <c r="E517" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F517" s="20"/>
+      <c r="G517" s="27">
+        <v>52800</v>
+      </c>
+      <c r="H517" s="27">
+        <v>63500</v>
+      </c>
+      <c r="I517" s="27">
+        <v>65400</v>
+      </c>
+      <c r="J517" s="28">
+        <f t="shared" si="22"/>
+        <v>52.8</v>
+      </c>
+      <c r="K517" s="28">
+        <f t="shared" si="23"/>
+        <v>63.5</v>
+      </c>
+      <c r="L517" s="28">
+        <f t="shared" si="24"/>
+        <v>65.400000000000006</v>
+      </c>
+    </row>
+    <row r="518" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A518" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B518" s="24">
+        <v>7</v>
+      </c>
+      <c r="C518" s="24">
+        <v>9</v>
+      </c>
+      <c r="D518" s="25" t="s">
+        <v>189</v>
+      </c>
+      <c r="E518" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F518" s="20"/>
+      <c r="G518" s="27">
+        <v>37000</v>
+      </c>
+      <c r="H518" s="27">
+        <v>38300</v>
+      </c>
+      <c r="I518" s="27">
+        <v>39900</v>
+      </c>
+      <c r="J518" s="28">
+        <f t="shared" si="22"/>
+        <v>37</v>
+      </c>
+      <c r="K518" s="28">
+        <f t="shared" si="23"/>
+        <v>38.299999999999997</v>
+      </c>
+      <c r="L518" s="28">
+        <f t="shared" si="24"/>
+        <v>39.9</v>
+      </c>
+    </row>
+    <row r="519" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A519" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B519" s="24">
+        <v>7</v>
+      </c>
+      <c r="C519" s="24">
+        <v>9</v>
+      </c>
+      <c r="D519" s="25" t="s">
+        <v>189</v>
+      </c>
+      <c r="E519" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="F519" s="20"/>
+      <c r="G519" s="27">
+        <v>37000</v>
+      </c>
+      <c r="H519" s="27">
+        <v>38300</v>
+      </c>
+      <c r="I519" s="27">
+        <v>39900</v>
+      </c>
+      <c r="J519" s="28">
+        <f t="shared" si="22"/>
+        <v>37</v>
+      </c>
+      <c r="K519" s="28">
+        <f t="shared" si="23"/>
+        <v>38.299999999999997</v>
+      </c>
+      <c r="L519" s="28">
+        <f t="shared" si="24"/>
+        <v>39.9</v>
+      </c>
+    </row>
+    <row r="520" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A520" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B520" s="24">
+        <v>7</v>
+      </c>
+      <c r="C520" s="24">
+        <v>9</v>
+      </c>
+      <c r="D520" s="25" t="s">
+        <v>189</v>
+      </c>
+      <c r="E520" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F520" s="20"/>
+      <c r="G520" s="27">
+        <v>15800</v>
+      </c>
+      <c r="H520" s="27">
+        <v>25200</v>
+      </c>
+      <c r="I520" s="27">
+        <v>25500</v>
+      </c>
+      <c r="J520" s="28">
+        <f t="shared" ref="J520:J583" si="25">G520/$I$3</f>
+        <v>15.8</v>
+      </c>
+      <c r="K520" s="28">
+        <f t="shared" ref="K520:K583" si="26">H520/$I$3</f>
+        <v>25.2</v>
+      </c>
+      <c r="L520" s="28">
+        <f t="shared" ref="L520:L583" si="27">I520/$I$3</f>
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="521" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A521" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B521" s="24">
+        <v>7</v>
+      </c>
+      <c r="C521" s="24">
+        <v>9</v>
+      </c>
+      <c r="D521" s="25" t="s">
+        <v>189</v>
+      </c>
+      <c r="E521" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F521" s="20"/>
+      <c r="G521" s="27">
+        <v>15800</v>
+      </c>
+      <c r="H521" s="27">
+        <v>25200</v>
+      </c>
+      <c r="I521" s="27">
+        <v>25500</v>
+      </c>
+      <c r="J521" s="28">
+        <f t="shared" si="25"/>
+        <v>15.8</v>
+      </c>
+      <c r="K521" s="28">
+        <f t="shared" si="26"/>
+        <v>25.2</v>
+      </c>
+      <c r="L521" s="28">
+        <f t="shared" si="27"/>
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="522" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A522" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B522" s="24">
+        <v>7</v>
+      </c>
+      <c r="C522" s="24">
+        <v>9</v>
+      </c>
+      <c r="D522" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E522" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F522" s="20"/>
+      <c r="G522" s="27">
+        <v>23324</v>
+      </c>
+      <c r="H522" s="27">
+        <v>0</v>
+      </c>
+      <c r="I522" s="27">
+        <v>0</v>
+      </c>
+      <c r="J522" s="28">
+        <f t="shared" si="25"/>
+        <v>23.324000000000002</v>
+      </c>
+      <c r="K522" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L522" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="523" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A523" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="B523" s="24">
+        <v>7</v>
+      </c>
+      <c r="C523" s="24">
+        <v>9</v>
+      </c>
+      <c r="D523" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="E523" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F523" s="20"/>
+      <c r="G523" s="27">
+        <v>23324</v>
+      </c>
+      <c r="H523" s="27">
+        <v>0</v>
+      </c>
+      <c r="I523" s="27">
+        <v>0</v>
+      </c>
+      <c r="J523" s="28">
+        <f t="shared" si="25"/>
+        <v>23.324000000000002</v>
+      </c>
+      <c r="K523" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L523" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="524" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A524" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="B524" s="24">
+        <v>7</v>
+      </c>
+      <c r="C524" s="24">
+        <v>9</v>
+      </c>
+      <c r="D524" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E524" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F524" s="20"/>
+      <c r="G524" s="27">
+        <v>23324</v>
+      </c>
+      <c r="H524" s="27">
+        <v>0</v>
+      </c>
+      <c r="I524" s="27">
+        <v>0</v>
+      </c>
+      <c r="J524" s="28">
+        <f t="shared" si="25"/>
+        <v>23.324000000000002</v>
+      </c>
+      <c r="K524" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L524" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A525" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B525" s="24">
+        <v>7</v>
+      </c>
+      <c r="C525" s="24">
+        <v>9</v>
+      </c>
+      <c r="D525" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E525" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F525" s="20"/>
+      <c r="G525" s="27">
+        <v>23324</v>
+      </c>
+      <c r="H525" s="27">
+        <v>0</v>
+      </c>
+      <c r="I525" s="27">
+        <v>0</v>
+      </c>
+      <c r="J525" s="28">
+        <f t="shared" si="25"/>
+        <v>23.324000000000002</v>
+      </c>
+      <c r="K525" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L525" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A526" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B526" s="24">
+        <v>7</v>
+      </c>
+      <c r="C526" s="24">
+        <v>9</v>
+      </c>
+      <c r="D526" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E526" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F526" s="20"/>
+      <c r="G526" s="27">
+        <v>23324</v>
+      </c>
+      <c r="H526" s="27">
+        <v>0</v>
+      </c>
+      <c r="I526" s="27">
+        <v>0</v>
+      </c>
+      <c r="J526" s="28">
+        <f t="shared" si="25"/>
+        <v>23.324000000000002</v>
+      </c>
+      <c r="K526" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L526" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="527" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A527" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B527" s="17">
+        <v>8</v>
+      </c>
+      <c r="C527" s="17">
+        <v>0</v>
+      </c>
+      <c r="D527" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E527" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F527" s="20"/>
+      <c r="G527" s="21">
+        <v>91759081.629999995</v>
+      </c>
+      <c r="H527" s="21">
+        <v>53188000</v>
+      </c>
+      <c r="I527" s="21">
+        <v>53449300</v>
+      </c>
+      <c r="J527" s="22">
+        <f t="shared" si="25"/>
+        <v>91759.081630000001</v>
+      </c>
+      <c r="K527" s="22">
+        <f t="shared" si="26"/>
+        <v>53188</v>
+      </c>
+      <c r="L527" s="22">
+        <f t="shared" si="27"/>
+        <v>53449.3</v>
+      </c>
+    </row>
+    <row r="528" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A528" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="B528" s="24">
+        <v>8</v>
+      </c>
+      <c r="C528" s="24">
+        <v>1</v>
+      </c>
+      <c r="D528" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E528" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F528" s="20"/>
+      <c r="G528" s="27">
+        <v>73696872.900000006</v>
+      </c>
+      <c r="H528" s="27">
+        <v>34768100</v>
+      </c>
+      <c r="I528" s="27">
+        <v>34337700</v>
+      </c>
+      <c r="J528" s="28">
+        <f t="shared" si="25"/>
+        <v>73696.872900000002</v>
+      </c>
+      <c r="K528" s="28">
+        <f t="shared" si="26"/>
+        <v>34768.1</v>
+      </c>
+      <c r="L528" s="28">
+        <f t="shared" si="27"/>
+        <v>34337.699999999997</v>
+      </c>
+    </row>
+    <row r="529" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A529" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B529" s="24">
+        <v>8</v>
+      </c>
+      <c r="C529" s="24">
+        <v>1</v>
+      </c>
+      <c r="D529" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="E529" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F529" s="20"/>
+      <c r="G529" s="27">
+        <v>71797364.510000005</v>
+      </c>
+      <c r="H529" s="27">
+        <v>34768100</v>
+      </c>
+      <c r="I529" s="27">
+        <v>34337700</v>
+      </c>
+      <c r="J529" s="28">
+        <f t="shared" si="25"/>
+        <v>71797.364509999999</v>
+      </c>
+      <c r="K529" s="28">
+        <f t="shared" si="26"/>
+        <v>34768.1</v>
+      </c>
+      <c r="L529" s="28">
+        <f t="shared" si="27"/>
+        <v>34337.699999999997</v>
+      </c>
+    </row>
+    <row r="530" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A530" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="B530" s="24">
+        <v>8</v>
+      </c>
+      <c r="C530" s="24">
+        <v>1</v>
+      </c>
+      <c r="D530" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="E530" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F530" s="20"/>
+      <c r="G530" s="27">
+        <v>50969291.740000002</v>
+      </c>
+      <c r="H530" s="27">
+        <v>23697700</v>
+      </c>
+      <c r="I530" s="27">
+        <v>23145900</v>
+      </c>
+      <c r="J530" s="28">
+        <f t="shared" si="25"/>
+        <v>50969.291740000001</v>
+      </c>
+      <c r="K530" s="28">
+        <f t="shared" si="26"/>
+        <v>23697.7</v>
+      </c>
+      <c r="L530" s="28">
+        <f t="shared" si="27"/>
+        <v>23145.9</v>
+      </c>
+    </row>
+    <row r="531" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A531" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="B531" s="24">
+        <v>8</v>
+      </c>
+      <c r="C531" s="24">
+        <v>1</v>
+      </c>
+      <c r="D531" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="E531" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F531" s="20"/>
+      <c r="G531" s="27">
+        <v>47022734.75</v>
+      </c>
+      <c r="H531" s="27">
+        <v>23697700</v>
+      </c>
+      <c r="I531" s="27">
+        <v>23145900</v>
+      </c>
+      <c r="J531" s="28">
+        <f t="shared" si="25"/>
+        <v>47022.734750000003</v>
+      </c>
+      <c r="K531" s="28">
+        <f t="shared" si="26"/>
+        <v>23697.7</v>
+      </c>
+      <c r="L531" s="28">
+        <f t="shared" si="27"/>
+        <v>23145.9</v>
+      </c>
+    </row>
+    <row r="532" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A532" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B532" s="24">
+        <v>8</v>
+      </c>
+      <c r="C532" s="24">
+        <v>1</v>
+      </c>
+      <c r="D532" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="E532" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F532" s="20"/>
+      <c r="G532" s="27">
+        <v>13491347.26</v>
+      </c>
+      <c r="H532" s="27">
+        <v>10197700</v>
+      </c>
+      <c r="I532" s="27">
+        <v>9645900</v>
+      </c>
+      <c r="J532" s="28">
+        <f t="shared" si="25"/>
+        <v>13491.34726</v>
+      </c>
+      <c r="K532" s="28">
+        <f t="shared" si="26"/>
+        <v>10197.700000000001</v>
+      </c>
+      <c r="L532" s="28">
+        <f t="shared" si="27"/>
+        <v>9645.9</v>
+      </c>
+    </row>
+    <row r="533" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A533" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B533" s="24">
+        <v>8</v>
+      </c>
+      <c r="C533" s="24">
+        <v>1</v>
+      </c>
+      <c r="D533" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="E533" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F533" s="20"/>
+      <c r="G533" s="27">
+        <v>13491347.26</v>
+      </c>
+      <c r="H533" s="27">
+        <v>10197700</v>
+      </c>
+      <c r="I533" s="27">
+        <v>9645900</v>
+      </c>
+      <c r="J533" s="28">
+        <f t="shared" si="25"/>
+        <v>13491.34726</v>
+      </c>
+      <c r="K533" s="28">
+        <f t="shared" si="26"/>
+        <v>10197.700000000001</v>
+      </c>
+      <c r="L533" s="28">
+        <f t="shared" si="27"/>
+        <v>9645.9</v>
+      </c>
+    </row>
+    <row r="534" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A534" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B534" s="24">
+        <v>8</v>
+      </c>
+      <c r="C534" s="24">
+        <v>1</v>
+      </c>
+      <c r="D534" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="E534" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F534" s="20"/>
+      <c r="G534" s="27">
+        <v>13491347.26</v>
+      </c>
+      <c r="H534" s="27">
+        <v>10197700</v>
+      </c>
+      <c r="I534" s="27">
+        <v>9645900</v>
+      </c>
+      <c r="J534" s="28">
+        <f t="shared" si="25"/>
+        <v>13491.34726</v>
+      </c>
+      <c r="K534" s="28">
+        <f t="shared" si="26"/>
+        <v>10197.700000000001</v>
+      </c>
+      <c r="L534" s="28">
+        <f t="shared" si="27"/>
+        <v>9645.9</v>
+      </c>
+    </row>
+    <row r="535" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A535" s="23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B535" s="24">
+        <v>8</v>
+      </c>
+      <c r="C535" s="24">
+        <v>1</v>
+      </c>
+      <c r="D535" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="E535" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F535" s="20"/>
+      <c r="G535" s="27">
+        <v>4500000</v>
+      </c>
+      <c r="H535" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="I535" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="J535" s="28">
+        <f t="shared" si="25"/>
+        <v>4500</v>
+      </c>
+      <c r="K535" s="28">
+        <f t="shared" si="26"/>
+        <v>1500</v>
+      </c>
+      <c r="L535" s="28">
+        <f t="shared" si="27"/>
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="536" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A536" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B536" s="24">
+        <v>8</v>
+      </c>
+      <c r="C536" s="24">
+        <v>1</v>
+      </c>
+      <c r="D536" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="E536" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F536" s="20"/>
+      <c r="G536" s="27">
+        <v>4500000</v>
+      </c>
+      <c r="H536" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="I536" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="J536" s="28">
+        <f t="shared" si="25"/>
+        <v>4500</v>
+      </c>
+      <c r="K536" s="28">
+        <f t="shared" si="26"/>
+        <v>1500</v>
+      </c>
+      <c r="L536" s="28">
+        <f t="shared" si="27"/>
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="537" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A537" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B537" s="24">
+        <v>8</v>
+      </c>
+      <c r="C537" s="24">
+        <v>1</v>
+      </c>
+      <c r="D537" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="E537" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F537" s="20"/>
+      <c r="G537" s="27">
+        <v>4500000</v>
+      </c>
+      <c r="H537" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="I537" s="27">
+        <v>1500000</v>
+      </c>
+      <c r="J537" s="28">
+        <f t="shared" si="25"/>
+        <v>4500</v>
+      </c>
+      <c r="K537" s="28">
+        <f t="shared" si="26"/>
+        <v>1500</v>
+      </c>
+      <c r="L537" s="28">
+        <f t="shared" si="27"/>
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="538" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A538" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="B538" s="24">
+        <v>8</v>
+      </c>
+      <c r="C538" s="24">
+        <v>1</v>
+      </c>
+      <c r="D538" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="E538" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F538" s="20"/>
+      <c r="G538" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="H538" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="I538" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="J538" s="28">
+        <f t="shared" si="25"/>
+        <v>12000</v>
+      </c>
+      <c r="K538" s="28">
+        <f t="shared" si="26"/>
+        <v>12000</v>
+      </c>
+      <c r="L538" s="28">
+        <f t="shared" si="27"/>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="539" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A539" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B539" s="24">
+        <v>8</v>
+      </c>
+      <c r="C539" s="24">
+        <v>1</v>
+      </c>
+      <c r="D539" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="E539" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F539" s="20"/>
+      <c r="G539" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="H539" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="I539" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="J539" s="28">
+        <f t="shared" si="25"/>
+        <v>12000</v>
+      </c>
+      <c r="K539" s="28">
+        <f t="shared" si="26"/>
+        <v>12000</v>
+      </c>
+      <c r="L539" s="28">
+        <f t="shared" si="27"/>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="540" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A540" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B540" s="24">
+        <v>8</v>
+      </c>
+      <c r="C540" s="24">
+        <v>1</v>
+      </c>
+      <c r="D540" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="E540" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F540" s="20"/>
+      <c r="G540" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="H540" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="I540" s="27">
+        <v>12000000</v>
+      </c>
+      <c r="J540" s="28">
+        <f t="shared" si="25"/>
+        <v>12000</v>
+      </c>
+      <c r="K540" s="28">
+        <f t="shared" si="26"/>
+        <v>12000</v>
+      </c>
+      <c r="L540" s="28">
+        <f t="shared" si="27"/>
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="541" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A541" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="B541" s="24">
+        <v>8</v>
+      </c>
+      <c r="C541" s="24">
+        <v>1</v>
+      </c>
+      <c r="D541" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="E541" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F541" s="20"/>
+      <c r="G541" s="27">
+        <v>16411450</v>
+      </c>
+      <c r="H541" s="27">
+        <v>0</v>
+      </c>
+      <c r="I541" s="27">
+        <v>0</v>
+      </c>
+      <c r="J541" s="28">
+        <f t="shared" si="25"/>
+        <v>16411.45</v>
+      </c>
+      <c r="K541" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L541" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A542" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B542" s="24">
+        <v>8</v>
+      </c>
+      <c r="C542" s="24">
+        <v>1</v>
+      </c>
+      <c r="D542" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="E542" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F542" s="20"/>
+      <c r="G542" s="27">
+        <v>16411450</v>
+      </c>
+      <c r="H542" s="27">
+        <v>0</v>
+      </c>
+      <c r="I542" s="27">
+        <v>0</v>
+      </c>
+      <c r="J542" s="28">
+        <f t="shared" si="25"/>
+        <v>16411.45</v>
+      </c>
+      <c r="K542" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L542" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A543" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B543" s="24">
+        <v>8</v>
+      </c>
+      <c r="C543" s="24">
+        <v>1</v>
+      </c>
+      <c r="D543" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="E543" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F543" s="20"/>
+      <c r="G543" s="27">
+        <v>16411450</v>
+      </c>
+      <c r="H543" s="27">
+        <v>0</v>
+      </c>
+      <c r="I543" s="27">
+        <v>0</v>
+      </c>
+      <c r="J543" s="28">
+        <f t="shared" si="25"/>
+        <v>16411.45</v>
+      </c>
+      <c r="K543" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L543" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A544" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B544" s="24">
+        <v>8</v>
+      </c>
+      <c r="C544" s="24">
+        <v>1</v>
+      </c>
+      <c r="D544" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="E544" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F544" s="20"/>
+      <c r="G544" s="27">
+        <v>112359.55</v>
+      </c>
+      <c r="H544" s="27">
+        <v>0</v>
+      </c>
+      <c r="I544" s="27">
+        <v>0</v>
+      </c>
+      <c r="J544" s="28">
+        <f t="shared" si="25"/>
+        <v>112.35955</v>
+      </c>
+      <c r="K544" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L544" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A545" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B545" s="24">
+        <v>8</v>
+      </c>
+      <c r="C545" s="24">
+        <v>1</v>
+      </c>
+      <c r="D545" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="E545" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F545" s="20"/>
+      <c r="G545" s="27">
+        <v>112359.55</v>
+      </c>
+      <c r="H545" s="27">
+        <v>0</v>
+      </c>
+      <c r="I545" s="27">
+        <v>0</v>
+      </c>
+      <c r="J545" s="28">
+        <f t="shared" si="25"/>
+        <v>112.35955</v>
+      </c>
+      <c r="K545" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L545" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="546" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A546" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B546" s="24">
+        <v>8</v>
+      </c>
+      <c r="C546" s="24">
+        <v>1</v>
+      </c>
+      <c r="D546" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="E546" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F546" s="20"/>
+      <c r="G546" s="27">
+        <v>112359.55</v>
+      </c>
+      <c r="H546" s="27">
+        <v>0</v>
+      </c>
+      <c r="I546" s="27">
+        <v>0</v>
+      </c>
+      <c r="J546" s="28">
+        <f t="shared" si="25"/>
+        <v>112.35955</v>
+      </c>
+      <c r="K546" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L546" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A547" s="23" t="s">
+        <v>154</v>
+      </c>
+      <c r="B547" s="24">
+        <v>8</v>
+      </c>
+      <c r="C547" s="24">
+        <v>1</v>
+      </c>
+      <c r="D547" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="E547" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F547" s="20"/>
+      <c r="G547" s="27">
+        <v>507577.94</v>
+      </c>
+      <c r="H547" s="27">
+        <v>0</v>
+      </c>
+      <c r="I547" s="27">
+        <v>0</v>
+      </c>
+      <c r="J547" s="28">
+        <f t="shared" si="25"/>
+        <v>507.57794000000001</v>
+      </c>
+      <c r="K547" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L547" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="548" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A548" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B548" s="24">
+        <v>8</v>
+      </c>
+      <c r="C548" s="24">
+        <v>1</v>
+      </c>
+      <c r="D548" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="E548" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F548" s="20"/>
+      <c r="G548" s="27">
+        <v>507577.94</v>
+      </c>
+      <c r="H548" s="27">
+        <v>0</v>
+      </c>
+      <c r="I548" s="27">
+        <v>0</v>
+      </c>
+      <c r="J548" s="28">
+        <f t="shared" si="25"/>
+        <v>507.57794000000001</v>
+      </c>
+      <c r="K548" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L548" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="549" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A549" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B549" s="24">
+        <v>8</v>
+      </c>
+      <c r="C549" s="24">
+        <v>1</v>
+      </c>
+      <c r="D549" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="E549" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F549" s="20"/>
+      <c r="G549" s="27">
+        <v>507577.94</v>
+      </c>
+      <c r="H549" s="27">
+        <v>0</v>
+      </c>
+      <c r="I549" s="27">
+        <v>0</v>
+      </c>
+      <c r="J549" s="28">
+        <f t="shared" si="25"/>
+        <v>507.57794000000001</v>
+      </c>
+      <c r="K549" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L549" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="550" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A550" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="B550" s="24">
+        <v>8</v>
+      </c>
+      <c r="C550" s="24">
+        <v>1</v>
+      </c>
+      <c r="D550" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="E550" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F550" s="20"/>
+      <c r="G550" s="27">
+        <v>3946556.99</v>
+      </c>
+      <c r="H550" s="27">
+        <v>0</v>
+      </c>
+      <c r="I550" s="27">
+        <v>0</v>
+      </c>
+      <c r="J550" s="28">
+        <f t="shared" si="25"/>
+        <v>3946.55699</v>
+      </c>
+      <c r="K550" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L550" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="551" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A551" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="B551" s="24">
+        <v>8</v>
+      </c>
+      <c r="C551" s="24">
+        <v>1</v>
+      </c>
+      <c r="D551" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="E551" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F551" s="20"/>
+      <c r="G551" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H551" s="27">
+        <v>0</v>
+      </c>
+      <c r="I551" s="27">
+        <v>0</v>
+      </c>
+      <c r="J551" s="28">
+        <f t="shared" si="25"/>
+        <v>500</v>
+      </c>
+      <c r="K551" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L551" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A552" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B552" s="24">
+        <v>8</v>
+      </c>
+      <c r="C552" s="24">
+        <v>1</v>
+      </c>
+      <c r="D552" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="E552" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F552" s="20"/>
+      <c r="G552" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H552" s="27">
+        <v>0</v>
+      </c>
+      <c r="I552" s="27">
+        <v>0</v>
+      </c>
+      <c r="J552" s="28">
+        <f t="shared" si="25"/>
+        <v>500</v>
+      </c>
+      <c r="K552" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L552" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="553" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A553" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B553" s="24">
+        <v>8</v>
+      </c>
+      <c r="C553" s="24">
+        <v>1</v>
+      </c>
+      <c r="D553" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="E553" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F553" s="20"/>
+      <c r="G553" s="27">
+        <v>500000</v>
+      </c>
+      <c r="H553" s="27">
+        <v>0</v>
+      </c>
+      <c r="I553" s="27">
+        <v>0</v>
+      </c>
+      <c r="J553" s="28">
+        <f t="shared" si="25"/>
+        <v>500</v>
+      </c>
+      <c r="K553" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L553" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A554" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="B554" s="24">
+        <v>8</v>
+      </c>
+      <c r="C554" s="24">
+        <v>1</v>
+      </c>
+      <c r="D554" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="E554" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F554" s="20"/>
+      <c r="G554" s="27">
+        <v>2732271.27</v>
+      </c>
+      <c r="H554" s="27">
+        <v>0</v>
+      </c>
+      <c r="I554" s="27">
+        <v>0</v>
+      </c>
+      <c r="J554" s="28">
+        <f t="shared" si="25"/>
+        <v>2732.2712700000002</v>
+      </c>
+      <c r="K554" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L554" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="555" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A555" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B555" s="24">
+        <v>8</v>
+      </c>
+      <c r="C555" s="24">
+        <v>1</v>
+      </c>
+      <c r="D555" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="E555" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F555" s="20"/>
+      <c r="G555" s="27">
+        <v>2732271.27</v>
+      </c>
+      <c r="H555" s="27">
+        <v>0</v>
+      </c>
+      <c r="I555" s="27">
+        <v>0</v>
+      </c>
+      <c r="J555" s="28">
+        <f t="shared" si="25"/>
+        <v>2732.2712700000002</v>
+      </c>
+      <c r="K555" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L555" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A556" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B556" s="24">
+        <v>8</v>
+      </c>
+      <c r="C556" s="24">
+        <v>1</v>
+      </c>
+      <c r="D556" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="E556" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F556" s="20"/>
+      <c r="G556" s="27">
+        <v>2732271.27</v>
+      </c>
+      <c r="H556" s="27">
+        <v>0</v>
+      </c>
+      <c r="I556" s="27">
+        <v>0</v>
+      </c>
+      <c r="J556" s="28">
+        <f t="shared" si="25"/>
+        <v>2732.2712700000002</v>
+      </c>
+      <c r="K556" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L556" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="557" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A557" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="B557" s="24">
+        <v>8</v>
+      </c>
+      <c r="C557" s="24">
+        <v>1</v>
+      </c>
+      <c r="D557" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="E557" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F557" s="20"/>
+      <c r="G557" s="27">
+        <v>714285.72</v>
+      </c>
+      <c r="H557" s="27">
+        <v>0</v>
+      </c>
+      <c r="I557" s="27">
+        <v>0</v>
+      </c>
+      <c r="J557" s="28">
+        <f t="shared" si="25"/>
+        <v>714.28571999999997</v>
+      </c>
+      <c r="K557" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L557" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="558" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A558" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B558" s="24">
+        <v>8</v>
+      </c>
+      <c r="C558" s="24">
+        <v>1</v>
+      </c>
+      <c r="D558" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="E558" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F558" s="20"/>
+      <c r="G558" s="27">
+        <v>714285.72</v>
+      </c>
+      <c r="H558" s="27">
+        <v>0</v>
+      </c>
+      <c r="I558" s="27">
+        <v>0</v>
+      </c>
+      <c r="J558" s="28">
+        <f t="shared" si="25"/>
+        <v>714.28571999999997</v>
+      </c>
+      <c r="K558" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L558" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="559" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A559" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B559" s="24">
+        <v>8</v>
+      </c>
+      <c r="C559" s="24">
+        <v>1</v>
+      </c>
+      <c r="D559" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="E559" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F559" s="20"/>
+      <c r="G559" s="27">
+        <v>714285.72</v>
+      </c>
+      <c r="H559" s="27">
+        <v>0</v>
+      </c>
+      <c r="I559" s="27">
+        <v>0</v>
+      </c>
+      <c r="J559" s="28">
+        <f t="shared" si="25"/>
+        <v>714.28571999999997</v>
+      </c>
+      <c r="K559" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L559" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="560" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A560" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="B560" s="24">
+        <v>8</v>
+      </c>
+      <c r="C560" s="24">
+        <v>1</v>
+      </c>
+      <c r="D560" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="E560" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F560" s="20"/>
+      <c r="G560" s="27">
+        <v>20828072.77</v>
+      </c>
+      <c r="H560" s="27">
+        <v>11070400</v>
+      </c>
+      <c r="I560" s="27">
+        <v>11191800</v>
+      </c>
+      <c r="J560" s="28">
+        <f t="shared" si="25"/>
+        <v>20828.072769999999</v>
+      </c>
+      <c r="K560" s="28">
+        <f t="shared" si="26"/>
+        <v>11070.4</v>
+      </c>
+      <c r="L560" s="28">
+        <f t="shared" si="27"/>
+        <v>11191.8</v>
+      </c>
+    </row>
+    <row r="561" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A561" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="B561" s="24">
+        <v>8</v>
+      </c>
+      <c r="C561" s="24">
+        <v>1</v>
+      </c>
+      <c r="D561" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="E561" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F561" s="20"/>
+      <c r="G561" s="27">
+        <v>20828072.77</v>
+      </c>
+      <c r="H561" s="27">
+        <v>11070400</v>
+      </c>
+      <c r="I561" s="27">
+        <v>11191800</v>
+      </c>
+      <c r="J561" s="28">
+        <f t="shared" si="25"/>
+        <v>20828.072769999999</v>
+      </c>
+      <c r="K561" s="28">
+        <f t="shared" si="26"/>
+        <v>11070.4</v>
+      </c>
+      <c r="L561" s="28">
+        <f t="shared" si="27"/>
+        <v>11191.8</v>
+      </c>
+    </row>
+    <row r="562" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A562" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B562" s="24">
+        <v>8</v>
+      </c>
+      <c r="C562" s="24">
+        <v>1</v>
+      </c>
+      <c r="D562" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="E562" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F562" s="20"/>
+      <c r="G562" s="27">
+        <v>9769623.1799999997</v>
+      </c>
+      <c r="H562" s="27">
+        <v>11070400</v>
+      </c>
+      <c r="I562" s="27">
+        <v>11191800</v>
+      </c>
+      <c r="J562" s="28">
+        <f t="shared" si="25"/>
+        <v>9769.6231800000005</v>
+      </c>
+      <c r="K562" s="28">
+        <f t="shared" si="26"/>
+        <v>11070.4</v>
+      </c>
+      <c r="L562" s="28">
+        <f t="shared" si="27"/>
+        <v>11191.8</v>
+      </c>
+    </row>
+    <row r="563" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A563" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B563" s="24">
+        <v>8</v>
+      </c>
+      <c r="C563" s="24">
+        <v>1</v>
+      </c>
+      <c r="D563" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="E563" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F563" s="20"/>
+      <c r="G563" s="27">
+        <v>9769623.1799999997</v>
+      </c>
+      <c r="H563" s="27">
+        <v>11070400</v>
+      </c>
+      <c r="I563" s="27">
+        <v>11191800</v>
+      </c>
+      <c r="J563" s="28">
+        <f t="shared" si="25"/>
+        <v>9769.6231800000005</v>
+      </c>
+      <c r="K563" s="28">
+        <f t="shared" si="26"/>
+        <v>11070.4</v>
+      </c>
+      <c r="L563" s="28">
+        <f t="shared" si="27"/>
+        <v>11191.8</v>
+      </c>
+    </row>
+    <row r="564" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A564" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B564" s="24">
+        <v>8</v>
+      </c>
+      <c r="C564" s="24">
+        <v>1</v>
+      </c>
+      <c r="D564" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="E564" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F564" s="20"/>
+      <c r="G564" s="27">
+        <v>9769623.1799999997</v>
+      </c>
+      <c r="H564" s="27">
+        <v>11070400</v>
+      </c>
+      <c r="I564" s="27">
+        <v>11191800</v>
+      </c>
+      <c r="J564" s="28">
+        <f t="shared" si="25"/>
+        <v>9769.6231800000005</v>
+      </c>
+      <c r="K564" s="28">
+        <f t="shared" si="26"/>
+        <v>11070.4</v>
+      </c>
+      <c r="L564" s="28">
+        <f t="shared" si="27"/>
+        <v>11191.8</v>
+      </c>
+    </row>
+    <row r="565" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A565" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="B565" s="24">
+        <v>8</v>
+      </c>
+      <c r="C565" s="24">
+        <v>1</v>
+      </c>
+      <c r="D565" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="E565" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F565" s="20"/>
+      <c r="G565" s="27">
+        <v>10671350</v>
+      </c>
+      <c r="H565" s="27">
+        <v>0</v>
+      </c>
+      <c r="I565" s="27">
+        <v>0</v>
+      </c>
+      <c r="J565" s="28">
+        <f t="shared" si="25"/>
+        <v>10671.35</v>
+      </c>
+      <c r="K565" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L565" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A566" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B566" s="24">
+        <v>8</v>
+      </c>
+      <c r="C566" s="24">
+        <v>1</v>
+      </c>
+      <c r="D566" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="E566" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F566" s="20"/>
+      <c r="G566" s="27">
+        <v>10671350</v>
+      </c>
+      <c r="H566" s="27">
+        <v>0</v>
+      </c>
+      <c r="I566" s="27">
+        <v>0</v>
+      </c>
+      <c r="J566" s="28">
+        <f t="shared" si="25"/>
+        <v>10671.35</v>
+      </c>
+      <c r="K566" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L566" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="567" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A567" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B567" s="24">
+        <v>8</v>
+      </c>
+      <c r="C567" s="24">
+        <v>1</v>
+      </c>
+      <c r="D567" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="E567" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F567" s="20"/>
+      <c r="G567" s="27">
+        <v>10671350</v>
+      </c>
+      <c r="H567" s="27">
+        <v>0</v>
+      </c>
+      <c r="I567" s="27">
+        <v>0</v>
+      </c>
+      <c r="J567" s="28">
+        <f t="shared" si="25"/>
+        <v>10671.35</v>
+      </c>
+      <c r="K567" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L567" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="568" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A568" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="B568" s="24">
+        <v>8</v>
+      </c>
+      <c r="C568" s="24">
+        <v>1</v>
+      </c>
+      <c r="D568" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="E568" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F568" s="20"/>
+      <c r="G568" s="27">
+        <v>57065.09</v>
+      </c>
+      <c r="H568" s="27">
+        <v>0</v>
+      </c>
+      <c r="I568" s="27">
+        <v>0</v>
+      </c>
+      <c r="J568" s="28">
+        <f t="shared" si="25"/>
+        <v>57.065089999999998</v>
+      </c>
+      <c r="K568" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L568" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="569" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A569" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B569" s="24">
+        <v>8</v>
+      </c>
+      <c r="C569" s="24">
+        <v>1</v>
+      </c>
+      <c r="D569" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="E569" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F569" s="20"/>
+      <c r="G569" s="27">
+        <v>57065.09</v>
+      </c>
+      <c r="H569" s="27">
+        <v>0</v>
+      </c>
+      <c r="I569" s="27">
+        <v>0</v>
+      </c>
+      <c r="J569" s="28">
+        <f t="shared" si="25"/>
+        <v>57.065089999999998</v>
+      </c>
+      <c r="K569" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L569" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A570" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B570" s="24">
+        <v>8</v>
+      </c>
+      <c r="C570" s="24">
+        <v>1</v>
+      </c>
+      <c r="D570" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="E570" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F570" s="20"/>
+      <c r="G570" s="27">
+        <v>57065.09</v>
+      </c>
+      <c r="H570" s="27">
+        <v>0</v>
+      </c>
+      <c r="I570" s="27">
+        <v>0</v>
+      </c>
+      <c r="J570" s="28">
+        <f t="shared" si="25"/>
+        <v>57.065089999999998</v>
+      </c>
+      <c r="K570" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L570" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A571" s="23" t="s">
+        <v>154</v>
+      </c>
+      <c r="B571" s="24">
+        <v>8</v>
+      </c>
+      <c r="C571" s="24">
+        <v>1</v>
+      </c>
+      <c r="D571" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="E571" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F571" s="20"/>
+      <c r="G571" s="27">
+        <v>330034.5</v>
+      </c>
+      <c r="H571" s="27">
+        <v>0</v>
+      </c>
+      <c r="I571" s="27">
+        <v>0</v>
+      </c>
+      <c r="J571" s="28">
+        <f t="shared" si="25"/>
+        <v>330.03449999999998</v>
+      </c>
+      <c r="K571" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L571" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="572" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A572" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B572" s="24">
+        <v>8</v>
+      </c>
+      <c r="C572" s="24">
+        <v>1</v>
+      </c>
+      <c r="D572" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="E572" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F572" s="20"/>
+      <c r="G572" s="27">
+        <v>330034.5</v>
+      </c>
+      <c r="H572" s="27">
+        <v>0</v>
+      </c>
+      <c r="I572" s="27">
+        <v>0</v>
+      </c>
+      <c r="J572" s="28">
+        <f t="shared" si="25"/>
+        <v>330.03449999999998</v>
+      </c>
+      <c r="K572" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L572" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="573" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A573" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B573" s="24">
+        <v>8</v>
+      </c>
+      <c r="C573" s="24">
+        <v>1</v>
+      </c>
+      <c r="D573" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="E573" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F573" s="20"/>
+      <c r="G573" s="27">
+        <v>330034.5</v>
+      </c>
+      <c r="H573" s="27">
+        <v>0</v>
+      </c>
+      <c r="I573" s="27">
+        <v>0</v>
+      </c>
+      <c r="J573" s="28">
+        <f t="shared" si="25"/>
+        <v>330.03449999999998</v>
+      </c>
+      <c r="K573" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L573" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A574" s="23" t="s">
+        <v>152</v>
+      </c>
+      <c r="B574" s="24">
+        <v>8</v>
+      </c>
+      <c r="C574" s="24">
+        <v>1</v>
+      </c>
+      <c r="D574" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="E574" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F574" s="20"/>
+      <c r="G574" s="27">
+        <v>637200.30000000005</v>
+      </c>
+      <c r="H574" s="27">
+        <v>0</v>
+      </c>
+      <c r="I574" s="27">
+        <v>0</v>
+      </c>
+      <c r="J574" s="28">
+        <f t="shared" si="25"/>
+        <v>637.20030000000008</v>
+      </c>
+      <c r="K574" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L574" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="575" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A575" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="B575" s="24">
+        <v>8</v>
+      </c>
+      <c r="C575" s="24">
+        <v>1</v>
+      </c>
+      <c r="D575" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E575" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F575" s="20"/>
+      <c r="G575" s="27">
+        <v>8000</v>
+      </c>
+      <c r="H575" s="27">
+        <v>0</v>
+      </c>
+      <c r="I575" s="27">
+        <v>0</v>
+      </c>
+      <c r="J575" s="28">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="K575" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L575" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="576" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A576" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B576" s="24">
+        <v>8</v>
+      </c>
+      <c r="C576" s="24">
+        <v>1</v>
+      </c>
+      <c r="D576" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E576" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F576" s="20"/>
+      <c r="G576" s="27">
+        <v>8000</v>
+      </c>
+      <c r="H576" s="27">
+        <v>0</v>
+      </c>
+      <c r="I576" s="27">
+        <v>0</v>
+      </c>
+      <c r="J576" s="28">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="K576" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L576" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A577" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B577" s="24">
+        <v>8</v>
+      </c>
+      <c r="C577" s="24">
+        <v>1</v>
+      </c>
+      <c r="D577" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E577" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F577" s="20"/>
+      <c r="G577" s="27">
+        <v>8000</v>
+      </c>
+      <c r="H577" s="27">
+        <v>0</v>
+      </c>
+      <c r="I577" s="27">
+        <v>0</v>
+      </c>
+      <c r="J577" s="28">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="K577" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L577" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A578" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="B578" s="24">
+        <v>8</v>
+      </c>
+      <c r="C578" s="24">
+        <v>1</v>
+      </c>
+      <c r="D578" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="E578" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F578" s="20"/>
+      <c r="G578" s="27">
+        <v>320000</v>
+      </c>
+      <c r="H578" s="27">
+        <v>0</v>
+      </c>
+      <c r="I578" s="27">
+        <v>0</v>
+      </c>
+      <c r="J578" s="28">
+        <f t="shared" si="25"/>
+        <v>320</v>
+      </c>
+      <c r="K578" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L578" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="579" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A579" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B579" s="24">
+        <v>8</v>
+      </c>
+      <c r="C579" s="24">
+        <v>1</v>
+      </c>
+      <c r="D579" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="E579" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F579" s="20"/>
+      <c r="G579" s="27">
+        <v>320000</v>
+      </c>
+      <c r="H579" s="27">
+        <v>0</v>
+      </c>
+      <c r="I579" s="27">
+        <v>0</v>
+      </c>
+      <c r="J579" s="28">
+        <f t="shared" si="25"/>
+        <v>320</v>
+      </c>
+      <c r="K579" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L579" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="580" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A580" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B580" s="24">
+        <v>8</v>
+      </c>
+      <c r="C580" s="24">
+        <v>1</v>
+      </c>
+      <c r="D580" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="E580" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F580" s="20"/>
+      <c r="G580" s="27">
+        <v>320000</v>
+      </c>
+      <c r="H580" s="27">
+        <v>0</v>
+      </c>
+      <c r="I580" s="27">
+        <v>0</v>
+      </c>
+      <c r="J580" s="28">
+        <f t="shared" si="25"/>
+        <v>320</v>
+      </c>
+      <c r="K580" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L580" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="581" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A581" s="23" t="s">
+        <v>146</v>
+      </c>
+      <c r="B581" s="24">
+        <v>8</v>
+      </c>
+      <c r="C581" s="24">
+        <v>1</v>
+      </c>
+      <c r="D581" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="E581" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F581" s="20"/>
+      <c r="G581" s="27">
+        <v>309200.3</v>
+      </c>
+      <c r="H581" s="27">
+        <v>0</v>
+      </c>
+      <c r="I581" s="27">
+        <v>0</v>
+      </c>
+      <c r="J581" s="28">
+        <f t="shared" si="25"/>
+        <v>309.20029999999997</v>
+      </c>
+      <c r="K581" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L581" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="582" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A582" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B582" s="24">
+        <v>8</v>
+      </c>
+      <c r="C582" s="24">
+        <v>1</v>
+      </c>
+      <c r="D582" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="E582" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F582" s="20"/>
+      <c r="G582" s="27">
+        <v>309200.3</v>
+      </c>
+      <c r="H582" s="27">
+        <v>0</v>
+      </c>
+      <c r="I582" s="27">
+        <v>0</v>
+      </c>
+      <c r="J582" s="28">
+        <f t="shared" si="25"/>
+        <v>309.20029999999997</v>
+      </c>
+      <c r="K582" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L582" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="583" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A583" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B583" s="24">
+        <v>8</v>
+      </c>
+      <c r="C583" s="24">
+        <v>1</v>
+      </c>
+      <c r="D583" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="E583" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F583" s="20"/>
+      <c r="G583" s="27">
+        <v>309200.3</v>
+      </c>
+      <c r="H583" s="27">
+        <v>0</v>
+      </c>
+      <c r="I583" s="27">
+        <v>0</v>
+      </c>
+      <c r="J583" s="28">
+        <f t="shared" si="25"/>
+        <v>309.20029999999997</v>
+      </c>
+      <c r="K583" s="28">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L583" s="28">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A584" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B584" s="24">
+        <v>8</v>
+      </c>
+      <c r="C584" s="24">
+        <v>1</v>
+      </c>
+      <c r="D584" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E584" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F584" s="20"/>
+      <c r="G584" s="27">
+        <v>1262308.0900000001</v>
+      </c>
+      <c r="H584" s="27">
+        <v>0</v>
+      </c>
+      <c r="I584" s="27">
+        <v>0</v>
+      </c>
+      <c r="J584" s="28">
+        <f t="shared" ref="J584:J647" si="28">G584/$I$3</f>
+        <v>1262.30809</v>
+      </c>
+      <c r="K584" s="28">
+        <f t="shared" ref="K584:K647" si="29">H584/$I$3</f>
+        <v>0</v>
+      </c>
+      <c r="L584" s="28">
+        <f t="shared" ref="L584:L647" si="30">I584/$I$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="585" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A585" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="B585" s="24">
+        <v>8</v>
+      </c>
+      <c r="C585" s="24">
+        <v>1</v>
+      </c>
+      <c r="D585" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="E585" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F585" s="20"/>
+      <c r="G585" s="27">
+        <v>1262308.0900000001</v>
+      </c>
+      <c r="H585" s="27">
+        <v>0</v>
+      </c>
+      <c r="I585" s="27">
+        <v>0</v>
+      </c>
+      <c r="J585" s="28">
+        <f t="shared" si="28"/>
+        <v>1262.30809</v>
+      </c>
+      <c r="K585" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L585" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="586" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A586" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="B586" s="24">
+        <v>8</v>
+      </c>
+      <c r="C586" s="24">
+        <v>1</v>
+      </c>
+      <c r="D586" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E586" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F586" s="20"/>
+      <c r="G586" s="27">
+        <v>1262308.0900000001</v>
+      </c>
+      <c r="H586" s="27">
+        <v>0</v>
+      </c>
+      <c r="I586" s="27">
+        <v>0</v>
+      </c>
+      <c r="J586" s="28">
+        <f t="shared" si="28"/>
+        <v>1262.30809</v>
+      </c>
+      <c r="K586" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L586" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="587" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A587" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B587" s="24">
+        <v>8</v>
+      </c>
+      <c r="C587" s="24">
+        <v>1</v>
+      </c>
+      <c r="D587" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E587" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F587" s="20"/>
+      <c r="G587" s="27">
+        <v>1262308.0900000001</v>
+      </c>
+      <c r="H587" s="27">
+        <v>0</v>
+      </c>
+      <c r="I587" s="27">
+        <v>0</v>
+      </c>
+      <c r="J587" s="28">
+        <f t="shared" si="28"/>
+        <v>1262.30809</v>
+      </c>
+      <c r="K587" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L587" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="588" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A588" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B588" s="24">
+        <v>8</v>
+      </c>
+      <c r="C588" s="24">
+        <v>1</v>
+      </c>
+      <c r="D588" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E588" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F588" s="20"/>
+      <c r="G588" s="27">
+        <v>1262308.0900000001</v>
+      </c>
+      <c r="H588" s="27">
+        <v>0</v>
+      </c>
+      <c r="I588" s="27">
+        <v>0</v>
+      </c>
+      <c r="J588" s="28">
+        <f t="shared" si="28"/>
+        <v>1262.30809</v>
+      </c>
+      <c r="K588" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L588" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="589" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A589" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B589" s="24">
+        <v>8</v>
+      </c>
+      <c r="C589" s="24">
+        <v>4</v>
+      </c>
+      <c r="D589" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E589" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F589" s="20"/>
+      <c r="G589" s="27">
+        <v>18062208.73</v>
+      </c>
+      <c r="H589" s="27">
+        <v>18419900</v>
+      </c>
+      <c r="I589" s="27">
+        <v>19111600</v>
+      </c>
+      <c r="J589" s="28">
+        <f t="shared" si="28"/>
+        <v>18062.208730000002</v>
+      </c>
+      <c r="K589" s="28">
+        <f t="shared" si="29"/>
+        <v>18419.900000000001</v>
+      </c>
+      <c r="L589" s="28">
+        <f t="shared" si="30"/>
+        <v>19111.599999999999</v>
+      </c>
+    </row>
+    <row r="590" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A590" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="B590" s="24">
+        <v>8</v>
+      </c>
+      <c r="C590" s="24">
+        <v>4</v>
+      </c>
+      <c r="D590" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="E590" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F590" s="20"/>
+      <c r="G590" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H590" s="27">
+        <v>0</v>
+      </c>
+      <c r="I590" s="27">
+        <v>0</v>
+      </c>
+      <c r="J590" s="28">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="K590" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L590" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="591" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A591" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="B591" s="24">
+        <v>8</v>
+      </c>
+      <c r="C591" s="24">
+        <v>4</v>
+      </c>
+      <c r="D591" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="E591" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F591" s="20"/>
+      <c r="G591" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H591" s="27">
+        <v>0</v>
+      </c>
+      <c r="I591" s="27">
+        <v>0</v>
+      </c>
+      <c r="J591" s="28">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="K591" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L591" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="592" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A592" s="23" t="s">
+        <v>133</v>
+      </c>
+      <c r="B592" s="24">
+        <v>8</v>
+      </c>
+      <c r="C592" s="24">
+        <v>4</v>
+      </c>
+      <c r="D592" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E592" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F592" s="20"/>
+      <c r="G592" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H592" s="27">
+        <v>0</v>
+      </c>
+      <c r="I592" s="27">
+        <v>0</v>
+      </c>
+      <c r="J592" s="28">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="K592" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L592" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="593" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A593" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B593" s="24">
+        <v>8</v>
+      </c>
+      <c r="C593" s="24">
+        <v>4</v>
+      </c>
+      <c r="D593" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E593" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F593" s="20"/>
+      <c r="G593" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H593" s="27">
+        <v>0</v>
+      </c>
+      <c r="I593" s="27">
+        <v>0</v>
+      </c>
+      <c r="J593" s="28">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="K593" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L593" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A594" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B594" s="24">
+        <v>8</v>
+      </c>
+      <c r="C594" s="24">
+        <v>4</v>
+      </c>
+      <c r="D594" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E594" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F594" s="20"/>
+      <c r="G594" s="27">
+        <v>3000</v>
+      </c>
+      <c r="H594" s="27">
+        <v>0</v>
+      </c>
+      <c r="I594" s="27">
+        <v>0</v>
+      </c>
+      <c r="J594" s="28">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="K594" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L594" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="595" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A595" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="B595" s="24">
+        <v>8</v>
+      </c>
+      <c r="C595" s="24">
+        <v>4</v>
+      </c>
+      <c r="D595" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="E595" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F595" s="20"/>
+      <c r="G595" s="27">
+        <v>1505150</v>
+      </c>
+      <c r="H595" s="27">
+        <v>1544300</v>
+      </c>
+      <c r="I595" s="27">
+        <v>1585000</v>
+      </c>
+      <c r="J595" s="28">
+        <f t="shared" si="28"/>
+        <v>1505.15</v>
+      </c>
+      <c r="K595" s="28">
+        <f t="shared" si="29"/>
+        <v>1544.3</v>
+      </c>
+      <c r="L595" s="28">
+        <f t="shared" si="30"/>
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="596" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A596" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B596" s="24">
+        <v>8</v>
+      </c>
+      <c r="C596" s="24">
+        <v>4</v>
+      </c>
+      <c r="D596" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="E596" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F596" s="20"/>
+      <c r="G596" s="27">
+        <v>1505150</v>
+      </c>
+      <c r="H596" s="27">
+        <v>1544300</v>
+      </c>
+      <c r="I596" s="27">
+        <v>1585000</v>
+      </c>
+      <c r="J596" s="28">
+        <f t="shared" si="28"/>
+        <v>1505.15</v>
+      </c>
+      <c r="K596" s="28">
+        <f t="shared" si="29"/>
+        <v>1544.3</v>
+      </c>
+      <c r="L596" s="28">
+        <f t="shared" si="30"/>
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="597" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A597" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B597" s="24">
+        <v>8</v>
+      </c>
+      <c r="C597" s="24">
+        <v>4</v>
+      </c>
+      <c r="D597" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E597" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F597" s="20"/>
+      <c r="G597" s="27">
+        <v>1505150</v>
+      </c>
+      <c r="H597" s="27">
+        <v>1544300</v>
+      </c>
+      <c r="I597" s="27">
+        <v>1585000</v>
+      </c>
+      <c r="J597" s="28">
+        <f t="shared" si="28"/>
+        <v>1505.15</v>
+      </c>
+      <c r="K597" s="28">
+        <f t="shared" si="29"/>
+        <v>1544.3</v>
+      </c>
+      <c r="L597" s="28">
+        <f t="shared" si="30"/>
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="598" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A598" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B598" s="24">
+        <v>8</v>
+      </c>
+      <c r="C598" s="24">
+        <v>4</v>
+      </c>
+      <c r="D598" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E598" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F598" s="20"/>
+      <c r="G598" s="27">
+        <v>1505150</v>
+      </c>
+      <c r="H598" s="27">
+        <v>1544300</v>
+      </c>
+      <c r="I598" s="27">
+        <v>1585000</v>
+      </c>
+      <c r="J598" s="28">
+        <f t="shared" si="28"/>
+        <v>1505.15</v>
+      </c>
+      <c r="K598" s="28">
+        <f t="shared" si="29"/>
+        <v>1544.3</v>
+      </c>
+      <c r="L598" s="28">
+        <f t="shared" si="30"/>
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="599" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A599" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B599" s="24">
+        <v>8</v>
+      </c>
+      <c r="C599" s="24">
+        <v>4</v>
+      </c>
+      <c r="D599" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E599" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F599" s="20"/>
+      <c r="G599" s="27">
+        <v>1505150</v>
+      </c>
+      <c r="H599" s="27">
+        <v>1544300</v>
+      </c>
+      <c r="I599" s="27">
+        <v>1585000</v>
+      </c>
+      <c r="J599" s="28">
+        <f t="shared" si="28"/>
+        <v>1505.15</v>
+      </c>
+      <c r="K599" s="28">
+        <f t="shared" si="29"/>
+        <v>1544.3</v>
+      </c>
+      <c r="L599" s="28">
+        <f t="shared" si="30"/>
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="600" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A600" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B600" s="24">
+        <v>8</v>
+      </c>
+      <c r="C600" s="24">
+        <v>4</v>
+      </c>
+      <c r="D600" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E600" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F600" s="20"/>
+      <c r="G600" s="27">
+        <v>16554058.73</v>
+      </c>
+      <c r="H600" s="27">
+        <v>16875600</v>
+      </c>
+      <c r="I600" s="27">
+        <v>17526600</v>
+      </c>
+      <c r="J600" s="28">
+        <f t="shared" si="28"/>
+        <v>16554.058730000001</v>
+      </c>
+      <c r="K600" s="28">
+        <f t="shared" si="29"/>
+        <v>16875.599999999999</v>
+      </c>
+      <c r="L600" s="28">
+        <f t="shared" si="30"/>
+        <v>17526.599999999999</v>
+      </c>
+    </row>
+    <row r="601" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A601" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="B601" s="24">
+        <v>8</v>
+      </c>
+      <c r="C601" s="24">
+        <v>4</v>
+      </c>
+      <c r="D601" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E601" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F601" s="20"/>
+      <c r="G601" s="27">
+        <v>16550058.73</v>
+      </c>
+      <c r="H601" s="27">
+        <v>16871600</v>
+      </c>
+      <c r="I601" s="27">
+        <v>17522600</v>
+      </c>
+      <c r="J601" s="28">
+        <f t="shared" si="28"/>
+        <v>16550.058730000001</v>
+      </c>
+      <c r="K601" s="28">
+        <f t="shared" si="29"/>
+        <v>16871.599999999999</v>
+      </c>
+      <c r="L601" s="28">
+        <f t="shared" si="30"/>
+        <v>17522.599999999999</v>
+      </c>
+    </row>
+    <row r="602" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A602" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B602" s="24">
+        <v>8</v>
+      </c>
+      <c r="C602" s="24">
+        <v>4</v>
+      </c>
+      <c r="D602" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E602" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F602" s="20"/>
+      <c r="G602" s="27">
+        <v>16167900</v>
+      </c>
+      <c r="H602" s="27">
+        <v>16741600</v>
+      </c>
+      <c r="I602" s="27">
+        <v>17392600</v>
+      </c>
+      <c r="J602" s="28">
+        <f t="shared" si="28"/>
+        <v>16167.9</v>
+      </c>
+      <c r="K602" s="28">
+        <f t="shared" si="29"/>
+        <v>16741.599999999999</v>
+      </c>
+      <c r="L602" s="28">
+        <f t="shared" si="30"/>
+        <v>17392.599999999999</v>
+      </c>
+    </row>
+    <row r="603" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A603" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B603" s="24">
+        <v>8</v>
+      </c>
+      <c r="C603" s="24">
+        <v>4</v>
+      </c>
+      <c r="D603" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E603" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="F603" s="20"/>
+      <c r="G603" s="27">
+        <v>16167900</v>
+      </c>
+      <c r="H603" s="27">
+        <v>16741600</v>
+      </c>
+      <c r="I603" s="27">
+        <v>17392600</v>
+      </c>
+      <c r="J603" s="28">
+        <f t="shared" si="28"/>
+        <v>16167.9</v>
+      </c>
+      <c r="K603" s="28">
+        <f t="shared" si="29"/>
+        <v>16741.599999999999</v>
+      </c>
+      <c r="L603" s="28">
+        <f t="shared" si="30"/>
+        <v>17392.599999999999</v>
+      </c>
+    </row>
+    <row r="604" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A604" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B604" s="24">
+        <v>8</v>
+      </c>
+      <c r="C604" s="24">
+        <v>4</v>
+      </c>
+      <c r="D604" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E604" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F604" s="20"/>
+      <c r="G604" s="27">
+        <v>382158.73</v>
+      </c>
+      <c r="H604" s="27">
+        <v>130000</v>
+      </c>
+      <c r="I604" s="27">
+        <v>130000</v>
+      </c>
+      <c r="J604" s="28">
+        <f t="shared" si="28"/>
+        <v>382.15872999999999</v>
+      </c>
+      <c r="K604" s="28">
+        <f t="shared" si="29"/>
+        <v>130</v>
+      </c>
+      <c r="L604" s="28">
+        <f t="shared" si="30"/>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="605" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A605" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B605" s="24">
+        <v>8</v>
+      </c>
+      <c r="C605" s="24">
+        <v>4</v>
+      </c>
+      <c r="D605" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E605" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F605" s="20"/>
+      <c r="G605" s="27">
+        <v>382158.73</v>
+      </c>
+      <c r="H605" s="27">
+        <v>130000</v>
+      </c>
+      <c r="I605" s="27">
+        <v>130000</v>
+      </c>
+      <c r="J605" s="28">
+        <f t="shared" si="28"/>
+        <v>382.15872999999999</v>
+      </c>
+      <c r="K605" s="28">
+        <f t="shared" si="29"/>
+        <v>130</v>
+      </c>
+      <c r="L605" s="28">
+        <f t="shared" si="30"/>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="606" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A606" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B606" s="24">
+        <v>8</v>
+      </c>
+      <c r="C606" s="24">
+        <v>4</v>
+      </c>
+      <c r="D606" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E606" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F606" s="20"/>
+      <c r="G606" s="27">
+        <v>4000</v>
+      </c>
+      <c r="H606" s="27">
+        <v>4000</v>
+      </c>
+      <c r="I606" s="27">
+        <v>4000</v>
+      </c>
+      <c r="J606" s="28">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="K606" s="28">
+        <f t="shared" si="29"/>
+        <v>4</v>
+      </c>
+      <c r="L606" s="28">
+        <f t="shared" si="30"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="607" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A607" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B607" s="24">
+        <v>8</v>
+      </c>
+      <c r="C607" s="24">
+        <v>4</v>
+      </c>
+      <c r="D607" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E607" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F607" s="20"/>
+      <c r="G607" s="27">
+        <v>4000</v>
+      </c>
+      <c r="H607" s="27">
+        <v>4000</v>
+      </c>
+      <c r="I607" s="27">
+        <v>4000</v>
+      </c>
+      <c r="J607" s="28">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="K607" s="28">
+        <f t="shared" si="29"/>
+        <v>4</v>
+      </c>
+      <c r="L607" s="28">
+        <f t="shared" si="30"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="608" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A608" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B608" s="24">
+        <v>8</v>
+      </c>
+      <c r="C608" s="24">
+        <v>4</v>
+      </c>
+      <c r="D608" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E608" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F608" s="20"/>
+      <c r="G608" s="27">
+        <v>4000</v>
+      </c>
+      <c r="H608" s="27">
+        <v>4000</v>
+      </c>
+      <c r="I608" s="27">
+        <v>4000</v>
+      </c>
+      <c r="J608" s="28">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="K608" s="28">
+        <f t="shared" si="29"/>
+        <v>4</v>
+      </c>
+      <c r="L608" s="28">
+        <f t="shared" si="30"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="609" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A609" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B609" s="17">
+        <v>10</v>
+      </c>
+      <c r="C609" s="17">
+        <v>0</v>
+      </c>
+      <c r="D609" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E609" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F609" s="20"/>
+      <c r="G609" s="21">
+        <v>24031939.800000001</v>
+      </c>
+      <c r="H609" s="21">
+        <v>2615800</v>
+      </c>
+      <c r="I609" s="21">
+        <v>2616800</v>
+      </c>
+      <c r="J609" s="22">
+        <f t="shared" si="28"/>
+        <v>24031.9398</v>
+      </c>
+      <c r="K609" s="22">
+        <f t="shared" si="29"/>
+        <v>2615.8000000000002</v>
+      </c>
+      <c r="L609" s="22">
+        <f t="shared" si="30"/>
+        <v>2616.8000000000002</v>
+      </c>
+    </row>
+    <row r="610" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A610" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="B610" s="24">
+        <v>10</v>
+      </c>
+      <c r="C610" s="24">
+        <v>1</v>
+      </c>
+      <c r="D610" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E610" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F610" s="20"/>
+      <c r="G610" s="27">
+        <v>1050200</v>
+      </c>
+      <c r="H610" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="I610" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="J610" s="28">
+        <f t="shared" si="28"/>
+        <v>1050.2</v>
+      </c>
+      <c r="K610" s="28">
+        <f t="shared" si="29"/>
+        <v>1075.2</v>
+      </c>
+      <c r="L610" s="28">
+        <f t="shared" si="30"/>
+        <v>1075.2</v>
+      </c>
+    </row>
+    <row r="611" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A611" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B611" s="24">
+        <v>10</v>
+      </c>
+      <c r="C611" s="24">
+        <v>1</v>
+      </c>
+      <c r="D611" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E611" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F611" s="20"/>
+      <c r="G611" s="27">
+        <v>1050200</v>
+      </c>
+      <c r="H611" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="I611" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="J611" s="28">
+        <f t="shared" si="28"/>
+        <v>1050.2</v>
+      </c>
+      <c r="K611" s="28">
+        <f t="shared" si="29"/>
+        <v>1075.2</v>
+      </c>
+      <c r="L611" s="28">
+        <f t="shared" si="30"/>
+        <v>1075.2</v>
+      </c>
+    </row>
+    <row r="612" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A612" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="B612" s="24">
+        <v>10</v>
+      </c>
+      <c r="C612" s="24">
+        <v>1</v>
+      </c>
+      <c r="D612" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="E612" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F612" s="20"/>
+      <c r="G612" s="27">
+        <v>1050200</v>
+      </c>
+      <c r="H612" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="I612" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="J612" s="28">
+        <f t="shared" si="28"/>
+        <v>1050.2</v>
+      </c>
+      <c r="K612" s="28">
+        <f t="shared" si="29"/>
+        <v>1075.2</v>
+      </c>
+      <c r="L612" s="28">
+        <f t="shared" si="30"/>
+        <v>1075.2</v>
+      </c>
+    </row>
+    <row r="613" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A613" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="B613" s="24">
+        <v>10</v>
+      </c>
+      <c r="C613" s="24">
+        <v>1</v>
+      </c>
+      <c r="D613" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="E613" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F613" s="20"/>
+      <c r="G613" s="27">
+        <v>1050200</v>
+      </c>
+      <c r="H613" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="I613" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="J613" s="28">
+        <f t="shared" si="28"/>
+        <v>1050.2</v>
+      </c>
+      <c r="K613" s="28">
+        <f t="shared" si="29"/>
+        <v>1075.2</v>
+      </c>
+      <c r="L613" s="28">
+        <f t="shared" si="30"/>
+        <v>1075.2</v>
+      </c>
+    </row>
+    <row r="614" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A614" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B614" s="24">
+        <v>10</v>
+      </c>
+      <c r="C614" s="24">
+        <v>1</v>
+      </c>
+      <c r="D614" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="E614" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F614" s="20"/>
+      <c r="G614" s="27">
+        <v>1050200</v>
+      </c>
+      <c r="H614" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="I614" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="J614" s="28">
+        <f t="shared" si="28"/>
+        <v>1050.2</v>
+      </c>
+      <c r="K614" s="28">
+        <f t="shared" si="29"/>
+        <v>1075.2</v>
+      </c>
+      <c r="L614" s="28">
+        <f t="shared" si="30"/>
+        <v>1075.2</v>
+      </c>
+    </row>
+    <row r="615" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A615" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B615" s="24">
+        <v>10</v>
+      </c>
+      <c r="C615" s="24">
+        <v>1</v>
+      </c>
+      <c r="D615" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="E615" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F615" s="20"/>
+      <c r="G615" s="27">
+        <v>1050200</v>
+      </c>
+      <c r="H615" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="I615" s="27">
+        <v>1075200</v>
+      </c>
+      <c r="J615" s="28">
+        <f t="shared" si="28"/>
+        <v>1050.2</v>
+      </c>
+      <c r="K615" s="28">
+        <f t="shared" si="29"/>
+        <v>1075.2</v>
+      </c>
+      <c r="L615" s="28">
+        <f t="shared" si="30"/>
+        <v>1075.2</v>
+      </c>
+    </row>
+    <row r="616" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A616" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B616" s="24">
+        <v>10</v>
+      </c>
+      <c r="C616" s="24">
+        <v>3</v>
+      </c>
+      <c r="D616" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E616" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F616" s="20"/>
+      <c r="G616" s="27">
+        <v>22824539.800000001</v>
+      </c>
+      <c r="H616" s="27">
+        <v>36000</v>
+      </c>
+      <c r="I616" s="27">
+        <v>36000</v>
+      </c>
+      <c r="J616" s="28">
+        <f t="shared" si="28"/>
+        <v>22824.539800000002</v>
+      </c>
+      <c r="K616" s="28">
+        <f t="shared" si="29"/>
+        <v>36</v>
+      </c>
+      <c r="L616" s="28">
+        <f t="shared" si="30"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="617" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A617" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B617" s="24">
+        <v>10</v>
+      </c>
+      <c r="C617" s="24">
+        <v>3</v>
+      </c>
+      <c r="D617" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="E617" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F617" s="20"/>
+      <c r="G617" s="27">
+        <v>551539.80000000005</v>
+      </c>
+      <c r="H617" s="27">
+        <v>0</v>
+      </c>
+      <c r="I617" s="27">
+        <v>0</v>
+      </c>
+      <c r="J617" s="28">
+        <f t="shared" si="28"/>
+        <v>551.53980000000001</v>
+      </c>
+      <c r="K617" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L617" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="618" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A618" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B618" s="24">
+        <v>10</v>
+      </c>
+      <c r="C618" s="24">
+        <v>3</v>
+      </c>
+      <c r="D618" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="E618" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F618" s="20"/>
+      <c r="G618" s="27">
+        <v>551539.80000000005</v>
+      </c>
+      <c r="H618" s="27">
+        <v>0</v>
+      </c>
+      <c r="I618" s="27">
+        <v>0</v>
+      </c>
+      <c r="J618" s="28">
+        <f t="shared" si="28"/>
+        <v>551.53980000000001</v>
+      </c>
+      <c r="K618" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L618" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="619" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A619" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B619" s="24">
+        <v>10</v>
+      </c>
+      <c r="C619" s="24">
+        <v>3</v>
+      </c>
+      <c r="D619" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E619" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F619" s="20"/>
+      <c r="G619" s="27">
+        <v>551539.80000000005</v>
+      </c>
+      <c r="H619" s="27">
+        <v>0</v>
+      </c>
+      <c r="I619" s="27">
+        <v>0</v>
+      </c>
+      <c r="J619" s="28">
+        <f t="shared" si="28"/>
+        <v>551.53980000000001</v>
+      </c>
+      <c r="K619" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L619" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="620" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A620" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B620" s="24">
+        <v>10</v>
+      </c>
+      <c r="C620" s="24">
+        <v>3</v>
+      </c>
+      <c r="D620" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E620" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F620" s="20"/>
+      <c r="G620" s="27">
+        <v>551539.80000000005</v>
+      </c>
+      <c r="H620" s="27">
+        <v>0</v>
+      </c>
+      <c r="I620" s="27">
+        <v>0</v>
+      </c>
+      <c r="J620" s="28">
+        <f t="shared" si="28"/>
+        <v>551.53980000000001</v>
+      </c>
+      <c r="K620" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L620" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="621" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A621" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B621" s="24">
+        <v>10</v>
+      </c>
+      <c r="C621" s="24">
+        <v>3</v>
+      </c>
+      <c r="D621" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E621" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F621" s="20"/>
+      <c r="G621" s="27">
+        <v>551539.80000000005</v>
+      </c>
+      <c r="H621" s="27">
+        <v>0</v>
+      </c>
+      <c r="I621" s="27">
+        <v>0</v>
+      </c>
+      <c r="J621" s="28">
+        <f t="shared" si="28"/>
+        <v>551.53980000000001</v>
+      </c>
+      <c r="K621" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L621" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="622" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A622" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B622" s="24">
+        <v>10</v>
+      </c>
+      <c r="C622" s="24">
+        <v>3</v>
+      </c>
+      <c r="D622" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="E622" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F622" s="20"/>
+      <c r="G622" s="27">
+        <v>12000</v>
+      </c>
+      <c r="H622" s="27">
+        <v>0</v>
+      </c>
+      <c r="I622" s="27">
+        <v>0</v>
+      </c>
+      <c r="J622" s="28">
+        <f t="shared" si="28"/>
         <v>12</v>
       </c>
-      <c r="J5" s="15" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="18" t="n">
+      <c r="K622" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L622" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="623" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A623" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B623" s="24">
+        <v>10</v>
+      </c>
+      <c r="C623" s="24">
+        <v>3</v>
+      </c>
+      <c r="D623" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="E623" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F623" s="20"/>
+      <c r="G623" s="27">
+        <v>12000</v>
+      </c>
+      <c r="H623" s="27">
+        <v>0</v>
+      </c>
+      <c r="I623" s="27">
+        <v>0</v>
+      </c>
+      <c r="J623" s="28">
+        <f t="shared" si="28"/>
+        <v>12</v>
+      </c>
+      <c r="K623" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L623" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="624" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A624" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B624" s="24">
+        <v>10</v>
+      </c>
+      <c r="C624" s="24">
+        <v>3</v>
+      </c>
+      <c r="D624" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E624" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F624" s="20"/>
+      <c r="G624" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H624" s="27">
+        <v>0</v>
+      </c>
+      <c r="I624" s="27">
+        <v>0</v>
+      </c>
+      <c r="J624" s="28">
+        <f t="shared" si="28"/>
+        <v>1</v>
+      </c>
+      <c r="K624" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L624" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="625" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A625" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B625" s="24">
+        <v>10</v>
+      </c>
+      <c r="C625" s="24">
+        <v>3</v>
+      </c>
+      <c r="D625" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E625" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F625" s="20"/>
+      <c r="G625" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H625" s="27">
+        <v>0</v>
+      </c>
+      <c r="I625" s="27">
+        <v>0</v>
+      </c>
+      <c r="J625" s="28">
+        <f t="shared" si="28"/>
+        <v>1</v>
+      </c>
+      <c r="K625" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L625" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="626" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A626" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B626" s="24">
+        <v>10</v>
+      </c>
+      <c r="C626" s="24">
+        <v>3</v>
+      </c>
+      <c r="D626" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E626" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F626" s="20"/>
+      <c r="G626" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H626" s="27">
+        <v>0</v>
+      </c>
+      <c r="I626" s="27">
+        <v>0</v>
+      </c>
+      <c r="J626" s="28">
+        <f t="shared" si="28"/>
+        <v>1</v>
+      </c>
+      <c r="K626" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L626" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="627" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A627" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B627" s="24">
+        <v>10</v>
+      </c>
+      <c r="C627" s="24">
+        <v>3</v>
+      </c>
+      <c r="D627" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="E627" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F627" s="20"/>
+      <c r="G627" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H627" s="27">
+        <v>0</v>
+      </c>
+      <c r="I627" s="27">
+        <v>0</v>
+      </c>
+      <c r="J627" s="28">
+        <f t="shared" si="28"/>
+        <v>1</v>
+      </c>
+      <c r="K627" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L627" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="628" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A628" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B628" s="24">
+        <v>10</v>
+      </c>
+      <c r="C628" s="24">
+        <v>3</v>
+      </c>
+      <c r="D628" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="E628" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F628" s="20"/>
+      <c r="G628" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H628" s="27">
+        <v>0</v>
+      </c>
+      <c r="I628" s="27">
+        <v>0</v>
+      </c>
+      <c r="J628" s="28">
+        <f t="shared" si="28"/>
+        <v>1</v>
+      </c>
+      <c r="K628" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L628" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="629" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A629" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B629" s="24">
+        <v>10</v>
+      </c>
+      <c r="C629" s="24">
+        <v>3</v>
+      </c>
+      <c r="D629" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="E629" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F629" s="20"/>
+      <c r="G629" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H629" s="27">
+        <v>0</v>
+      </c>
+      <c r="I629" s="27">
+        <v>0</v>
+      </c>
+      <c r="J629" s="28">
+        <f t="shared" si="28"/>
+        <v>1</v>
+      </c>
+      <c r="K629" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L629" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="630" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A630" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B630" s="24">
+        <v>10</v>
+      </c>
+      <c r="C630" s="24">
+        <v>3</v>
+      </c>
+      <c r="D630" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E630" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F630" s="20"/>
+      <c r="G630" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H630" s="27">
+        <v>0</v>
+      </c>
+      <c r="I630" s="27">
+        <v>0</v>
+      </c>
+      <c r="J630" s="28">
+        <f t="shared" si="28"/>
+        <v>10</v>
+      </c>
+      <c r="K630" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L630" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="631" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A631" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B631" s="24">
+        <v>10</v>
+      </c>
+      <c r="C631" s="24">
+        <v>3</v>
+      </c>
+      <c r="D631" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E631" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F631" s="20"/>
+      <c r="G631" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H631" s="27">
+        <v>0</v>
+      </c>
+      <c r="I631" s="27">
+        <v>0</v>
+      </c>
+      <c r="J631" s="28">
+        <f t="shared" si="28"/>
+        <v>10</v>
+      </c>
+      <c r="K631" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L631" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="632" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A632" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B632" s="24">
+        <v>10</v>
+      </c>
+      <c r="C632" s="24">
+        <v>3</v>
+      </c>
+      <c r="D632" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E632" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F632" s="20"/>
+      <c r="G632" s="27">
+        <v>10000</v>
+      </c>
+      <c r="H632" s="27">
+        <v>0</v>
+      </c>
+      <c r="I632" s="27">
+        <v>0</v>
+      </c>
+      <c r="J632" s="28">
+        <f t="shared" si="28"/>
+        <v>10</v>
+      </c>
+      <c r="K632" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L632" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="633" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A633" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B633" s="24">
+        <v>10</v>
+      </c>
+      <c r="C633" s="24">
+        <v>3</v>
+      </c>
+      <c r="D633" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E633" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F633" s="20"/>
+      <c r="G633" s="27">
+        <v>22261000</v>
+      </c>
+      <c r="H633" s="27">
+        <v>36000</v>
+      </c>
+      <c r="I633" s="27">
+        <v>36000</v>
+      </c>
+      <c r="J633" s="28">
+        <f t="shared" si="28"/>
+        <v>22261</v>
+      </c>
+      <c r="K633" s="28">
+        <f t="shared" si="29"/>
+        <v>36</v>
+      </c>
+      <c r="L633" s="28">
+        <f t="shared" si="30"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="634" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A634" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="B634" s="24">
+        <v>10</v>
+      </c>
+      <c r="C634" s="24">
+        <v>3</v>
+      </c>
+      <c r="D634" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="E634" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F634" s="20"/>
+      <c r="G634" s="27">
+        <v>22261000</v>
+      </c>
+      <c r="H634" s="27">
+        <v>36000</v>
+      </c>
+      <c r="I634" s="27">
+        <v>36000</v>
+      </c>
+      <c r="J634" s="28">
+        <f t="shared" si="28"/>
+        <v>22261</v>
+      </c>
+      <c r="K634" s="28">
+        <f t="shared" si="29"/>
+        <v>36</v>
+      </c>
+      <c r="L634" s="28">
+        <f t="shared" si="30"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="635" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A635" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B635" s="24">
+        <v>10</v>
+      </c>
+      <c r="C635" s="24">
+        <v>3</v>
+      </c>
+      <c r="D635" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E635" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F635" s="20"/>
+      <c r="G635" s="27">
+        <v>36000</v>
+      </c>
+      <c r="H635" s="27">
+        <v>36000</v>
+      </c>
+      <c r="I635" s="27">
+        <v>36000</v>
+      </c>
+      <c r="J635" s="28">
+        <f t="shared" si="28"/>
+        <v>36</v>
+      </c>
+      <c r="K635" s="28">
+        <f t="shared" si="29"/>
+        <v>36</v>
+      </c>
+      <c r="L635" s="28">
+        <f t="shared" si="30"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="636" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A636" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B636" s="24">
+        <v>10</v>
+      </c>
+      <c r="C636" s="24">
+        <v>3</v>
+      </c>
+      <c r="D636" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E636" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F636" s="20"/>
+      <c r="G636" s="27">
+        <v>36000</v>
+      </c>
+      <c r="H636" s="27">
+        <v>36000</v>
+      </c>
+      <c r="I636" s="27">
+        <v>36000</v>
+      </c>
+      <c r="J636" s="28">
+        <f t="shared" si="28"/>
+        <v>36</v>
+      </c>
+      <c r="K636" s="28">
+        <f t="shared" si="29"/>
+        <v>36</v>
+      </c>
+      <c r="L636" s="28">
+        <f t="shared" si="30"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="637" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A637" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B637" s="24">
+        <v>10</v>
+      </c>
+      <c r="C637" s="24">
+        <v>3</v>
+      </c>
+      <c r="D637" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E637" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F637" s="20"/>
+      <c r="G637" s="27">
+        <v>36000</v>
+      </c>
+      <c r="H637" s="27">
+        <v>36000</v>
+      </c>
+      <c r="I637" s="27">
+        <v>36000</v>
+      </c>
+      <c r="J637" s="28">
+        <f t="shared" si="28"/>
+        <v>36</v>
+      </c>
+      <c r="K637" s="28">
+        <f t="shared" si="29"/>
+        <v>36</v>
+      </c>
+      <c r="L637" s="28">
+        <f t="shared" si="30"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="638" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A638" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B638" s="24">
+        <v>10</v>
+      </c>
+      <c r="C638" s="24">
+        <v>3</v>
+      </c>
+      <c r="D638" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E638" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F638" s="20"/>
+      <c r="G638" s="27">
+        <v>6300000</v>
+      </c>
+      <c r="H638" s="27">
+        <v>0</v>
+      </c>
+      <c r="I638" s="27">
+        <v>0</v>
+      </c>
+      <c r="J638" s="28">
+        <f t="shared" si="28"/>
+        <v>6300</v>
+      </c>
+      <c r="K638" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L638" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="639" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A639" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B639" s="24">
+        <v>10</v>
+      </c>
+      <c r="C639" s="24">
+        <v>3</v>
+      </c>
+      <c r="D639" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E639" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F639" s="20"/>
+      <c r="G639" s="27">
+        <v>6300000</v>
+      </c>
+      <c r="H639" s="27">
+        <v>0</v>
+      </c>
+      <c r="I639" s="27">
+        <v>0</v>
+      </c>
+      <c r="J639" s="28">
+        <f t="shared" si="28"/>
+        <v>6300</v>
+      </c>
+      <c r="K639" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L639" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="640" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A640" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B640" s="24">
+        <v>10</v>
+      </c>
+      <c r="C640" s="24">
+        <v>3</v>
+      </c>
+      <c r="D640" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E640" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F640" s="20"/>
+      <c r="G640" s="27">
+        <v>6300000</v>
+      </c>
+      <c r="H640" s="27">
+        <v>0</v>
+      </c>
+      <c r="I640" s="27">
+        <v>0</v>
+      </c>
+      <c r="J640" s="28">
+        <f t="shared" si="28"/>
+        <v>6300</v>
+      </c>
+      <c r="K640" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L640" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="641" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A641" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B641" s="24">
+        <v>10</v>
+      </c>
+      <c r="C641" s="24">
+        <v>3</v>
+      </c>
+      <c r="D641" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="E641" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F641" s="20"/>
+      <c r="G641" s="27">
+        <v>15700000</v>
+      </c>
+      <c r="H641" s="27">
+        <v>0</v>
+      </c>
+      <c r="I641" s="27">
+        <v>0</v>
+      </c>
+      <c r="J641" s="28">
+        <f t="shared" si="28"/>
+        <v>15700</v>
+      </c>
+      <c r="K641" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L641" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A642" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B642" s="24">
+        <v>10</v>
+      </c>
+      <c r="C642" s="24">
+        <v>3</v>
+      </c>
+      <c r="D642" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="E642" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F642" s="20"/>
+      <c r="G642" s="27">
+        <v>15700000</v>
+      </c>
+      <c r="H642" s="27">
+        <v>0</v>
+      </c>
+      <c r="I642" s="27">
+        <v>0</v>
+      </c>
+      <c r="J642" s="28">
+        <f t="shared" si="28"/>
+        <v>15700</v>
+      </c>
+      <c r="K642" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L642" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="643" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A643" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B643" s="24">
+        <v>10</v>
+      </c>
+      <c r="C643" s="24">
+        <v>3</v>
+      </c>
+      <c r="D643" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="E643" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F643" s="20"/>
+      <c r="G643" s="27">
+        <v>15700000</v>
+      </c>
+      <c r="H643" s="27">
+        <v>0</v>
+      </c>
+      <c r="I643" s="27">
+        <v>0</v>
+      </c>
+      <c r="J643" s="28">
+        <f t="shared" si="28"/>
+        <v>15700</v>
+      </c>
+      <c r="K643" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L643" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A644" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B644" s="24">
+        <v>10</v>
+      </c>
+      <c r="C644" s="24">
+        <v>3</v>
+      </c>
+      <c r="D644" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="E644" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F644" s="20"/>
+      <c r="G644" s="27">
+        <v>25000</v>
+      </c>
+      <c r="H644" s="27">
+        <v>0</v>
+      </c>
+      <c r="I644" s="27">
+        <v>0</v>
+      </c>
+      <c r="J644" s="28">
+        <f t="shared" si="28"/>
+        <v>25</v>
+      </c>
+      <c r="K644" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L644" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="645" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A645" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B645" s="24">
+        <v>10</v>
+      </c>
+      <c r="C645" s="24">
+        <v>3</v>
+      </c>
+      <c r="D645" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="E645" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F645" s="20"/>
+      <c r="G645" s="27">
+        <v>25000</v>
+      </c>
+      <c r="H645" s="27">
+        <v>0</v>
+      </c>
+      <c r="I645" s="27">
+        <v>0</v>
+      </c>
+      <c r="J645" s="28">
+        <f t="shared" si="28"/>
+        <v>25</v>
+      </c>
+      <c r="K645" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L645" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="646" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A646" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B646" s="24">
+        <v>10</v>
+      </c>
+      <c r="C646" s="24">
+        <v>3</v>
+      </c>
+      <c r="D646" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="E646" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F646" s="20"/>
+      <c r="G646" s="27">
+        <v>25000</v>
+      </c>
+      <c r="H646" s="27">
+        <v>0</v>
+      </c>
+      <c r="I646" s="27">
+        <v>0</v>
+      </c>
+      <c r="J646" s="28">
+        <f t="shared" si="28"/>
+        <v>25</v>
+      </c>
+      <c r="K646" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L646" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="647" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A647" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B647" s="24">
+        <v>10</v>
+      </c>
+      <c r="C647" s="24">
+        <v>3</v>
+      </c>
+      <c r="D647" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="E647" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F647" s="20"/>
+      <c r="G647" s="27">
+        <v>200000</v>
+      </c>
+      <c r="H647" s="27">
+        <v>0</v>
+      </c>
+      <c r="I647" s="27">
+        <v>0</v>
+      </c>
+      <c r="J647" s="28">
+        <f t="shared" si="28"/>
+        <v>200</v>
+      </c>
+      <c r="K647" s="28">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L647" s="28">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="648" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A648" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B648" s="24">
+        <v>10</v>
+      </c>
+      <c r="C648" s="24">
+        <v>3</v>
+      </c>
+      <c r="D648" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="E648" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F648" s="20"/>
+      <c r="G648" s="27">
+        <v>200000</v>
+      </c>
+      <c r="H648" s="27">
+        <v>0</v>
+      </c>
+      <c r="I648" s="27">
+        <v>0</v>
+      </c>
+      <c r="J648" s="28">
+        <f t="shared" ref="J648:J705" si="31">G648/$I$3</f>
+        <v>200</v>
+      </c>
+      <c r="K648" s="28">
+        <f t="shared" ref="K648:K705" si="32">H648/$I$3</f>
+        <v>0</v>
+      </c>
+      <c r="L648" s="28">
+        <f t="shared" ref="L648:L705" si="33">I648/$I$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="649" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A649" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B649" s="24">
+        <v>10</v>
+      </c>
+      <c r="C649" s="24">
+        <v>3</v>
+      </c>
+      <c r="D649" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="E649" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F649" s="20"/>
+      <c r="G649" s="27">
+        <v>200000</v>
+      </c>
+      <c r="H649" s="27">
+        <v>0</v>
+      </c>
+      <c r="I649" s="27">
+        <v>0</v>
+      </c>
+      <c r="J649" s="28">
+        <f t="shared" si="31"/>
+        <v>200</v>
+      </c>
+      <c r="K649" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L649" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="650" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A650" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B650" s="24">
+        <v>10</v>
+      </c>
+      <c r="C650" s="24">
+        <v>4</v>
+      </c>
+      <c r="D650" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E650" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F650" s="20"/>
+      <c r="G650" s="27">
+        <v>157200</v>
+      </c>
+      <c r="H650" s="27">
+        <v>1504600</v>
+      </c>
+      <c r="I650" s="27">
+        <v>1505600</v>
+      </c>
+      <c r="J650" s="28">
+        <f t="shared" si="31"/>
+        <v>157.19999999999999</v>
+      </c>
+      <c r="K650" s="28">
+        <f t="shared" si="32"/>
+        <v>1504.6</v>
+      </c>
+      <c r="L650" s="28">
+        <f t="shared" si="33"/>
+        <v>1505.6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A651" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B651" s="24">
+        <v>10</v>
+      </c>
+      <c r="C651" s="24">
+        <v>4</v>
+      </c>
+      <c r="D651" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E651" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F651" s="20"/>
+      <c r="G651" s="27">
+        <v>157200</v>
+      </c>
+      <c r="H651" s="27">
+        <v>1504600</v>
+      </c>
+      <c r="I651" s="27">
+        <v>1505600</v>
+      </c>
+      <c r="J651" s="28">
+        <f t="shared" si="31"/>
+        <v>157.19999999999999</v>
+      </c>
+      <c r="K651" s="28">
+        <f t="shared" si="32"/>
+        <v>1504.6</v>
+      </c>
+      <c r="L651" s="28">
+        <f t="shared" si="33"/>
+        <v>1505.6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A652" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B652" s="24">
+        <v>10</v>
+      </c>
+      <c r="C652" s="24">
+        <v>4</v>
+      </c>
+      <c r="D652" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E652" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F652" s="20"/>
+      <c r="G652" s="27">
+        <v>157200</v>
+      </c>
+      <c r="H652" s="27">
+        <v>1504600</v>
+      </c>
+      <c r="I652" s="27">
+        <v>1505600</v>
+      </c>
+      <c r="J652" s="28">
+        <f t="shared" si="31"/>
+        <v>157.19999999999999</v>
+      </c>
+      <c r="K652" s="28">
+        <f t="shared" si="32"/>
+        <v>1504.6</v>
+      </c>
+      <c r="L652" s="28">
+        <f t="shared" si="33"/>
+        <v>1505.6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:12" ht="91.8" x14ac:dyDescent="0.25">
+      <c r="A653" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B653" s="24">
+        <v>10</v>
+      </c>
+      <c r="C653" s="24">
+        <v>4</v>
+      </c>
+      <c r="D653" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E653" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F653" s="20"/>
+      <c r="G653" s="27">
+        <v>33900</v>
+      </c>
+      <c r="H653" s="27">
+        <v>24900</v>
+      </c>
+      <c r="I653" s="27">
+        <v>25900</v>
+      </c>
+      <c r="J653" s="28">
+        <f t="shared" si="31"/>
+        <v>33.9</v>
+      </c>
+      <c r="K653" s="28">
+        <f t="shared" si="32"/>
+        <v>24.9</v>
+      </c>
+      <c r="L653" s="28">
+        <f t="shared" si="33"/>
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="654" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A654" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B654" s="24">
+        <v>10</v>
+      </c>
+      <c r="C654" s="24">
+        <v>4</v>
+      </c>
+      <c r="D654" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E654" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F654" s="20"/>
+      <c r="G654" s="27">
+        <v>33900</v>
+      </c>
+      <c r="H654" s="27">
+        <v>24900</v>
+      </c>
+      <c r="I654" s="27">
+        <v>25900</v>
+      </c>
+      <c r="J654" s="28">
+        <f t="shared" si="31"/>
+        <v>33.9</v>
+      </c>
+      <c r="K654" s="28">
+        <f t="shared" si="32"/>
+        <v>24.9</v>
+      </c>
+      <c r="L654" s="28">
+        <f t="shared" si="33"/>
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="655" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A655" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B655" s="24">
+        <v>10</v>
+      </c>
+      <c r="C655" s="24">
+        <v>4</v>
+      </c>
+      <c r="D655" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E655" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F655" s="20"/>
+      <c r="G655" s="27">
+        <v>33900</v>
+      </c>
+      <c r="H655" s="27">
+        <v>24900</v>
+      </c>
+      <c r="I655" s="27">
+        <v>25900</v>
+      </c>
+      <c r="J655" s="28">
+        <f t="shared" si="31"/>
+        <v>33.9</v>
+      </c>
+      <c r="K655" s="28">
+        <f t="shared" si="32"/>
+        <v>24.9</v>
+      </c>
+      <c r="L655" s="28">
+        <f t="shared" si="33"/>
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="656" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A656" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B656" s="24">
+        <v>10</v>
+      </c>
+      <c r="C656" s="24">
+        <v>4</v>
+      </c>
+      <c r="D656" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="E656" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F656" s="20"/>
+      <c r="G656" s="27">
+        <v>123300</v>
+      </c>
+      <c r="H656" s="27">
+        <v>1479700</v>
+      </c>
+      <c r="I656" s="27">
+        <v>1479700</v>
+      </c>
+      <c r="J656" s="28">
+        <f t="shared" si="31"/>
+        <v>123.3</v>
+      </c>
+      <c r="K656" s="28">
+        <f t="shared" si="32"/>
+        <v>1479.7</v>
+      </c>
+      <c r="L656" s="28">
+        <f t="shared" si="33"/>
+        <v>1479.7</v>
+      </c>
+    </row>
+    <row r="657" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A657" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B657" s="24">
+        <v>10</v>
+      </c>
+      <c r="C657" s="24">
+        <v>4</v>
+      </c>
+      <c r="D657" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="E657" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F657" s="20"/>
+      <c r="G657" s="27">
+        <v>123300</v>
+      </c>
+      <c r="H657" s="27">
+        <v>1479700</v>
+      </c>
+      <c r="I657" s="27">
+        <v>1479700</v>
+      </c>
+      <c r="J657" s="28">
+        <f t="shared" si="31"/>
+        <v>123.3</v>
+      </c>
+      <c r="K657" s="28">
+        <f t="shared" si="32"/>
+        <v>1479.7</v>
+      </c>
+      <c r="L657" s="28">
+        <f t="shared" si="33"/>
+        <v>1479.7</v>
+      </c>
+    </row>
+    <row r="658" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A658" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B658" s="24">
+        <v>10</v>
+      </c>
+      <c r="C658" s="24">
+        <v>4</v>
+      </c>
+      <c r="D658" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="E658" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F658" s="20"/>
+      <c r="G658" s="27">
+        <v>123300</v>
+      </c>
+      <c r="H658" s="27">
+        <v>1479700</v>
+      </c>
+      <c r="I658" s="27">
+        <v>1479700</v>
+      </c>
+      <c r="J658" s="28">
+        <f t="shared" si="31"/>
+        <v>123.3</v>
+      </c>
+      <c r="K658" s="28">
+        <f t="shared" si="32"/>
+        <v>1479.7</v>
+      </c>
+      <c r="L658" s="28">
+        <f t="shared" si="33"/>
+        <v>1479.7</v>
+      </c>
+    </row>
+    <row r="659" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A659" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B659" s="17">
+        <v>11</v>
+      </c>
+      <c r="C659" s="17">
+        <v>0</v>
+      </c>
+      <c r="D659" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E659" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F659" s="20"/>
+      <c r="G659" s="21">
+        <v>12000</v>
+      </c>
+      <c r="H659" s="21">
+        <v>0</v>
+      </c>
+      <c r="I659" s="21">
+        <v>0</v>
+      </c>
+      <c r="J659" s="22">
+        <f t="shared" si="31"/>
+        <v>12</v>
+      </c>
+      <c r="K659" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L659" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A660" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B660" s="24">
+        <v>11</v>
+      </c>
+      <c r="C660" s="24">
+        <v>5</v>
+      </c>
+      <c r="D660" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E660" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F660" s="20"/>
+      <c r="G660" s="27">
+        <v>12000</v>
+      </c>
+      <c r="H660" s="27">
+        <v>0</v>
+      </c>
+      <c r="I660" s="27">
+        <v>0</v>
+      </c>
+      <c r="J660" s="28">
+        <f t="shared" si="31"/>
+        <v>12</v>
+      </c>
+      <c r="K660" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L660" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="661" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A661" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B661" s="24">
+        <v>11</v>
+      </c>
+      <c r="C661" s="24">
+        <v>5</v>
+      </c>
+      <c r="D661" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="E661" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F661" s="20"/>
+      <c r="G661" s="27">
+        <v>12000</v>
+      </c>
+      <c r="H661" s="27">
+        <v>0</v>
+      </c>
+      <c r="I661" s="27">
+        <v>0</v>
+      </c>
+      <c r="J661" s="28">
+        <f t="shared" si="31"/>
+        <v>12</v>
+      </c>
+      <c r="K661" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L661" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="662" spans="1:12" ht="91.8" x14ac:dyDescent="0.25">
+      <c r="A662" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B662" s="24">
+        <v>11</v>
+      </c>
+      <c r="C662" s="24">
+        <v>5</v>
+      </c>
+      <c r="D662" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E662" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F662" s="20"/>
+      <c r="G662" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H662" s="27">
+        <v>0</v>
+      </c>
+      <c r="I662" s="27">
+        <v>0</v>
+      </c>
+      <c r="J662" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K662" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L662" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="663" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A663" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B663" s="24">
+        <v>11</v>
+      </c>
+      <c r="C663" s="24">
+        <v>5</v>
+      </c>
+      <c r="D663" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="E663" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F663" s="20"/>
+      <c r="G663" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H663" s="27">
+        <v>0</v>
+      </c>
+      <c r="I663" s="27">
+        <v>0</v>
+      </c>
+      <c r="J663" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K663" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L663" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="664" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
+      <c r="A664" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B664" s="24">
+        <v>11</v>
+      </c>
+      <c r="C664" s="24">
+        <v>5</v>
+      </c>
+      <c r="D664" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E664" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F664" s="20"/>
+      <c r="G664" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H664" s="27">
+        <v>0</v>
+      </c>
+      <c r="I664" s="27">
+        <v>0</v>
+      </c>
+      <c r="J664" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K664" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L664" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="665" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A665" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B665" s="24">
+        <v>11</v>
+      </c>
+      <c r="C665" s="24">
+        <v>5</v>
+      </c>
+      <c r="D665" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E665" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F665" s="20"/>
+      <c r="G665" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H665" s="27">
+        <v>0</v>
+      </c>
+      <c r="I665" s="27">
+        <v>0</v>
+      </c>
+      <c r="J665" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K665" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L665" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A666" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B666" s="24">
+        <v>11</v>
+      </c>
+      <c r="C666" s="24">
+        <v>5</v>
+      </c>
+      <c r="D666" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E666" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F666" s="20"/>
+      <c r="G666" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H666" s="27">
+        <v>0</v>
+      </c>
+      <c r="I666" s="27">
+        <v>0</v>
+      </c>
+      <c r="J666" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K666" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L666" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A667" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B667" s="24">
+        <v>11</v>
+      </c>
+      <c r="C667" s="24">
+        <v>5</v>
+      </c>
+      <c r="D667" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="E667" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F667" s="20"/>
+      <c r="G667" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H667" s="27">
+        <v>0</v>
+      </c>
+      <c r="I667" s="27">
+        <v>0</v>
+      </c>
+      <c r="J667" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K667" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L667" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="668" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A668" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B668" s="24">
+        <v>11</v>
+      </c>
+      <c r="C668" s="24">
+        <v>5</v>
+      </c>
+      <c r="D668" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E668" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F668" s="20"/>
+      <c r="G668" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H668" s="27">
+        <v>0</v>
+      </c>
+      <c r="I668" s="27">
+        <v>0</v>
+      </c>
+      <c r="J668" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K668" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L668" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="669" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A669" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B669" s="24">
+        <v>11</v>
+      </c>
+      <c r="C669" s="24">
+        <v>5</v>
+      </c>
+      <c r="D669" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E669" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F669" s="20"/>
+      <c r="G669" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H669" s="27">
+        <v>0</v>
+      </c>
+      <c r="I669" s="27">
+        <v>0</v>
+      </c>
+      <c r="J669" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K669" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L669" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="670" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A670" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B670" s="24">
+        <v>11</v>
+      </c>
+      <c r="C670" s="24">
+        <v>5</v>
+      </c>
+      <c r="D670" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E670" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F670" s="20"/>
+      <c r="G670" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H670" s="27">
+        <v>0</v>
+      </c>
+      <c r="I670" s="27">
+        <v>0</v>
+      </c>
+      <c r="J670" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K670" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L670" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="671" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A671" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B671" s="24">
+        <v>11</v>
+      </c>
+      <c r="C671" s="24">
+        <v>5</v>
+      </c>
+      <c r="D671" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="E671" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F671" s="20"/>
+      <c r="G671" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H671" s="27">
+        <v>0</v>
+      </c>
+      <c r="I671" s="27">
+        <v>0</v>
+      </c>
+      <c r="J671" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K671" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L671" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="672" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A672" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B672" s="24">
+        <v>11</v>
+      </c>
+      <c r="C672" s="24">
+        <v>5</v>
+      </c>
+      <c r="D672" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E672" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F672" s="20"/>
+      <c r="G672" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H672" s="27">
+        <v>0</v>
+      </c>
+      <c r="I672" s="27">
+        <v>0</v>
+      </c>
+      <c r="J672" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K672" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L672" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="673" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A673" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B673" s="24">
+        <v>11</v>
+      </c>
+      <c r="C673" s="24">
+        <v>5</v>
+      </c>
+      <c r="D673" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="E673" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F673" s="20"/>
+      <c r="G673" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H673" s="27">
+        <v>0</v>
+      </c>
+      <c r="I673" s="27">
+        <v>0</v>
+      </c>
+      <c r="J673" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K673" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L673" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="674" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A674" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B674" s="24">
+        <v>11</v>
+      </c>
+      <c r="C674" s="24">
+        <v>5</v>
+      </c>
+      <c r="D674" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="E674" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F674" s="20"/>
+      <c r="G674" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H674" s="27">
+        <v>0</v>
+      </c>
+      <c r="I674" s="27">
+        <v>0</v>
+      </c>
+      <c r="J674" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K674" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L674" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="675" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A675" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B675" s="24">
+        <v>11</v>
+      </c>
+      <c r="C675" s="24">
+        <v>5</v>
+      </c>
+      <c r="D675" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="E675" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F675" s="20"/>
+      <c r="G675" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H675" s="27">
+        <v>0</v>
+      </c>
+      <c r="I675" s="27">
+        <v>0</v>
+      </c>
+      <c r="J675" s="28">
+        <f t="shared" si="31"/>
+        <v>1</v>
+      </c>
+      <c r="K675" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L675" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="676" spans="1:12" ht="91.8" x14ac:dyDescent="0.25">
+      <c r="A676" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B676" s="24">
+        <v>11</v>
+      </c>
+      <c r="C676" s="24">
+        <v>5</v>
+      </c>
+      <c r="D676" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="E676" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F676" s="20"/>
+      <c r="G676" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H676" s="27">
+        <v>0</v>
+      </c>
+      <c r="I676" s="27">
+        <v>0</v>
+      </c>
+      <c r="J676" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K676" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L676" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="677" spans="1:12" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A677" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B677" s="24">
+        <v>11</v>
+      </c>
+      <c r="C677" s="24">
+        <v>5</v>
+      </c>
+      <c r="D677" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="E677" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F677" s="20"/>
+      <c r="G677" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H677" s="27">
+        <v>0</v>
+      </c>
+      <c r="I677" s="27">
+        <v>0</v>
+      </c>
+      <c r="J677" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K677" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L677" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="678" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A678" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B678" s="24">
+        <v>11</v>
+      </c>
+      <c r="C678" s="24">
+        <v>5</v>
+      </c>
+      <c r="D678" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E678" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F678" s="20"/>
+      <c r="G678" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H678" s="27">
+        <v>0</v>
+      </c>
+      <c r="I678" s="27">
+        <v>0</v>
+      </c>
+      <c r="J678" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K678" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L678" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="679" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A679" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B679" s="24">
+        <v>11</v>
+      </c>
+      <c r="C679" s="24">
+        <v>5</v>
+      </c>
+      <c r="D679" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E679" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F679" s="20"/>
+      <c r="G679" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H679" s="27">
+        <v>0</v>
+      </c>
+      <c r="I679" s="27">
+        <v>0</v>
+      </c>
+      <c r="J679" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K679" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L679" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="680" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A680" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B680" s="24">
+        <v>11</v>
+      </c>
+      <c r="C680" s="24">
+        <v>5</v>
+      </c>
+      <c r="D680" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E680" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F680" s="20"/>
+      <c r="G680" s="27">
+        <v>5000</v>
+      </c>
+      <c r="H680" s="27">
+        <v>0</v>
+      </c>
+      <c r="I680" s="27">
+        <v>0</v>
+      </c>
+      <c r="J680" s="28">
+        <f t="shared" si="31"/>
+        <v>5</v>
+      </c>
+      <c r="K680" s="28">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="L680" s="28">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="681" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A681" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B681" s="17">
+        <v>12</v>
+      </c>
+      <c r="C681" s="17">
+        <v>0</v>
+      </c>
+      <c r="D681" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E681" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F681" s="20"/>
+      <c r="G681" s="21">
+        <v>1556800</v>
+      </c>
+      <c r="H681" s="21">
+        <v>1556800</v>
+      </c>
+      <c r="I681" s="21">
+        <v>1556800</v>
+      </c>
+      <c r="J681" s="22">
+        <f t="shared" si="31"/>
+        <v>1556.8</v>
+      </c>
+      <c r="K681" s="22">
+        <f t="shared" si="32"/>
+        <v>1556.8</v>
+      </c>
+      <c r="L681" s="22">
+        <f t="shared" si="33"/>
+        <v>1556.8</v>
+      </c>
+    </row>
+    <row r="682" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A682" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B682" s="24">
+        <v>12</v>
+      </c>
+      <c r="C682" s="24">
         <v>2</v>
       </c>
-      <c r="C6" s="18" t="n">
+      <c r="D682" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E682" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F682" s="20"/>
+      <c r="G682" s="27">
+        <v>1556800</v>
+      </c>
+      <c r="H682" s="27">
+        <v>1556800</v>
+      </c>
+      <c r="I682" s="27">
+        <v>1556800</v>
+      </c>
+      <c r="J682" s="28">
+        <f t="shared" si="31"/>
+        <v>1556.8</v>
+      </c>
+      <c r="K682" s="28">
+        <f t="shared" si="32"/>
+        <v>1556.8</v>
+      </c>
+      <c r="L682" s="28">
+        <f t="shared" si="33"/>
+        <v>1556.8</v>
+      </c>
+    </row>
+    <row r="683" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A683" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B683" s="24">
+        <v>12</v>
+      </c>
+      <c r="C683" s="24">
+        <v>2</v>
+      </c>
+      <c r="D683" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E683" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F683" s="20"/>
+      <c r="G683" s="27">
+        <v>693500</v>
+      </c>
+      <c r="H683" s="27">
+        <v>693500</v>
+      </c>
+      <c r="I683" s="27">
+        <v>693500</v>
+      </c>
+      <c r="J683" s="28">
+        <f t="shared" si="31"/>
+        <v>693.5</v>
+      </c>
+      <c r="K683" s="28">
+        <f t="shared" si="32"/>
+        <v>693.5</v>
+      </c>
+      <c r="L683" s="28">
+        <f t="shared" si="33"/>
+        <v>693.5</v>
+      </c>
+    </row>
+    <row r="684" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A684" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B684" s="24">
+        <v>12</v>
+      </c>
+      <c r="C684" s="24">
+        <v>2</v>
+      </c>
+      <c r="D684" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E684" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F684" s="20"/>
+      <c r="G684" s="27">
+        <v>693500</v>
+      </c>
+      <c r="H684" s="27">
+        <v>693500</v>
+      </c>
+      <c r="I684" s="27">
+        <v>693500</v>
+      </c>
+      <c r="J684" s="28">
+        <f t="shared" si="31"/>
+        <v>693.5</v>
+      </c>
+      <c r="K684" s="28">
+        <f t="shared" si="32"/>
+        <v>693.5</v>
+      </c>
+      <c r="L684" s="28">
+        <f t="shared" si="33"/>
+        <v>693.5</v>
+      </c>
+    </row>
+    <row r="685" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A685" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B685" s="24">
+        <v>12</v>
+      </c>
+      <c r="C685" s="24">
+        <v>2</v>
+      </c>
+      <c r="D685" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E685" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F685" s="20"/>
+      <c r="G685" s="27">
+        <v>693500</v>
+      </c>
+      <c r="H685" s="27">
+        <v>693500</v>
+      </c>
+      <c r="I685" s="27">
+        <v>693500</v>
+      </c>
+      <c r="J685" s="28">
+        <f t="shared" si="31"/>
+        <v>693.5</v>
+      </c>
+      <c r="K685" s="28">
+        <f t="shared" si="32"/>
+        <v>693.5</v>
+      </c>
+      <c r="L685" s="28">
+        <f t="shared" si="33"/>
+        <v>693.5</v>
+      </c>
+    </row>
+    <row r="686" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A686" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B686" s="24">
+        <v>12</v>
+      </c>
+      <c r="C686" s="24">
+        <v>2</v>
+      </c>
+      <c r="D686" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E686" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F686" s="20"/>
+      <c r="G686" s="27">
+        <v>693500</v>
+      </c>
+      <c r="H686" s="27">
+        <v>693500</v>
+      </c>
+      <c r="I686" s="27">
+        <v>693500</v>
+      </c>
+      <c r="J686" s="28">
+        <f t="shared" si="31"/>
+        <v>693.5</v>
+      </c>
+      <c r="K686" s="28">
+        <f t="shared" si="32"/>
+        <v>693.5</v>
+      </c>
+      <c r="L686" s="28">
+        <f t="shared" si="33"/>
+        <v>693.5</v>
+      </c>
+    </row>
+    <row r="687" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A687" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B687" s="24">
+        <v>12</v>
+      </c>
+      <c r="C687" s="24">
+        <v>2</v>
+      </c>
+      <c r="D687" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E687" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F687" s="20"/>
+      <c r="G687" s="27">
+        <v>863300</v>
+      </c>
+      <c r="H687" s="27">
+        <v>863300</v>
+      </c>
+      <c r="I687" s="27">
+        <v>863300</v>
+      </c>
+      <c r="J687" s="28">
+        <f t="shared" si="31"/>
+        <v>863.3</v>
+      </c>
+      <c r="K687" s="28">
+        <f t="shared" si="32"/>
+        <v>863.3</v>
+      </c>
+      <c r="L687" s="28">
+        <f t="shared" si="33"/>
+        <v>863.3</v>
+      </c>
+    </row>
+    <row r="688" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A688" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B688" s="24">
+        <v>12</v>
+      </c>
+      <c r="C688" s="24">
+        <v>2</v>
+      </c>
+      <c r="D688" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E688" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F688" s="20"/>
+      <c r="G688" s="27">
+        <v>863300</v>
+      </c>
+      <c r="H688" s="27">
+        <v>863300</v>
+      </c>
+      <c r="I688" s="27">
+        <v>863300</v>
+      </c>
+      <c r="J688" s="28">
+        <f t="shared" si="31"/>
+        <v>863.3</v>
+      </c>
+      <c r="K688" s="28">
+        <f t="shared" si="32"/>
+        <v>863.3</v>
+      </c>
+      <c r="L688" s="28">
+        <f t="shared" si="33"/>
+        <v>863.3</v>
+      </c>
+    </row>
+    <row r="689" spans="1:12" ht="80.400000000000006" x14ac:dyDescent="0.25">
+      <c r="A689" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B689" s="24">
+        <v>12</v>
+      </c>
+      <c r="C689" s="24">
+        <v>2</v>
+      </c>
+      <c r="D689" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E689" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F689" s="20"/>
+      <c r="G689" s="27">
+        <v>863300</v>
+      </c>
+      <c r="H689" s="27">
+        <v>863300</v>
+      </c>
+      <c r="I689" s="27">
+        <v>863300</v>
+      </c>
+      <c r="J689" s="28">
+        <f t="shared" si="31"/>
+        <v>863.3</v>
+      </c>
+      <c r="K689" s="28">
+        <f t="shared" si="32"/>
+        <v>863.3</v>
+      </c>
+      <c r="L689" s="28">
+        <f t="shared" si="33"/>
+        <v>863.3</v>
+      </c>
+    </row>
+    <row r="690" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A690" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B690" s="24">
+        <v>12</v>
+      </c>
+      <c r="C690" s="24">
+        <v>2</v>
+      </c>
+      <c r="D690" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E690" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F690" s="20"/>
+      <c r="G690" s="27">
+        <v>863300</v>
+      </c>
+      <c r="H690" s="27">
+        <v>863300</v>
+      </c>
+      <c r="I690" s="27">
+        <v>863300</v>
+      </c>
+      <c r="J690" s="28">
+        <f t="shared" si="31"/>
+        <v>863.3</v>
+      </c>
+      <c r="K690" s="28">
+        <f t="shared" si="32"/>
+        <v>863.3</v>
+      </c>
+      <c r="L690" s="28">
+        <f t="shared" si="33"/>
+        <v>863.3</v>
+      </c>
+    </row>
+    <row r="691" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A691" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B691" s="24">
+        <v>12</v>
+      </c>
+      <c r="C691" s="24">
+        <v>2</v>
+      </c>
+      <c r="D691" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E691" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F691" s="20"/>
+      <c r="G691" s="27">
+        <v>863300</v>
+      </c>
+      <c r="H691" s="27">
+        <v>863300</v>
+      </c>
+      <c r="I691" s="27">
+        <v>863300</v>
+      </c>
+      <c r="J691" s="28">
+        <f t="shared" si="31"/>
+        <v>863.3</v>
+      </c>
+      <c r="K691" s="28">
+        <f t="shared" si="32"/>
+        <v>863.3</v>
+      </c>
+      <c r="L691" s="28">
+        <f t="shared" si="33"/>
+        <v>863.3</v>
+      </c>
+    </row>
+    <row r="692" spans="1:12" ht="24" x14ac:dyDescent="0.25">
+      <c r="A692" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B692" s="17">
+        <v>13</v>
+      </c>
+      <c r="C692" s="17">
+        <v>0</v>
+      </c>
+      <c r="D692" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E692" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F692" s="20"/>
+      <c r="G692" s="21">
+        <v>4300</v>
+      </c>
+      <c r="H692" s="21">
+        <v>51700</v>
+      </c>
+      <c r="I692" s="21">
+        <v>75000</v>
+      </c>
+      <c r="J692" s="22">
+        <f t="shared" si="31"/>
+        <v>4.3</v>
+      </c>
+      <c r="K692" s="22">
+        <f t="shared" si="32"/>
+        <v>51.7</v>
+      </c>
+      <c r="L692" s="22">
+        <f t="shared" si="33"/>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="693" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A693" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B693" s="24">
+        <v>13</v>
+      </c>
+      <c r="C693" s="24">
+        <v>1</v>
+      </c>
+      <c r="D693" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E693" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F693" s="20"/>
+      <c r="G693" s="27">
+        <v>4300</v>
+      </c>
+      <c r="H693" s="27">
+        <v>51700</v>
+      </c>
+      <c r="I693" s="27">
+        <v>75000</v>
+      </c>
+      <c r="J693" s="28">
+        <f t="shared" si="31"/>
+        <v>4.3</v>
+      </c>
+      <c r="K693" s="28">
+        <f t="shared" si="32"/>
+        <v>51.7</v>
+      </c>
+      <c r="L693" s="28">
+        <f t="shared" si="33"/>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="694" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A694" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B694" s="24">
+        <v>13</v>
+      </c>
+      <c r="C694" s="24">
+        <v>1</v>
+      </c>
+      <c r="D694" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E694" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F694" s="20"/>
+      <c r="G694" s="27">
+        <v>4300</v>
+      </c>
+      <c r="H694" s="27">
+        <v>51700</v>
+      </c>
+      <c r="I694" s="27">
+        <v>75000</v>
+      </c>
+      <c r="J694" s="28">
+        <f t="shared" si="31"/>
+        <v>4.3</v>
+      </c>
+      <c r="K694" s="28">
+        <f t="shared" si="32"/>
+        <v>51.7</v>
+      </c>
+      <c r="L694" s="28">
+        <f t="shared" si="33"/>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="695" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A695" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B695" s="24">
+        <v>13</v>
+      </c>
+      <c r="C695" s="24">
+        <v>1</v>
+      </c>
+      <c r="D695" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E695" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F695" s="20"/>
+      <c r="G695" s="27">
+        <v>4300</v>
+      </c>
+      <c r="H695" s="27">
+        <v>51700</v>
+      </c>
+      <c r="I695" s="27">
+        <v>75000</v>
+      </c>
+      <c r="J695" s="28">
+        <f t="shared" si="31"/>
+        <v>4.3</v>
+      </c>
+      <c r="K695" s="28">
+        <f t="shared" si="32"/>
+        <v>51.7</v>
+      </c>
+      <c r="L695" s="28">
+        <f t="shared" si="33"/>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="696" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A696" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B696" s="24">
+        <v>13</v>
+      </c>
+      <c r="C696" s="24">
+        <v>1</v>
+      </c>
+      <c r="D696" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E696" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="F696" s="20"/>
+      <c r="G696" s="27">
+        <v>4300</v>
+      </c>
+      <c r="H696" s="27">
+        <v>51700</v>
+      </c>
+      <c r="I696" s="27">
+        <v>75000</v>
+      </c>
+      <c r="J696" s="28">
+        <f t="shared" si="31"/>
+        <v>4.3</v>
+      </c>
+      <c r="K696" s="28">
+        <f t="shared" si="32"/>
+        <v>51.7</v>
+      </c>
+      <c r="L696" s="28">
+        <f t="shared" si="33"/>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="697" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A697" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B697" s="24">
+        <v>13</v>
+      </c>
+      <c r="C697" s="24">
+        <v>1</v>
+      </c>
+      <c r="D697" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E697" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="F697" s="20"/>
+      <c r="G697" s="27">
+        <v>4300</v>
+      </c>
+      <c r="H697" s="27">
+        <v>51700</v>
+      </c>
+      <c r="I697" s="27">
+        <v>75000</v>
+      </c>
+      <c r="J697" s="28">
+        <f t="shared" si="31"/>
+        <v>4.3</v>
+      </c>
+      <c r="K697" s="28">
+        <f t="shared" si="32"/>
+        <v>51.7</v>
+      </c>
+      <c r="L697" s="28">
+        <f t="shared" si="33"/>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="698" spans="1:12" ht="36" x14ac:dyDescent="0.25">
+      <c r="A698" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B698" s="17">
+        <v>14</v>
+      </c>
+      <c r="C698" s="17">
+        <v>0</v>
+      </c>
+      <c r="D698" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E698" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F698" s="20"/>
+      <c r="G698" s="21">
+        <v>1025800</v>
+      </c>
+      <c r="H698" s="21">
+        <v>1070300</v>
+      </c>
+      <c r="I698" s="21">
+        <v>1112200</v>
+      </c>
+      <c r="J698" s="22">
+        <f t="shared" si="31"/>
+        <v>1025.8</v>
+      </c>
+      <c r="K698" s="22">
+        <f t="shared" si="32"/>
+        <v>1070.3</v>
+      </c>
+      <c r="L698" s="22">
+        <f t="shared" si="33"/>
+        <v>1112.2</v>
+      </c>
+    </row>
+    <row r="699" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A699" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B699" s="24">
+        <v>14</v>
+      </c>
+      <c r="C699" s="24">
+        <v>1</v>
+      </c>
+      <c r="D699" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E699" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F699" s="20"/>
+      <c r="G699" s="27">
+        <v>1025800</v>
+      </c>
+      <c r="H699" s="27">
+        <v>1070300</v>
+      </c>
+      <c r="I699" s="27">
+        <v>1112200</v>
+      </c>
+      <c r="J699" s="28">
+        <f t="shared" si="31"/>
+        <v>1025.8</v>
+      </c>
+      <c r="K699" s="28">
+        <f t="shared" si="32"/>
+        <v>1070.3</v>
+      </c>
+      <c r="L699" s="28">
+        <f t="shared" si="33"/>
+        <v>1112.2</v>
+      </c>
+    </row>
+    <row r="700" spans="1:12" ht="23.4" x14ac:dyDescent="0.25">
+      <c r="A700" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B700" s="24">
+        <v>14</v>
+      </c>
+      <c r="C700" s="24">
+        <v>1</v>
+      </c>
+      <c r="D700" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E700" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F700" s="20"/>
+      <c r="G700" s="27">
+        <v>1025800</v>
+      </c>
+      <c r="H700" s="27">
+        <v>1070300</v>
+      </c>
+      <c r="I700" s="27">
+        <v>1112200</v>
+      </c>
+      <c r="J700" s="28">
+        <f t="shared" si="31"/>
+        <v>1025.8</v>
+      </c>
+      <c r="K700" s="28">
+        <f t="shared" si="32"/>
+        <v>1070.3</v>
+      </c>
+      <c r="L700" s="28">
+        <f t="shared" si="33"/>
+        <v>1112.2</v>
+      </c>
+    </row>
+    <row r="701" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A701" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B701" s="24">
+        <v>14</v>
+      </c>
+      <c r="C701" s="24">
+        <v>1</v>
+      </c>
+      <c r="D701" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E701" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F701" s="20"/>
+      <c r="G701" s="27">
+        <v>1025800</v>
+      </c>
+      <c r="H701" s="27">
+        <v>1070300</v>
+      </c>
+      <c r="I701" s="27">
+        <v>1112200</v>
+      </c>
+      <c r="J701" s="28">
+        <f t="shared" si="31"/>
+        <v>1025.8</v>
+      </c>
+      <c r="K701" s="28">
+        <f t="shared" si="32"/>
+        <v>1070.3</v>
+      </c>
+      <c r="L701" s="28">
+        <f t="shared" si="33"/>
+        <v>1112.2</v>
+      </c>
+    </row>
+    <row r="702" spans="1:12" ht="34.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A702" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B702" s="24">
+        <v>14</v>
+      </c>
+      <c r="C702" s="24">
+        <v>1</v>
+      </c>
+      <c r="D702" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="18" t="n">
+      <c r="E702" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F702" s="20"/>
+      <c r="G702" s="27">
+        <v>1025800</v>
+      </c>
+      <c r="H702" s="27">
+        <v>1070300</v>
+      </c>
+      <c r="I702" s="27">
+        <v>1112200</v>
+      </c>
+      <c r="J702" s="28">
+        <f t="shared" si="31"/>
+        <v>1025.8</v>
+      </c>
+      <c r="K702" s="28">
+        <f t="shared" si="32"/>
+        <v>1070.3</v>
+      </c>
+      <c r="L702" s="28">
+        <f t="shared" si="33"/>
+        <v>1112.2</v>
+      </c>
+    </row>
+    <row r="703" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A703" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B703" s="24">
+        <v>14</v>
+      </c>
+      <c r="C703" s="24">
+        <v>1</v>
+      </c>
+      <c r="D703" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E703" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F703" s="20"/>
+      <c r="G703" s="27">
+        <v>1025800</v>
+      </c>
+      <c r="H703" s="27">
+        <v>1070300</v>
+      </c>
+      <c r="I703" s="27">
+        <v>1112200</v>
+      </c>
+      <c r="J703" s="28">
+        <f t="shared" si="31"/>
+        <v>1025.8</v>
+      </c>
+      <c r="K703" s="28">
+        <f t="shared" si="32"/>
+        <v>1070.3</v>
+      </c>
+      <c r="L703" s="28">
+        <f t="shared" si="33"/>
+        <v>1112.2</v>
+      </c>
+    </row>
+    <row r="704" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A704" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="19" t="n">
-[...60 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="B704" s="24">
         <v>14</v>
       </c>
-      <c r="B8" s="32" t="n">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="n">
+      <c r="C704" s="24">
+        <v>1</v>
+      </c>
+      <c r="D704" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E704" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="33"/>
-[...25159 lines deleted...]
-      <c r="G671" s="29" t="n">
+      <c r="F704" s="20"/>
+      <c r="G704" s="27">
         <v>1025800</v>
       </c>
-      <c r="H671" s="29" t="n">
+      <c r="H704" s="27">
         <v>1070300</v>
       </c>
-      <c r="I671" s="29" t="n">
+      <c r="I704" s="27">
         <v>1112200</v>
       </c>
-      <c r="J671" s="30" t="n">
-        <f aca="false">G671/$I$3</f>
+      <c r="J704" s="28">
+        <f t="shared" si="31"/>
         <v>1025.8</v>
       </c>
-      <c r="K671" s="30" t="n">
-        <f aca="false">H671/$I$3</f>
+      <c r="K704" s="28">
+        <f t="shared" si="32"/>
         <v>1070.3</v>
       </c>
-      <c r="L671" s="30" t="n">
-        <f aca="false">I671/$I$3</f>
+      <c r="L704" s="28">
+        <f t="shared" si="33"/>
         <v>1112.2</v>
       </c>
     </row>
-    <row r="672" customFormat="false" ht="31.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...276 lines deleted...]
-      <c r="L679" s="6"/>
+    <row r="705" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A705" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B705" s="30">
+        <v>0</v>
+      </c>
+      <c r="C705" s="30">
+        <v>0</v>
+      </c>
+      <c r="D705" s="30">
+        <v>0</v>
+      </c>
+      <c r="E705" s="30">
+        <v>0</v>
+      </c>
+      <c r="F705" s="29">
+        <v>0</v>
+      </c>
+      <c r="G705" s="21">
+        <v>762113074.63999999</v>
+      </c>
+      <c r="H705" s="21">
+        <v>549309166.70000005</v>
+      </c>
+      <c r="I705" s="21">
+        <v>554756966.70000005</v>
+      </c>
+      <c r="J705" s="22">
+        <f t="shared" si="31"/>
+        <v>762113.07464000001</v>
+      </c>
+      <c r="K705" s="22">
+        <f t="shared" si="32"/>
+        <v>549309.16670000006</v>
+      </c>
+      <c r="L705" s="22">
+        <f t="shared" si="33"/>
+        <v>554756.96669999999</v>
+      </c>
+    </row>
+    <row r="706" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A706" s="1"/>
+      <c r="B706" s="1"/>
+      <c r="C706" s="1"/>
+      <c r="D706" s="1"/>
+      <c r="E706" s="1"/>
+      <c r="F706" s="1"/>
+      <c r="G706" s="1"/>
+      <c r="H706" s="1"/>
+      <c r="I706" s="1"/>
+      <c r="J706" s="1"/>
+      <c r="K706" s="1"/>
+      <c r="L706" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="J1:L1"/>
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="J1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="G4:I4"/>
-    <mergeCell ref="J4:L4"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-[...3 lines deleted...]
-    <oddHeader/>
+  <pageMargins left="0.78740157480314998" right="0.196850393700787" top="0.39370078740157499" bottom="0.39370078740157499" header="0" footer="0.196850393700787"/>
+  <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-[...1 lines deleted...]
-  <Application>LibreOffice/26.2.2.2$Windows_X86_64 LibreOffice_project/1f77d10d6938fd34972958f64b2bcfa54f8b1ba5</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Бюджет</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Client_FO</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Client_FO</dc:creator>
-[...2 lines deleted...]
-  <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>