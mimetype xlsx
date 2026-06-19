--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -1,8673 +1,7865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
+  <fileVersion appName="Calc" lowestEdited="5"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="120" windowWidth="23256" windowHeight="13176"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Бюджет_1" sheetId="1" r:id="rId1"/>
+    <sheet name="Бюджет" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519" iterate="1"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="true" iterateDelta="0.0001"/>
+  <extLst>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...516 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="180">
-[...181 lines deleted...]
-    <t>8Д 0 01 9Д801</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="185">
+  <si>
+    <t xml:space="preserve">Приложение № 4 к решению Совета  от 18  декабря 2025 года №112 "О бюджете Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026 год и плановый период 2027 и 2028 годов" </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Распределение бюджетных ассигнований по разделам, подразделам, целевым статьям (муниципальным программам и не программным направлениям деятельности), группам и подгруппам видов расходов классификации расходов бюджета Тепловского муниципального образования на 2026 год и на плановый период 2027 и 2028 годов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(тыс. рублей)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Раздел</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Под-раздел</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Целевая статья</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вид расходов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумма</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные вопросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Функционирование высшего должностного лица субъекта Российской Федерации и муниципального образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Выполнение функций органами местного самоуправления</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обеспечение органов местного самоуправления</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91 3 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на обеспечение деятельности главы муниципального района (муниципального образования), главы администрации муниципального района (муниципального образования)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91 3 00 02100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на выплаты персоналу в целях обеспечения выполнения функций государственными (муниципальными) органами, казенными учреждениями, органами управления государственными внебюджетными фондами </t>
+  </si>
+  <si>
+    <t xml:space="preserve">100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на выплаты персоналу государственных (муниципальных) органов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление расходов за счет межбюджетных трансфертов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление расходов за счет межбюджетных трансфертов из областного бюджета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 1 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иные межбюджетные трансферты на достижение надлежащего уровня оплаты труда в органах местного самоуправления </t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 1 00 77620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Функционирование Правительства Российской Федерации, высших исполнительных органов субъектов Российской Федерации, местных администраций</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на обеспечение функций аппарата управления</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91 3 00 02200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закупка товаров, работ и услуг для государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иные закупки товаров, работ и услуг для обеспечения государственных (муниципальных) нужд</t>
+  </si>
+  <si>
+    <t xml:space="preserve">240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иные бюджетные ассигнования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уплата налогов, сборов и иных платежей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уплата земельного налога и налога на имущество</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91 3 00 06100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уплата транспортного налога</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91 3 00 06200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обеспечение деятельности финансовых, налоговых и таможенных органов и органов финансового (финансово-бюджетного) надзора</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 2 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений на исполнение переданных полномочий по организации, формированию и контролю за исполнением бюджета в соответствии с заключенными соглашениями (содержание финансового органа)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 2 00 26010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межбюджетные трансферты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иные межбюджетные трансферты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">540</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межбюджетные трансферты бюджетам муниципальных районов из бюджетов поселений на исполнение переданных полномочий по организации, контроля за исполнением бюджета в соответствии с заключенными соглашениями (содержание контрольно-счетного органа)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 2 00 26050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Резервные фонды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы по исполнению отдельных обязательств</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Средства резервных фондов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99 4 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Средства, выделяемые из резервного фонда местной администрации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99 4 00 01880</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Резервные средства</t>
+  </si>
+  <si>
+    <t xml:space="preserve">870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Другие общегосударственные вопросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа «Доступная среда» на 2026-2028 года в Тепловском МО</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8D 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комплекс процессных мероприятий "Доступная среда"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8D 0 01 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Организация проведения мероприятий с участниками ВОВ, вдовами, инвалидами, почетными гражданами, ликвидаторами ЧАС, активистами ветеранского движения, тружениками тыла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8D 0 01 05915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа «Развитие местного самоуправления в Тепловском муниципальном образовании Новобурасского муниципального района Саратовской области на 2026-2028 года»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сопровождение автоматизированных информационных систем формирования и исполнения бюджетов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07411</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Оплата членских взносов в Ассоциацию «Совет МО Саратовской области»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на обеспечение деятельности органов местного самоуправления в части приобретения материальных запасов (канцтоваров, ГСМ, запчасти к оргтехнике) и обслуживание оргтехники (заправка картриджей, ремонт оргтехники)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Техническое обеспечение органов местного самоуправления, приобретение оргтехники</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Организация проведения диспансеризации муниципальных служащих</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Организация и проведение переподготовки и повышения квалификации руководителей и специалистов органов местного самоуправления</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07424</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы по оплате услуг ОСАГО, осуществление технического осмотра ТС</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07427</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Приобретение средств наглядной агитации (в том числе баннеров)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07429</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Текущий ремонт административных зданий, приобретение и установка приборов учета потребления газа и электроэнергии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07432</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Публикация в средствах массовой информации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8R 0 00 07434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Национальная оборона</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мобилизационная и вневойсковая подготовка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление переданных полномочий РФ за счет субвенций из федерального бюджета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расходы на осуществление переданных полномочий Российской Федерации за счет средств федерального бюджета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 4 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление переданных полномочий Российской Федерации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 4 02 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление первичного воинского учета органами местного самоуправления поселений, муниципальных и городских округов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 4 02 51180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Национальная экономика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дорожное хозяйство (дорожные фонды)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа "Повышение безопасности дорожного движения в Тепловском муниципальном образовании Новобурасского муниципального района Саратовской области на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Д 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Основное мероприятие " Осуществление дорожной деятельности в отношении автомобильных дорог общего пользования местного значения в границах населенных пунктов сельских поселений".</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Д 0 01 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Содержание автомобильных дорог</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Д 0 01 9Д001</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ремонт автомобильных дорог (текущий и капитальный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Д 0 01 9Д002</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Проведение инженерных изысканий, специальных обследований и разработка (подготовка) проектной документации на ремонт, экспертиза (проверка) проектно-сметной документации на ремонт автомобильных дорог(тротуаров, подходов к объектам соц.сферы), строительный контроль и авторский надзор.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Д 0 01 9Д003</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Кадастровые работы по оформлению недвижимости (сооружения-дороги)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Д 0 01 9Д004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осуществление дорожной деятельно-сти в отношении автомобильных до-рог общего пользования местного зна-чения в границах населенных пунктов сельских поселений</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Д 0 01 9Д017</t>
   </si>
   <si>
     <t xml:space="preserve">  Совершенствование организации движения транспорта и пешеходов, мероприятия по элементам обустройства автомобильных дорог</t>
   </si>
   <si>
-    <t>8Д 0 01 9Д017</t>
-[...350 lines deleted...]
-    <t xml:space="preserve">Приложение № 4 к решению Совета от 18  декабря 2025 года №112 "О бюджете Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026 год и плановый период 2027 и 2028 годов" </t>
+    <t xml:space="preserve">8Д 0 01 9Д801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жилищно-коммунальное хозяйство</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коммунальное хозяйство</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа «Обеспечение населения Тепловского муниципального образования Новобурасского муниципального района Саратовской области питьевой водой  на 2026-2028 года"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8W 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ремонт водопровода,запчасти для ремонта водопровода</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8W 0 00 08011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оформление водопровода, водяной скважины,составление технической  (проектно-сметной) документации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8W 0 00 08014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Разработка проекта зон санитарной охраны водного объекта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8W 0 00 08017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа "Энергосбережение и повышение энергетической эффективности администрации Тепловского муниципального образования Новобурасского муниципального района на 2026-2028 годы"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Л 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Техническое обслуживание систем газораспределения и газопотребления. Проверка дымоходов и вентканалов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Л 0 00 07714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Изготовление и экспертиза проектно-сметной документации. Ремонт теплотрассы, установка энергосберегающего оборудования, замена материалов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8Л 0 00 07721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Благоустройство</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа «Благоустройство и озеленение территории Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026-2028 года»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вывоз мусора и ТБО с территории населенных пунктов, входящих в состав муниципального образования на полигон. Оплата труда рабочих по благоустройству. Приобретение ГСМ и запасных частей. Приобретение и установка урн, скамеек, малых архитектурных форм. Приобретение хозяйственных товаров (мешки для мусора, перчатки, ведра, кисти, известь, лопаты и др.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 07211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Содержание уличного освещения. Установка и приобретение энергосберегающих ламп. Выполнение договорных обязательств по оплате счетов за уличное освещение и предоставление мест на опорах воздушных ЛЭП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 07212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оформление объектов муниципальной собственности, составление технического плана, проектно-сметной документации на объект недвижимости</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 07213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Содержание памятников</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 07217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зачистка свалки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 07219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Содержание мест захоронения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 07221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация инициативных проектов за счет субсидий из областного бюджета (проект "Благоустройство кладбища в с. Чернышевка")</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 72103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация инициативных проектов за счет средств местного бюджета в части инициативных платежей граждан  (проект "Благоустройство кладбища в с. Чернышевка")</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 G2103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация инициативных проектов за счет местного бюджета в части инициативных платежей индивидуальных предпринимателей и юридических лиц  (проект "Благоустройство кладбища в с. Чернышевка")</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 I2103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Реализация инициативных проектов за счет средств местного бюджета, за исключением инициативных платежей (проект "Благоустройство кладбища в с. Чернышевка")</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8В 0 00 S2103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа «Экологическое оздоровление Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026-2028 года»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8К 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мероприятия по барьерной (сплошной) дератизации в целях профилактики геморрагической лихорадки (ГЛПС) на территории МО</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8К 0 00 07513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальная программа «Обеспечение первичных мер пожарной безопасности на территории Тепловского муниципального образования Новобурасского муниципального района Саратовской области на 2026-2028 год»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8П 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Приобретение специализированного оборудования и материалов для пожаротушения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8П 0 00 07111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Социальная политика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пенсионное обеспечение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Социальные выплаты, доплаты к пенсиям, дополнительное пенсионное обеспечение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98 0 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Социальное обеспечение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98 1 00 00000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доплаты к пенсиям муниципальных служащих</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98 1 00 01001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Социальное обеспечение и иные выплаты населению</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Публичные нормативные социальные выплаты гражданам</t>
+  </si>
+  <si>
+    <t xml:space="preserve">310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Всего</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="0.0"/>
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="0000"/>
+    <numFmt numFmtId="166" formatCode="00"/>
+    <numFmt numFmtId="167" formatCode="0000000000"/>
+    <numFmt numFmtId="168" formatCode="000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.00;[RED]\-#,##0.00;0.00"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0;[RED]\-#,##0.0;0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <sz val="10"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <charset val="204"/>
-[...16 lines deleted...]
-      <family val="2"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
-    <border>
+  <borders count="8">
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...3 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-      <bottom/>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
       <right/>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+  <cellStyleXfs count="22">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
-[...2 lines deleted...]
-      <protection hidden="1"/>
+  <cellXfs count="33">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...32 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="true"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2" xfId="1"/>
+  <cellStyles count="8">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
+    <cellStyle name="Обычный 2" xfId="20"/>
+    <cellStyle name="Обычный 3" xfId="21"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...5 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="true"/>
   </sheetPr>
-  <dimension ref="A1:N178"/>
+  <dimension ref="A1:L184"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:L2"/>
+    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="false" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A2" activeCellId="0" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="12.75" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="245" width="9.109375" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="44"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="2" style="0" width="7.67"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="14.21"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="13.22"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="7" min="6" style="0" width="14.56"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="8" min="8" style="0" width="7.44"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="9" style="0" width="14.56"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="12" style="0" width="0.21"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="243" min="13" style="0" width="9.11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="99.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="J1" s="33" t="s">
+    <row r="1" customFormat="false" ht="78.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="J1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" customFormat="false" ht="50.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+    </row>
+    <row r="3" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="5" t="n">
+        <v>2026</v>
+      </c>
+      <c r="H3" s="6" t="n">
+        <v>1000</v>
+      </c>
+      <c r="I3" s="4"/>
+      <c r="J3" s="5" t="n">
+        <v>2026</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+    </row>
+    <row r="5" customFormat="false" ht="19.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="I5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A6" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="B6" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="C6" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="D6" s="14" t="n">
+        <v>4</v>
+      </c>
+      <c r="E6" s="15" t="n">
+        <v>5</v>
+      </c>
+      <c r="F6" s="16" t="n">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="n">
+        <v>7</v>
+      </c>
+      <c r="H6" s="18" t="n">
+        <v>8</v>
+      </c>
+      <c r="I6" s="16" t="n">
+        <v>6</v>
+      </c>
+      <c r="J6" s="17" t="n">
+        <v>7</v>
+      </c>
+      <c r="K6" s="18" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A7" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="20" t="n">
+        <v>1</v>
+      </c>
+      <c r="C7" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="21"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="23" t="n">
+        <v>10923686</v>
+      </c>
+      <c r="G7" s="23" t="n">
+        <v>9205700</v>
+      </c>
+      <c r="H7" s="23" t="n">
+        <v>9390700</v>
+      </c>
+      <c r="I7" s="24" t="n">
+        <f aca="false">F7/$H$3</f>
+        <v>10923.686</v>
+      </c>
+      <c r="J7" s="24" t="n">
+        <f aca="false">G7/$H$3</f>
+        <v>9205.7</v>
+      </c>
+      <c r="K7" s="24" t="n">
+        <f aca="false">H7/$H$3</f>
+        <v>9390.7</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C8" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D8" s="27"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="29" t="n">
+        <v>2341200</v>
+      </c>
+      <c r="G8" s="29" t="n">
+        <v>1571500</v>
+      </c>
+      <c r="H8" s="29" t="n">
+        <v>1703000</v>
+      </c>
+      <c r="I8" s="30" t="n">
+        <f aca="false">F8/$H$3</f>
+        <v>2341.2</v>
+      </c>
+      <c r="J8" s="30" t="n">
+        <f aca="false">G8/$H$3</f>
+        <v>1571.5</v>
+      </c>
+      <c r="K8" s="30" t="n">
+        <f aca="false">H8/$H$3</f>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A9" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C9" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D9" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="28"/>
+      <c r="F9" s="29" t="n">
+        <v>2206100</v>
+      </c>
+      <c r="G9" s="29" t="n">
+        <v>1571500</v>
+      </c>
+      <c r="H9" s="29" t="n">
+        <v>1703000</v>
+      </c>
+      <c r="I9" s="30" t="n">
+        <f aca="false">F9/$H$3</f>
+        <v>2206.1</v>
+      </c>
+      <c r="J9" s="30" t="n">
+        <f aca="false">G9/$H$3</f>
+        <v>1571.5</v>
+      </c>
+      <c r="K9" s="30" t="n">
+        <f aca="false">H9/$H$3</f>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A10" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C10" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D10" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="28"/>
+      <c r="F10" s="29" t="n">
+        <v>2206100</v>
+      </c>
+      <c r="G10" s="29" t="n">
+        <v>1571500</v>
+      </c>
+      <c r="H10" s="29" t="n">
+        <v>1703000</v>
+      </c>
+      <c r="I10" s="30" t="n">
+        <f aca="false">F10/$H$3</f>
+        <v>2206.1</v>
+      </c>
+      <c r="J10" s="30" t="n">
+        <f aca="false">G10/$H$3</f>
+        <v>1571.5</v>
+      </c>
+      <c r="K10" s="30" t="n">
+        <f aca="false">H10/$H$3</f>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C11" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D11" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="28"/>
+      <c r="F11" s="29" t="n">
+        <v>2206100</v>
+      </c>
+      <c r="G11" s="29" t="n">
+        <v>1571500</v>
+      </c>
+      <c r="H11" s="29" t="n">
+        <v>1703000</v>
+      </c>
+      <c r="I11" s="30" t="n">
+        <f aca="false">F11/$H$3</f>
+        <v>2206.1</v>
+      </c>
+      <c r="J11" s="30" t="n">
+        <f aca="false">G11/$H$3</f>
+        <v>1571.5</v>
+      </c>
+      <c r="K11" s="30" t="n">
+        <f aca="false">H11/$H$3</f>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A12" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C12" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="29" t="n">
+        <v>2206100</v>
+      </c>
+      <c r="G12" s="29" t="n">
+        <v>1571500</v>
+      </c>
+      <c r="H12" s="29" t="n">
+        <v>1703000</v>
+      </c>
+      <c r="I12" s="30" t="n">
+        <f aca="false">F12/$H$3</f>
+        <v>2206.1</v>
+      </c>
+      <c r="J12" s="30" t="n">
+        <f aca="false">G12/$H$3</f>
+        <v>1571.5</v>
+      </c>
+      <c r="K12" s="30" t="n">
+        <f aca="false">H12/$H$3</f>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C13" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>2206100</v>
+      </c>
+      <c r="G13" s="29" t="n">
+        <v>1571500</v>
+      </c>
+      <c r="H13" s="29" t="n">
+        <v>1703000</v>
+      </c>
+      <c r="I13" s="30" t="n">
+        <f aca="false">F13/$H$3</f>
+        <v>2206.1</v>
+      </c>
+      <c r="J13" s="30" t="n">
+        <f aca="false">G13/$H$3</f>
+        <v>1571.5</v>
+      </c>
+      <c r="K13" s="30" t="n">
+        <f aca="false">H13/$H$3</f>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C14" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D14" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="28"/>
+      <c r="F14" s="29" t="n">
+        <v>135100</v>
+      </c>
+      <c r="G14" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H14" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I14" s="30" t="n">
+        <f aca="false">F14/$H$3</f>
+        <v>135.1</v>
+      </c>
+      <c r="J14" s="30" t="n">
+        <f aca="false">G14/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="30" t="n">
+        <f aca="false">H14/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A15" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C15" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="28"/>
+      <c r="F15" s="29" t="n">
+        <v>135100</v>
+      </c>
+      <c r="G15" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H15" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I15" s="30" t="n">
+        <f aca="false">F15/$H$3</f>
+        <v>135.1</v>
+      </c>
+      <c r="J15" s="30" t="n">
+        <f aca="false">G15/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K15" s="30" t="n">
+        <f aca="false">H15/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A16" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C16" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D16" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="28"/>
+      <c r="F16" s="29" t="n">
+        <v>135100</v>
+      </c>
+      <c r="G16" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H16" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I16" s="30" t="n">
+        <f aca="false">F16/$H$3</f>
+        <v>135.1</v>
+      </c>
+      <c r="J16" s="30" t="n">
+        <f aca="false">G16/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K16" s="30" t="n">
+        <f aca="false">H16/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A17" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C17" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="29" t="n">
+        <v>135100</v>
+      </c>
+      <c r="G17" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H17" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I17" s="30" t="n">
+        <f aca="false">F17/$H$3</f>
+        <v>135.1</v>
+      </c>
+      <c r="J17" s="30" t="n">
+        <f aca="false">G17/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K17" s="30" t="n">
+        <f aca="false">H17/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A18" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C18" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" s="29" t="n">
+        <v>135100</v>
+      </c>
+      <c r="G18" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H18" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I18" s="30" t="n">
+        <f aca="false">F18/$H$3</f>
+        <v>135.1</v>
+      </c>
+      <c r="J18" s="30" t="n">
+        <f aca="false">G18/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K18" s="30" t="n">
+        <f aca="false">H18/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A19" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C19" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D19" s="27"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="29" t="n">
+        <v>6932599.2</v>
+      </c>
+      <c r="G19" s="29" t="n">
+        <v>6185600</v>
+      </c>
+      <c r="H19" s="29" t="n">
+        <v>6352900</v>
+      </c>
+      <c r="I19" s="30" t="n">
+        <f aca="false">F19/$H$3</f>
+        <v>6932.5992</v>
+      </c>
+      <c r="J19" s="30" t="n">
+        <f aca="false">G19/$H$3</f>
+        <v>6185.6</v>
+      </c>
+      <c r="K19" s="30" t="n">
+        <f aca="false">H19/$H$3</f>
+        <v>6352.9</v>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A20" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C20" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D20" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="28"/>
+      <c r="F20" s="29" t="n">
+        <v>6932599.2</v>
+      </c>
+      <c r="G20" s="29" t="n">
+        <v>6185600</v>
+      </c>
+      <c r="H20" s="29" t="n">
+        <v>6352900</v>
+      </c>
+      <c r="I20" s="30" t="n">
+        <f aca="false">F20/$H$3</f>
+        <v>6932.5992</v>
+      </c>
+      <c r="J20" s="30" t="n">
+        <f aca="false">G20/$H$3</f>
+        <v>6185.6</v>
+      </c>
+      <c r="K20" s="30" t="n">
+        <f aca="false">H20/$H$3</f>
+        <v>6352.9</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A21" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C21" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D21" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="28"/>
+      <c r="F21" s="29" t="n">
+        <v>6932599.2</v>
+      </c>
+      <c r="G21" s="29" t="n">
+        <v>6185600</v>
+      </c>
+      <c r="H21" s="29" t="n">
+        <v>6352900</v>
+      </c>
+      <c r="I21" s="30" t="n">
+        <f aca="false">F21/$H$3</f>
+        <v>6932.5992</v>
+      </c>
+      <c r="J21" s="30" t="n">
+        <f aca="false">G21/$H$3</f>
+        <v>6185.6</v>
+      </c>
+      <c r="K21" s="30" t="n">
+        <f aca="false">H21/$H$3</f>
+        <v>6352.9</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A22" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C22" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D22" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="28"/>
+      <c r="F22" s="29" t="n">
+        <v>6922499.2</v>
+      </c>
+      <c r="G22" s="29" t="n">
+        <v>6175500</v>
+      </c>
+      <c r="H22" s="29" t="n">
+        <v>6342800</v>
+      </c>
+      <c r="I22" s="30" t="n">
+        <f aca="false">F22/$H$3</f>
+        <v>6922.4992</v>
+      </c>
+      <c r="J22" s="30" t="n">
+        <f aca="false">G22/$H$3</f>
+        <v>6175.5</v>
+      </c>
+      <c r="K22" s="30" t="n">
+        <f aca="false">H22/$H$3</f>
+        <v>6342.8</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A23" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C23" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="29" t="n">
+        <v>6646400</v>
+      </c>
+      <c r="G23" s="29" t="n">
+        <v>5899500</v>
+      </c>
+      <c r="H23" s="29" t="n">
+        <v>6066800</v>
+      </c>
+      <c r="I23" s="30" t="n">
+        <f aca="false">F23/$H$3</f>
+        <v>6646.4</v>
+      </c>
+      <c r="J23" s="30" t="n">
+        <f aca="false">G23/$H$3</f>
+        <v>5899.5</v>
+      </c>
+      <c r="K23" s="30" t="n">
+        <f aca="false">H23/$H$3</f>
+        <v>6066.8</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C24" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D24" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" s="29" t="n">
+        <v>6646400</v>
+      </c>
+      <c r="G24" s="29" t="n">
+        <v>5899500</v>
+      </c>
+      <c r="H24" s="29" t="n">
+        <v>6066800</v>
+      </c>
+      <c r="I24" s="30" t="n">
+        <f aca="false">F24/$H$3</f>
+        <v>6646.4</v>
+      </c>
+      <c r="J24" s="30" t="n">
+        <f aca="false">G24/$H$3</f>
+        <v>5899.5</v>
+      </c>
+      <c r="K24" s="30" t="n">
+        <f aca="false">H24/$H$3</f>
+        <v>6066.8</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A25" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C25" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D25" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F25" s="29" t="n">
+        <v>276000</v>
+      </c>
+      <c r="G25" s="29" t="n">
+        <v>276000</v>
+      </c>
+      <c r="H25" s="29" t="n">
+        <v>276000</v>
+      </c>
+      <c r="I25" s="30" t="n">
+        <f aca="false">F25/$H$3</f>
+        <v>276</v>
+      </c>
+      <c r="J25" s="30" t="n">
+        <f aca="false">G25/$H$3</f>
+        <v>276</v>
+      </c>
+      <c r="K25" s="30" t="n">
+        <f aca="false">H25/$H$3</f>
+        <v>276</v>
+      </c>
+    </row>
+    <row r="26" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A26" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C26" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D26" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F26" s="29" t="n">
+        <v>276000</v>
+      </c>
+      <c r="G26" s="29" t="n">
+        <v>276000</v>
+      </c>
+      <c r="H26" s="29" t="n">
+        <v>276000</v>
+      </c>
+      <c r="I26" s="30" t="n">
+        <f aca="false">F26/$H$3</f>
+        <v>276</v>
+      </c>
+      <c r="J26" s="30" t="n">
+        <f aca="false">G26/$H$3</f>
+        <v>276</v>
+      </c>
+      <c r="K26" s="30" t="n">
+        <f aca="false">H26/$H$3</f>
+        <v>276</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A27" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C27" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D27" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F27" s="29" t="n">
+        <v>99.2</v>
+      </c>
+      <c r="G27" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H27" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I27" s="30" t="n">
+        <f aca="false">F27/$H$3</f>
+        <v>0.0992</v>
+      </c>
+      <c r="J27" s="30" t="n">
+        <f aca="false">G27/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K27" s="30" t="n">
+        <f aca="false">H27/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A28" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C28" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="29" t="n">
+        <v>99.2</v>
+      </c>
+      <c r="G28" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H28" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30" t="n">
+        <f aca="false">F28/$H$3</f>
+        <v>0.0992</v>
+      </c>
+      <c r="J28" s="30" t="n">
+        <f aca="false">G28/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="30" t="n">
+        <f aca="false">H28/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A29" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C29" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E29" s="28"/>
+      <c r="F29" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="G29" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="H29" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="I29" s="30" t="n">
+        <f aca="false">F29/$H$3</f>
+        <v>1.3</v>
+      </c>
+      <c r="J29" s="30" t="n">
+        <f aca="false">G29/$H$3</f>
+        <v>1.3</v>
+      </c>
+      <c r="K29" s="30" t="n">
+        <f aca="false">H29/$H$3</f>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A30" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C30" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F30" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="G30" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="H30" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="I30" s="30" t="n">
+        <f aca="false">F30/$H$3</f>
+        <v>1.3</v>
+      </c>
+      <c r="J30" s="30" t="n">
+        <f aca="false">G30/$H$3</f>
+        <v>1.3</v>
+      </c>
+      <c r="K30" s="30" t="n">
+        <f aca="false">H30/$H$3</f>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="31" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A31" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C31" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="G31" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="H31" s="29" t="n">
+        <v>1300</v>
+      </c>
+      <c r="I31" s="30" t="n">
+        <f aca="false">F31/$H$3</f>
+        <v>1.3</v>
+      </c>
+      <c r="J31" s="30" t="n">
+        <f aca="false">G31/$H$3</f>
+        <v>1.3</v>
+      </c>
+      <c r="K31" s="30" t="n">
+        <f aca="false">H31/$H$3</f>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="32" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A32" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C32" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E32" s="28"/>
+      <c r="F32" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="G32" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="H32" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="I32" s="30" t="n">
+        <f aca="false">F32/$H$3</f>
+        <v>8.8</v>
+      </c>
+      <c r="J32" s="30" t="n">
+        <f aca="false">G32/$H$3</f>
+        <v>8.8</v>
+      </c>
+      <c r="K32" s="30" t="n">
+        <f aca="false">H32/$H$3</f>
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="33" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A33" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C33" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E33" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F33" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="G33" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="H33" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="I33" s="30" t="n">
+        <f aca="false">F33/$H$3</f>
+        <v>8.8</v>
+      </c>
+      <c r="J33" s="30" t="n">
+        <f aca="false">G33/$H$3</f>
+        <v>8.8</v>
+      </c>
+      <c r="K33" s="30" t="n">
+        <f aca="false">H33/$H$3</f>
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="34" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A34" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C34" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="D34" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E34" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F34" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="G34" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="H34" s="29" t="n">
+        <v>8800</v>
+      </c>
+      <c r="I34" s="30" t="n">
+        <f aca="false">F34/$H$3</f>
+        <v>8.8</v>
+      </c>
+      <c r="J34" s="30" t="n">
+        <f aca="false">G34/$H$3</f>
+        <v>8.8</v>
+      </c>
+      <c r="K34" s="30" t="n">
+        <f aca="false">H34/$H$3</f>
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="35" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A35" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C35" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D35" s="27"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="G35" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="H35" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="I35" s="30" t="n">
+        <f aca="false">F35/$H$3</f>
+        <v>291</v>
+      </c>
+      <c r="J35" s="30" t="n">
+        <f aca="false">G35/$H$3</f>
+        <v>291</v>
+      </c>
+      <c r="K35" s="30" t="n">
+        <f aca="false">H35/$H$3</f>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A36" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C36" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" s="28"/>
+      <c r="F36" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="G36" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="H36" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="I36" s="30" t="n">
+        <f aca="false">F36/$H$3</f>
+        <v>291</v>
+      </c>
+      <c r="J36" s="30" t="n">
+        <f aca="false">G36/$H$3</f>
+        <v>291</v>
+      </c>
+      <c r="K36" s="30" t="n">
+        <f aca="false">H36/$H$3</f>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="37" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C37" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="E37" s="28"/>
+      <c r="F37" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="G37" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="H37" s="29" t="n">
+        <v>291000</v>
+      </c>
+      <c r="I37" s="30" t="n">
+        <f aca="false">F37/$H$3</f>
+        <v>291</v>
+      </c>
+      <c r="J37" s="30" t="n">
+        <f aca="false">G37/$H$3</f>
+        <v>291</v>
+      </c>
+      <c r="K37" s="30" t="n">
+        <f aca="false">H37/$H$3</f>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="38" customFormat="false" ht="79.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A38" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C38" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="28"/>
+      <c r="F38" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="G38" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="H38" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="I38" s="30" t="n">
+        <f aca="false">F38/$H$3</f>
+        <v>290</v>
+      </c>
+      <c r="J38" s="30" t="n">
+        <f aca="false">G38/$H$3</f>
+        <v>290</v>
+      </c>
+      <c r="K38" s="30" t="n">
+        <f aca="false">H38/$H$3</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="39" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C39" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="E39" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="G39" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="H39" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="I39" s="30" t="n">
+        <f aca="false">F39/$H$3</f>
+        <v>290</v>
+      </c>
+      <c r="J39" s="30" t="n">
+        <f aca="false">G39/$H$3</f>
+        <v>290</v>
+      </c>
+      <c r="K39" s="30" t="n">
+        <f aca="false">H39/$H$3</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="40" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A40" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C40" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="E40" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="F40" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="G40" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="H40" s="29" t="n">
+        <v>290000</v>
+      </c>
+      <c r="I40" s="30" t="n">
+        <f aca="false">F40/$H$3</f>
+        <v>290</v>
+      </c>
+      <c r="J40" s="30" t="n">
+        <f aca="false">G40/$H$3</f>
+        <v>290</v>
+      </c>
+      <c r="K40" s="30" t="n">
+        <f aca="false">H40/$H$3</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="41" customFormat="false" ht="68.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A41" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C41" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D41" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="E41" s="28"/>
+      <c r="F41" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="G41" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H41" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="I41" s="30" t="n">
+        <f aca="false">F41/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="J41" s="30" t="n">
+        <f aca="false">G41/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="K41" s="30" t="n">
+        <f aca="false">H41/$H$3</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A42" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C42" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D42" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="F42" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="G42" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H42" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="I42" s="30" t="n">
+        <f aca="false">F42/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="J42" s="30" t="n">
+        <f aca="false">G42/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="K42" s="30" t="n">
+        <f aca="false">H42/$H$3</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A43" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B43" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C43" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="D43" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="E43" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="F43" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="G43" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H43" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="I43" s="30" t="n">
+        <f aca="false">F43/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="J43" s="30" t="n">
+        <f aca="false">G43/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="K43" s="30" t="n">
+        <f aca="false">H43/$H$3</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A44" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C44" s="26" t="n">
+        <v>11</v>
+      </c>
+      <c r="D44" s="27"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G44" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H44" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I44" s="30" t="n">
+        <f aca="false">F44/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J44" s="30" t="n">
+        <f aca="false">G44/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K44" s="30" t="n">
+        <f aca="false">H44/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A45" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C45" s="26" t="n">
+        <v>11</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G45" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H45" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I45" s="30" t="n">
+        <f aca="false">F45/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J45" s="30" t="n">
+        <f aca="false">G45/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K45" s="30" t="n">
+        <f aca="false">H45/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A46" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C46" s="26" t="n">
+        <v>11</v>
+      </c>
+      <c r="D46" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G46" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H46" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I46" s="30" t="n">
+        <f aca="false">F46/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J46" s="30" t="n">
+        <f aca="false">G46/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K46" s="30" t="n">
+        <f aca="false">H46/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A47" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C47" s="26" t="n">
+        <v>11</v>
+      </c>
+      <c r="D47" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G47" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H47" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I47" s="30" t="n">
+        <f aca="false">F47/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J47" s="30" t="n">
+        <f aca="false">G47/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K47" s="30" t="n">
+        <f aca="false">H47/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A48" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B48" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C48" s="26" t="n">
+        <v>11</v>
+      </c>
+      <c r="D48" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="E48" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F48" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G48" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H48" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I48" s="30" t="n">
+        <f aca="false">F48/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J48" s="30" t="n">
+        <f aca="false">G48/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K48" s="30" t="n">
+        <f aca="false">H48/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A49" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C49" s="26" t="n">
+        <v>11</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="E49" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="F49" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G49" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H49" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I49" s="30" t="n">
+        <f aca="false">F49/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J49" s="30" t="n">
+        <f aca="false">G49/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K49" s="30" t="n">
+        <f aca="false">H49/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A50" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C50" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="n">
+        <v>1348886.8</v>
+      </c>
+      <c r="G50" s="29" t="n">
+        <v>1147600</v>
+      </c>
+      <c r="H50" s="29" t="n">
+        <v>1033800</v>
+      </c>
+      <c r="I50" s="30" t="n">
+        <f aca="false">F50/$H$3</f>
+        <v>1348.8868</v>
+      </c>
+      <c r="J50" s="30" t="n">
+        <f aca="false">G50/$H$3</f>
+        <v>1147.6</v>
+      </c>
+      <c r="K50" s="30" t="n">
+        <f aca="false">H50/$H$3</f>
+        <v>1033.8</v>
+      </c>
+    </row>
+    <row r="51" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A51" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C51" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D51" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="E51" s="28"/>
+      <c r="F51" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G51" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H51" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I51" s="30" t="n">
+        <f aca="false">F51/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J51" s="30" t="n">
+        <f aca="false">G51/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K51" s="30" t="n">
+        <f aca="false">H51/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A52" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C52" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D52" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E52" s="28"/>
+      <c r="F52" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G52" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H52" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I52" s="30" t="n">
+        <f aca="false">F52/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J52" s="30" t="n">
+        <f aca="false">G52/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K52" s="30" t="n">
+        <f aca="false">H52/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A53" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C53" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="E53" s="28"/>
+      <c r="F53" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G53" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H53" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I53" s="30" t="n">
+        <f aca="false">F53/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J53" s="30" t="n">
+        <f aca="false">G53/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K53" s="30" t="n">
+        <f aca="false">H53/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A54" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C54" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D54" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="E54" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F54" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G54" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H54" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I54" s="30" t="n">
+        <f aca="false">F54/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J54" s="30" t="n">
+        <f aca="false">G54/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K54" s="30" t="n">
+        <f aca="false">H54/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A55" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B55" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C55" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="E55" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F55" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G55" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H55" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I55" s="30" t="n">
+        <f aca="false">F55/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J55" s="30" t="n">
+        <f aca="false">G55/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K55" s="30" t="n">
+        <f aca="false">H55/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A56" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C56" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D56" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29" t="n">
+        <v>1338886.8</v>
+      </c>
+      <c r="G56" s="29" t="n">
+        <v>1137600</v>
+      </c>
+      <c r="H56" s="29" t="n">
+        <v>1023800</v>
+      </c>
+      <c r="I56" s="30" t="n">
+        <f aca="false">F56/$H$3</f>
+        <v>1338.8868</v>
+      </c>
+      <c r="J56" s="30" t="n">
+        <f aca="false">G56/$H$3</f>
+        <v>1137.6</v>
+      </c>
+      <c r="K56" s="30" t="n">
+        <f aca="false">H56/$H$3</f>
+        <v>1023.8</v>
+      </c>
+    </row>
+    <row r="57" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A57" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B57" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C57" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D57" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29" t="n">
+        <v>60000</v>
+      </c>
+      <c r="G57" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="H57" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I57" s="30" t="n">
+        <f aca="false">F57/$H$3</f>
+        <v>60</v>
+      </c>
+      <c r="J57" s="30" t="n">
+        <f aca="false">G57/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="K57" s="30" t="n">
+        <f aca="false">H57/$H$3</f>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A58" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B58" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C58" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D58" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="E58" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F58" s="29" t="n">
+        <v>60000</v>
+      </c>
+      <c r="G58" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="H58" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I58" s="30" t="n">
+        <f aca="false">F58/$H$3</f>
+        <v>60</v>
+      </c>
+      <c r="J58" s="30" t="n">
+        <f aca="false">G58/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="K58" s="30" t="n">
+        <f aca="false">H58/$H$3</f>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A59" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B59" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C59" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D59" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="E59" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F59" s="29" t="n">
+        <v>60000</v>
+      </c>
+      <c r="G59" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="H59" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I59" s="30" t="n">
+        <f aca="false">F59/$H$3</f>
+        <v>60</v>
+      </c>
+      <c r="J59" s="30" t="n">
+        <f aca="false">G59/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="K59" s="30" t="n">
+        <f aca="false">H59/$H$3</f>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A60" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C60" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D60" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29" t="n">
+        <v>10986.8</v>
+      </c>
+      <c r="G60" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H60" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I60" s="30" t="n">
+        <f aca="false">F60/$H$3</f>
+        <v>10.9868</v>
+      </c>
+      <c r="J60" s="30" t="n">
+        <f aca="false">G60/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K60" s="30" t="n">
+        <f aca="false">H60/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="61" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A61" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B61" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C61" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D61" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E61" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F61" s="29" t="n">
+        <v>10986.8</v>
+      </c>
+      <c r="G61" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H61" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I61" s="30" t="n">
+        <f aca="false">F61/$H$3</f>
+        <v>10.9868</v>
+      </c>
+      <c r="J61" s="30" t="n">
+        <f aca="false">G61/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K61" s="30" t="n">
+        <f aca="false">H61/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A62" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C62" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E62" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F62" s="29" t="n">
+        <v>10986.8</v>
+      </c>
+      <c r="G62" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H62" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I62" s="30" t="n">
+        <f aca="false">F62/$H$3</f>
+        <v>10.9868</v>
+      </c>
+      <c r="J62" s="30" t="n">
+        <f aca="false">G62/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K62" s="30" t="n">
+        <f aca="false">H62/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="63" customFormat="false" ht="68.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A63" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B63" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C63" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D63" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="E63" s="28"/>
+      <c r="F63" s="29" t="n">
+        <v>1085900</v>
+      </c>
+      <c r="G63" s="29" t="n">
+        <v>972600</v>
+      </c>
+      <c r="H63" s="29" t="n">
+        <v>858800</v>
+      </c>
+      <c r="I63" s="30" t="n">
+        <f aca="false">F63/$H$3</f>
+        <v>1085.9</v>
+      </c>
+      <c r="J63" s="30" t="n">
+        <f aca="false">G63/$H$3</f>
+        <v>972.6</v>
+      </c>
+      <c r="K63" s="30" t="n">
+        <f aca="false">H63/$H$3</f>
+        <v>858.8</v>
+      </c>
+    </row>
+    <row r="64" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A64" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B64" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C64" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D64" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="E64" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F64" s="29" t="n">
+        <v>1085900</v>
+      </c>
+      <c r="G64" s="29" t="n">
+        <v>972600</v>
+      </c>
+      <c r="H64" s="29" t="n">
+        <v>858800</v>
+      </c>
+      <c r="I64" s="30" t="n">
+        <f aca="false">F64/$H$3</f>
+        <v>1085.9</v>
+      </c>
+      <c r="J64" s="30" t="n">
+        <f aca="false">G64/$H$3</f>
+        <v>972.6</v>
+      </c>
+      <c r="K64" s="30" t="n">
+        <f aca="false">H64/$H$3</f>
+        <v>858.8</v>
+      </c>
+    </row>
+    <row r="65" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A65" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B65" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C65" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D65" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="E65" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F65" s="29" t="n">
+        <v>1085900</v>
+      </c>
+      <c r="G65" s="29" t="n">
+        <v>972600</v>
+      </c>
+      <c r="H65" s="29" t="n">
+        <v>858800</v>
+      </c>
+      <c r="I65" s="30" t="n">
+        <f aca="false">F65/$H$3</f>
+        <v>1085.9</v>
+      </c>
+      <c r="J65" s="30" t="n">
+        <f aca="false">G65/$H$3</f>
+        <v>972.6</v>
+      </c>
+      <c r="K65" s="30" t="n">
+        <f aca="false">H65/$H$3</f>
+        <v>858.8</v>
+      </c>
+    </row>
+    <row r="66" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A66" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B66" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C66" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D66" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="G66" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H66" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I66" s="30" t="n">
+        <f aca="false">F66/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="J66" s="30" t="n">
+        <f aca="false">G66/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K66" s="30" t="n">
+        <f aca="false">H66/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="67" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A67" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C67" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D67" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E67" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F67" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="G67" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H67" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I67" s="30" t="n">
+        <f aca="false">F67/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="J67" s="30" t="n">
+        <f aca="false">G67/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K67" s="30" t="n">
+        <f aca="false">H67/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A68" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B68" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C68" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D68" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E68" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F68" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="G68" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H68" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I68" s="30" t="n">
+        <f aca="false">F68/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="J68" s="30" t="n">
+        <f aca="false">G68/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K68" s="30" t="n">
+        <f aca="false">H68/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="69" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A69" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B69" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C69" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D69" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G69" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H69" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I69" s="30" t="n">
+        <f aca="false">F69/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J69" s="30" t="n">
+        <f aca="false">G69/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K69" s="30" t="n">
+        <f aca="false">H69/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A70" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B70" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C70" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D70" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="E70" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F70" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G70" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H70" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I70" s="30" t="n">
+        <f aca="false">F70/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J70" s="30" t="n">
+        <f aca="false">G70/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K70" s="30" t="n">
+        <f aca="false">H70/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A71" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B71" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C71" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="E71" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F71" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G71" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H71" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I71" s="30" t="n">
+        <f aca="false">F71/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J71" s="30" t="n">
+        <f aca="false">G71/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K71" s="30" t="n">
+        <f aca="false">H71/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A72" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C72" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D72" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29" t="n">
+        <v>7000</v>
+      </c>
+      <c r="G72" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H72" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I72" s="30" t="n">
+        <f aca="false">F72/$H$3</f>
+        <v>7</v>
+      </c>
+      <c r="J72" s="30" t="n">
+        <f aca="false">G72/$H$3</f>
+        <v>5</v>
+      </c>
+      <c r="K72" s="30" t="n">
+        <f aca="false">H72/$H$3</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A73" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B73" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C73" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D73" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="E73" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F73" s="29" t="n">
+        <v>7000</v>
+      </c>
+      <c r="G73" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H73" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I73" s="30" t="n">
+        <f aca="false">F73/$H$3</f>
+        <v>7</v>
+      </c>
+      <c r="J73" s="30" t="n">
+        <f aca="false">G73/$H$3</f>
+        <v>5</v>
+      </c>
+      <c r="K73" s="30" t="n">
+        <f aca="false">H73/$H$3</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A74" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B74" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C74" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D74" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="E74" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F74" s="29" t="n">
+        <v>7000</v>
+      </c>
+      <c r="G74" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H74" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I74" s="30" t="n">
+        <f aca="false">F74/$H$3</f>
+        <v>7</v>
+      </c>
+      <c r="J74" s="30" t="n">
+        <f aca="false">G74/$H$3</f>
+        <v>5</v>
+      </c>
+      <c r="K74" s="30" t="n">
+        <f aca="false">H74/$H$3</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A75" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B75" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C75" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D75" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E75" s="28"/>
+      <c r="F75" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G75" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H75" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I75" s="30" t="n">
+        <f aca="false">F75/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J75" s="30" t="n">
+        <f aca="false">G75/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K75" s="30" t="n">
+        <f aca="false">H75/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A76" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B76" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C76" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D76" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E76" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F76" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G76" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H76" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I76" s="30" t="n">
+        <f aca="false">F76/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J76" s="30" t="n">
+        <f aca="false">G76/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K76" s="30" t="n">
+        <f aca="false">H76/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A77" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B77" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C77" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D77" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E77" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F77" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G77" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H77" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I77" s="30" t="n">
+        <f aca="false">F77/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J77" s="30" t="n">
+        <f aca="false">G77/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K77" s="30" t="n">
+        <f aca="false">H77/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A78" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B78" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C78" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D78" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E78" s="28"/>
+      <c r="F78" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G78" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H78" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I78" s="30" t="n">
+        <f aca="false">F78/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J78" s="30" t="n">
+        <f aca="false">G78/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K78" s="30" t="n">
+        <f aca="false">H78/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A79" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B79" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C79" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D79" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E79" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F79" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G79" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H79" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I79" s="30" t="n">
+        <f aca="false">F79/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J79" s="30" t="n">
+        <f aca="false">G79/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K79" s="30" t="n">
+        <f aca="false">H79/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A80" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C80" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D80" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E80" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F80" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G80" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H80" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I80" s="30" t="n">
+        <f aca="false">F80/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J80" s="30" t="n">
+        <f aca="false">G80/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K80" s="30" t="n">
+        <f aca="false">H80/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A81" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B81" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C81" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="E81" s="28"/>
+      <c r="F81" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G81" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H81" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I81" s="30" t="n">
+        <f aca="false">F81/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J81" s="30" t="n">
+        <f aca="false">G81/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K81" s="30" t="n">
+        <f aca="false">H81/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="82" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A82" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B82" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C82" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D82" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="E82" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F82" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G82" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H82" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I82" s="30" t="n">
+        <f aca="false">F82/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J82" s="30" t="n">
+        <f aca="false">G82/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K82" s="30" t="n">
+        <f aca="false">H82/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="83" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A83" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B83" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C83" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D83" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="E83" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F83" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G83" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H83" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I83" s="30" t="n">
+        <f aca="false">F83/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J83" s="30" t="n">
+        <f aca="false">G83/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K83" s="30" t="n">
+        <f aca="false">H83/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A84" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B84" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C84" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D84" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="E84" s="28"/>
+      <c r="F84" s="29" t="n">
+        <v>55000</v>
+      </c>
+      <c r="G84" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H84" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I84" s="30" t="n">
+        <f aca="false">F84/$H$3</f>
+        <v>55</v>
+      </c>
+      <c r="J84" s="30" t="n">
+        <f aca="false">G84/$H$3</f>
+        <v>5</v>
+      </c>
+      <c r="K84" s="30" t="n">
+        <f aca="false">H84/$H$3</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A85" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B85" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C85" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D85" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="E85" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F85" s="29" t="n">
+        <v>55000</v>
+      </c>
+      <c r="G85" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H85" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I85" s="30" t="n">
+        <f aca="false">F85/$H$3</f>
+        <v>55</v>
+      </c>
+      <c r="J85" s="30" t="n">
+        <f aca="false">G85/$H$3</f>
+        <v>5</v>
+      </c>
+      <c r="K85" s="30" t="n">
+        <f aca="false">H85/$H$3</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A86" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B86" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="C86" s="26" t="n">
+        <v>13</v>
+      </c>
+      <c r="D86" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="E86" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F86" s="29" t="n">
+        <v>55000</v>
+      </c>
+      <c r="G86" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H86" s="29" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I86" s="30" t="n">
+        <f aca="false">F86/$H$3</f>
+        <v>55</v>
+      </c>
+      <c r="J86" s="30" t="n">
+        <f aca="false">G86/$H$3</f>
+        <v>5</v>
+      </c>
+      <c r="K86" s="30" t="n">
+        <f aca="false">H86/$H$3</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A87" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B87" s="20" t="n">
+        <v>2</v>
+      </c>
+      <c r="C87" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D87" s="21"/>
+      <c r="E87" s="22"/>
+      <c r="F87" s="23" t="n">
+        <v>567700</v>
+      </c>
+      <c r="G87" s="23" t="n">
+        <v>632100</v>
+      </c>
+      <c r="H87" s="23" t="n">
+        <v>802200</v>
+      </c>
+      <c r="I87" s="24" t="n">
+        <f aca="false">F87/$H$3</f>
+        <v>567.7</v>
+      </c>
+      <c r="J87" s="24" t="n">
+        <f aca="false">G87/$H$3</f>
+        <v>632.1</v>
+      </c>
+      <c r="K87" s="24" t="n">
+        <f aca="false">H87/$H$3</f>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="88" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A88" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B88" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C88" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D88" s="27"/>
+      <c r="E88" s="28"/>
+      <c r="F88" s="29" t="n">
+        <v>567700</v>
+      </c>
+      <c r="G88" s="29" t="n">
+        <v>632100</v>
+      </c>
+      <c r="H88" s="29" t="n">
+        <v>802200</v>
+      </c>
+      <c r="I88" s="30" t="n">
+        <f aca="false">F88/$H$3</f>
+        <v>567.7</v>
+      </c>
+      <c r="J88" s="30" t="n">
+        <f aca="false">G88/$H$3</f>
+        <v>632.1</v>
+      </c>
+      <c r="K88" s="30" t="n">
+        <f aca="false">H88/$H$3</f>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="89" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A89" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B89" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C89" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D89" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="E89" s="28"/>
+      <c r="F89" s="29" t="n">
+        <v>567700</v>
+      </c>
+      <c r="G89" s="29" t="n">
+        <v>632100</v>
+      </c>
+      <c r="H89" s="29" t="n">
+        <v>802200</v>
+      </c>
+      <c r="I89" s="30" t="n">
+        <f aca="false">F89/$H$3</f>
+        <v>567.7</v>
+      </c>
+      <c r="J89" s="30" t="n">
+        <f aca="false">G89/$H$3</f>
+        <v>632.1</v>
+      </c>
+      <c r="K89" s="30" t="n">
+        <f aca="false">H89/$H$3</f>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="90" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A90" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C90" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D90" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="E90" s="28"/>
+      <c r="F90" s="29" t="n">
+        <v>567700</v>
+      </c>
+      <c r="G90" s="29" t="n">
+        <v>632100</v>
+      </c>
+      <c r="H90" s="29" t="n">
+        <v>802200</v>
+      </c>
+      <c r="I90" s="30" t="n">
+        <f aca="false">F90/$H$3</f>
+        <v>567.7</v>
+      </c>
+      <c r="J90" s="30" t="n">
+        <f aca="false">G90/$H$3</f>
+        <v>632.1</v>
+      </c>
+      <c r="K90" s="30" t="n">
+        <f aca="false">H90/$H$3</f>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="91" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A91" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B91" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C91" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D91" s="27" t="s">
+        <v>104</v>
+      </c>
+      <c r="E91" s="28"/>
+      <c r="F91" s="29" t="n">
+        <v>567700</v>
+      </c>
+      <c r="G91" s="29" t="n">
+        <v>632100</v>
+      </c>
+      <c r="H91" s="29" t="n">
+        <v>802200</v>
+      </c>
+      <c r="I91" s="30" t="n">
+        <f aca="false">F91/$H$3</f>
+        <v>567.7</v>
+      </c>
+      <c r="J91" s="30" t="n">
+        <f aca="false">G91/$H$3</f>
+        <v>632.1</v>
+      </c>
+      <c r="K91" s="30" t="n">
+        <f aca="false">H91/$H$3</f>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="92" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A92" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B92" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C92" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D92" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E92" s="28"/>
+      <c r="F92" s="29" t="n">
+        <v>567700</v>
+      </c>
+      <c r="G92" s="29" t="n">
+        <v>632100</v>
+      </c>
+      <c r="H92" s="29" t="n">
+        <v>802200</v>
+      </c>
+      <c r="I92" s="30" t="n">
+        <f aca="false">F92/$H$3</f>
+        <v>567.7</v>
+      </c>
+      <c r="J92" s="30" t="n">
+        <f aca="false">G92/$H$3</f>
+        <v>632.1</v>
+      </c>
+      <c r="K92" s="30" t="n">
+        <f aca="false">H92/$H$3</f>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="93" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A93" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C93" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D93" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E93" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="F93" s="29" t="n">
+        <v>567700</v>
+      </c>
+      <c r="G93" s="29" t="n">
+        <v>632100</v>
+      </c>
+      <c r="H93" s="29" t="n">
+        <v>802200</v>
+      </c>
+      <c r="I93" s="30" t="n">
+        <f aca="false">F93/$H$3</f>
+        <v>567.7</v>
+      </c>
+      <c r="J93" s="30" t="n">
+        <f aca="false">G93/$H$3</f>
+        <v>632.1</v>
+      </c>
+      <c r="K93" s="30" t="n">
+        <f aca="false">H93/$H$3</f>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="94" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A94" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B94" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C94" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D94" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E94" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F94" s="29" t="n">
+        <v>567700</v>
+      </c>
+      <c r="G94" s="29" t="n">
+        <v>632100</v>
+      </c>
+      <c r="H94" s="29" t="n">
+        <v>802200</v>
+      </c>
+      <c r="I94" s="30" t="n">
+        <f aca="false">F94/$H$3</f>
+        <v>567.7</v>
+      </c>
+      <c r="J94" s="30" t="n">
+        <f aca="false">G94/$H$3</f>
+        <v>632.1</v>
+      </c>
+      <c r="K94" s="30" t="n">
+        <f aca="false">H94/$H$3</f>
+        <v>802.2</v>
+      </c>
+    </row>
+    <row r="95" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A95" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B95" s="20" t="n">
+        <v>4</v>
+      </c>
+      <c r="C95" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D95" s="21"/>
+      <c r="E95" s="22"/>
+      <c r="F95" s="23" t="n">
+        <v>14952617.66</v>
+      </c>
+      <c r="G95" s="23" t="n">
+        <v>4438400</v>
+      </c>
+      <c r="H95" s="23" t="n">
+        <v>4438400</v>
+      </c>
+      <c r="I95" s="24" t="n">
+        <f aca="false">F95/$H$3</f>
+        <v>14952.61766</v>
+      </c>
+      <c r="J95" s="24" t="n">
+        <f aca="false">G95/$H$3</f>
+        <v>4438.4</v>
+      </c>
+      <c r="K95" s="24" t="n">
+        <f aca="false">H95/$H$3</f>
+        <v>4438.4</v>
+      </c>
+    </row>
+    <row r="96" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A96" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B96" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C96" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D96" s="27"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="29" t="n">
+        <v>14952617.66</v>
+      </c>
+      <c r="G96" s="29" t="n">
+        <v>4438400</v>
+      </c>
+      <c r="H96" s="29" t="n">
+        <v>4438400</v>
+      </c>
+      <c r="I96" s="30" t="n">
+        <f aca="false">F96/$H$3</f>
+        <v>14952.61766</v>
+      </c>
+      <c r="J96" s="30" t="n">
+        <f aca="false">G96/$H$3</f>
+        <v>4438.4</v>
+      </c>
+      <c r="K96" s="30" t="n">
+        <f aca="false">H96/$H$3</f>
+        <v>4438.4</v>
+      </c>
+    </row>
+    <row r="97" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A97" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B97" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C97" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D97" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="E97" s="28"/>
+      <c r="F97" s="29" t="n">
+        <v>14952617.66</v>
+      </c>
+      <c r="G97" s="29" t="n">
+        <v>4438400</v>
+      </c>
+      <c r="H97" s="29" t="n">
+        <v>4438400</v>
+      </c>
+      <c r="I97" s="30" t="n">
+        <f aca="false">F97/$H$3</f>
+        <v>14952.61766</v>
+      </c>
+      <c r="J97" s="30" t="n">
+        <f aca="false">G97/$H$3</f>
+        <v>4438.4</v>
+      </c>
+      <c r="K97" s="30" t="n">
+        <f aca="false">H97/$H$3</f>
+        <v>4438.4</v>
+      </c>
+    </row>
+    <row r="98" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A98" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B98" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C98" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D98" s="27" t="s">
+        <v>112</v>
+      </c>
+      <c r="E98" s="28"/>
+      <c r="F98" s="29" t="n">
+        <v>14952617.66</v>
+      </c>
+      <c r="G98" s="29" t="n">
+        <v>4438400</v>
+      </c>
+      <c r="H98" s="29" t="n">
+        <v>4438400</v>
+      </c>
+      <c r="I98" s="30" t="n">
+        <f aca="false">F98/$H$3</f>
+        <v>14952.61766</v>
+      </c>
+      <c r="J98" s="30" t="n">
+        <f aca="false">G98/$H$3</f>
+        <v>4438.4</v>
+      </c>
+      <c r="K98" s="30" t="n">
+        <f aca="false">H98/$H$3</f>
+        <v>4438.4</v>
+      </c>
+    </row>
+    <row r="99" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A99" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B99" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C99" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D99" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="E99" s="28"/>
+      <c r="F99" s="29" t="n">
+        <v>2861800</v>
+      </c>
+      <c r="G99" s="29" t="n">
+        <v>4138400</v>
+      </c>
+      <c r="H99" s="29" t="n">
+        <v>4138400</v>
+      </c>
+      <c r="I99" s="30" t="n">
+        <f aca="false">F99/$H$3</f>
+        <v>2861.8</v>
+      </c>
+      <c r="J99" s="30" t="n">
+        <f aca="false">G99/$H$3</f>
+        <v>4138.4</v>
+      </c>
+      <c r="K99" s="30" t="n">
+        <f aca="false">H99/$H$3</f>
+        <v>4138.4</v>
+      </c>
+    </row>
+    <row r="100" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A100" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B100" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C100" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D100" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="E100" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F100" s="29" t="n">
+        <v>2861800</v>
+      </c>
+      <c r="G100" s="29" t="n">
+        <v>4138400</v>
+      </c>
+      <c r="H100" s="29" t="n">
+        <v>4138400</v>
+      </c>
+      <c r="I100" s="30" t="n">
+        <f aca="false">F100/$H$3</f>
+        <v>2861.8</v>
+      </c>
+      <c r="J100" s="30" t="n">
+        <f aca="false">G100/$H$3</f>
+        <v>4138.4</v>
+      </c>
+      <c r="K100" s="30" t="n">
+        <f aca="false">H100/$H$3</f>
+        <v>4138.4</v>
+      </c>
+    </row>
+    <row r="101" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A101" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B101" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C101" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D101" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="E101" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F101" s="29" t="n">
+        <v>2861800</v>
+      </c>
+      <c r="G101" s="29" t="n">
+        <v>4138400</v>
+      </c>
+      <c r="H101" s="29" t="n">
+        <v>4138400</v>
+      </c>
+      <c r="I101" s="30" t="n">
+        <f aca="false">F101/$H$3</f>
+        <v>2861.8</v>
+      </c>
+      <c r="J101" s="30" t="n">
+        <f aca="false">G101/$H$3</f>
+        <v>4138.4</v>
+      </c>
+      <c r="K101" s="30" t="n">
+        <f aca="false">H101/$H$3</f>
+        <v>4138.4</v>
+      </c>
+    </row>
+    <row r="102" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A102" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B102" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C102" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D102" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="E102" s="28"/>
+      <c r="F102" s="29" t="n">
+        <v>943817.66</v>
+      </c>
+      <c r="G102" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H102" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I102" s="30" t="n">
+        <f aca="false">F102/$H$3</f>
+        <v>943.81766</v>
+      </c>
+      <c r="J102" s="30" t="n">
+        <f aca="false">G102/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K102" s="30" t="n">
+        <f aca="false">H102/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A103" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B103" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C103" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D103" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="E103" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F103" s="29" t="n">
+        <v>943817.66</v>
+      </c>
+      <c r="G103" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H103" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I103" s="30" t="n">
+        <f aca="false">F103/$H$3</f>
+        <v>943.81766</v>
+      </c>
+      <c r="J103" s="30" t="n">
+        <f aca="false">G103/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K103" s="30" t="n">
+        <f aca="false">H103/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A104" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B104" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C104" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D104" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="E104" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F104" s="29" t="n">
+        <v>943817.66</v>
+      </c>
+      <c r="G104" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H104" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I104" s="30" t="n">
+        <f aca="false">F104/$H$3</f>
+        <v>943.81766</v>
+      </c>
+      <c r="J104" s="30" t="n">
+        <f aca="false">G104/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K104" s="30" t="n">
+        <f aca="false">H104/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" customFormat="false" ht="90.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A105" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B105" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C105" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D105" s="27" t="s">
+        <v>118</v>
+      </c>
+      <c r="E105" s="28"/>
+      <c r="F105" s="29" t="n">
+        <v>270000</v>
+      </c>
+      <c r="G105" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H105" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I105" s="30" t="n">
+        <f aca="false">F105/$H$3</f>
+        <v>270</v>
+      </c>
+      <c r="J105" s="30" t="n">
+        <f aca="false">G105/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K105" s="30" t="n">
+        <f aca="false">H105/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="106" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A106" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B106" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C106" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D106" s="27" t="s">
+        <v>118</v>
+      </c>
+      <c r="E106" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F106" s="29" t="n">
+        <v>270000</v>
+      </c>
+      <c r="G106" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H106" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I106" s="30" t="n">
+        <f aca="false">F106/$H$3</f>
+        <v>270</v>
+      </c>
+      <c r="J106" s="30" t="n">
+        <f aca="false">G106/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K106" s="30" t="n">
+        <f aca="false">H106/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="107" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A107" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B107" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C107" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D107" s="27" t="s">
+        <v>118</v>
+      </c>
+      <c r="E107" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F107" s="29" t="n">
+        <v>270000</v>
+      </c>
+      <c r="G107" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H107" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I107" s="30" t="n">
+        <f aca="false">F107/$H$3</f>
+        <v>270</v>
+      </c>
+      <c r="J107" s="30" t="n">
+        <f aca="false">G107/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K107" s="30" t="n">
+        <f aca="false">H107/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="108" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A108" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="B108" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C108" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D108" s="27" t="s">
+        <v>120</v>
+      </c>
+      <c r="E108" s="28"/>
+      <c r="F108" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G108" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H108" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I108" s="30" t="n">
+        <f aca="false">F108/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="J108" s="30" t="n">
+        <f aca="false">G108/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K108" s="30" t="n">
+        <f aca="false">H108/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A109" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B109" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C109" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D109" s="27" t="s">
+        <v>120</v>
+      </c>
+      <c r="E109" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F109" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G109" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H109" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I109" s="30" t="n">
+        <f aca="false">F109/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="J109" s="30" t="n">
+        <f aca="false">G109/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K109" s="30" t="n">
+        <f aca="false">H109/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="110" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A110" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B110" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C110" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D110" s="27" t="s">
+        <v>120</v>
+      </c>
+      <c r="E110" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F110" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G110" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H110" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I110" s="30" t="n">
+        <f aca="false">F110/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="J110" s="30" t="n">
+        <f aca="false">G110/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K110" s="30" t="n">
+        <f aca="false">H110/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="111" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A111" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B111" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C111" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D111" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="E111" s="28"/>
+      <c r="F111" s="29" t="n">
+        <v>10677000</v>
+      </c>
+      <c r="G111" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H111" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I111" s="30" t="n">
+        <f aca="false">F111/$H$3</f>
+        <v>10677</v>
+      </c>
+      <c r="J111" s="30" t="n">
+        <f aca="false">G111/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K111" s="30" t="n">
+        <f aca="false">H111/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A112" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B112" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C112" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D112" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="E112" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F112" s="29" t="n">
+        <v>10677000</v>
+      </c>
+      <c r="G112" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H112" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I112" s="30" t="n">
+        <f aca="false">F112/$H$3</f>
+        <v>10677</v>
+      </c>
+      <c r="J112" s="30" t="n">
+        <f aca="false">G112/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K112" s="30" t="n">
+        <f aca="false">H112/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A113" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B113" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C113" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D113" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="E113" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F113" s="29" t="n">
+        <v>10677000</v>
+      </c>
+      <c r="G113" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H113" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I113" s="30" t="n">
+        <f aca="false">F113/$H$3</f>
+        <v>10677</v>
+      </c>
+      <c r="J113" s="30" t="n">
+        <f aca="false">G113/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K113" s="30" t="n">
+        <f aca="false">H113/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A114" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="B114" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C114" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D114" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="E114" s="28"/>
+      <c r="F114" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G114" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H114" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I114" s="30" t="n">
+        <f aca="false">F114/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="J114" s="30" t="n">
+        <f aca="false">G114/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K114" s="30" t="n">
+        <f aca="false">H114/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="115" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A115" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B115" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C115" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D115" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="E115" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F115" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G115" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H115" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I115" s="30" t="n">
+        <f aca="false">F115/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="J115" s="30" t="n">
+        <f aca="false">G115/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K115" s="30" t="n">
+        <f aca="false">H115/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="116" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A116" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B116" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="C116" s="26" t="n">
+        <v>9</v>
+      </c>
+      <c r="D116" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="E116" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F116" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G116" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H116" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I116" s="30" t="n">
+        <f aca="false">F116/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="J116" s="30" t="n">
+        <f aca="false">G116/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K116" s="30" t="n">
+        <f aca="false">H116/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="117" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A117" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B117" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="C117" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D117" s="21"/>
+      <c r="E117" s="22"/>
+      <c r="F117" s="23" t="n">
+        <v>5981063.48</v>
+      </c>
+      <c r="G117" s="23" t="n">
+        <v>4501600</v>
+      </c>
+      <c r="H117" s="23" t="n">
+        <v>4501600</v>
+      </c>
+      <c r="I117" s="24" t="n">
+        <f aca="false">F117/$H$3</f>
+        <v>5981.06348</v>
+      </c>
+      <c r="J117" s="24" t="n">
+        <f aca="false">G117/$H$3</f>
+        <v>4501.6</v>
+      </c>
+      <c r="K117" s="24" t="n">
+        <f aca="false">H117/$H$3</f>
+        <v>4501.6</v>
+      </c>
+    </row>
+    <row r="118" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A118" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="B118" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C118" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D118" s="27"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="29" t="n">
+        <v>490777.4</v>
+      </c>
+      <c r="G118" s="29" t="n">
+        <v>200000</v>
+      </c>
+      <c r="H118" s="29" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I118" s="30" t="n">
+        <f aca="false">F118/$H$3</f>
+        <v>490.7774</v>
+      </c>
+      <c r="J118" s="30" t="n">
+        <f aca="false">G118/$H$3</f>
+        <v>200</v>
+      </c>
+      <c r="K118" s="30" t="n">
+        <f aca="false">H118/$H$3</f>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="119" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A119" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="B119" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C119" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D119" s="27" t="s">
+        <v>128</v>
+      </c>
+      <c r="E119" s="28"/>
+      <c r="F119" s="29" t="n">
+        <v>459295.4</v>
+      </c>
+      <c r="G119" s="29" t="n">
+        <v>200000</v>
+      </c>
+      <c r="H119" s="29" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I119" s="30" t="n">
+        <f aca="false">F119/$H$3</f>
+        <v>459.2954</v>
+      </c>
+      <c r="J119" s="30" t="n">
+        <f aca="false">G119/$H$3</f>
+        <v>200</v>
+      </c>
+      <c r="K119" s="30" t="n">
+        <f aca="false">H119/$H$3</f>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="120" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A120" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="B120" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C120" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D120" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E120" s="28"/>
+      <c r="F120" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="G120" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="H120" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="I120" s="30" t="n">
+        <f aca="false">F120/$H$3</f>
+        <v>180</v>
+      </c>
+      <c r="J120" s="30" t="n">
+        <f aca="false">G120/$H$3</f>
+        <v>180</v>
+      </c>
+      <c r="K120" s="30" t="n">
+        <f aca="false">H120/$H$3</f>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="121" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A121" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B121" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C121" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D121" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E121" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F121" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="G121" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="H121" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="I121" s="30" t="n">
+        <f aca="false">F121/$H$3</f>
+        <v>180</v>
+      </c>
+      <c r="J121" s="30" t="n">
+        <f aca="false">G121/$H$3</f>
+        <v>180</v>
+      </c>
+      <c r="K121" s="30" t="n">
+        <f aca="false">H121/$H$3</f>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="122" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A122" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B122" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C122" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D122" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E122" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F122" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="G122" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="H122" s="29" t="n">
+        <v>180000</v>
+      </c>
+      <c r="I122" s="30" t="n">
+        <f aca="false">F122/$H$3</f>
+        <v>180</v>
+      </c>
+      <c r="J122" s="30" t="n">
+        <f aca="false">G122/$H$3</f>
+        <v>180</v>
+      </c>
+      <c r="K122" s="30" t="n">
+        <f aca="false">H122/$H$3</f>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="123" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A123" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="B123" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C123" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D123" s="27" t="s">
+        <v>132</v>
+      </c>
+      <c r="E123" s="28"/>
+      <c r="F123" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G123" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H123" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I123" s="30" t="n">
+        <f aca="false">F123/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J123" s="30" t="n">
+        <f aca="false">G123/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K123" s="30" t="n">
+        <f aca="false">H123/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A124" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B124" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C124" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D124" s="27" t="s">
+        <v>132</v>
+      </c>
+      <c r="E124" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F124" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G124" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H124" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I124" s="30" t="n">
+        <f aca="false">F124/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J124" s="30" t="n">
+        <f aca="false">G124/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K124" s="30" t="n">
+        <f aca="false">H124/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="125" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A125" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B125" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C125" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D125" s="27" t="s">
+        <v>132</v>
+      </c>
+      <c r="E125" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F125" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G125" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H125" s="29" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I125" s="30" t="n">
+        <f aca="false">F125/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="J125" s="30" t="n">
+        <f aca="false">G125/$H$3</f>
+        <v>20</v>
+      </c>
+      <c r="K125" s="30" t="n">
+        <f aca="false">H125/$H$3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A126" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="B126" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C126" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D126" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="E126" s="28"/>
+      <c r="F126" s="29" t="n">
+        <v>259295.4</v>
+      </c>
+      <c r="G126" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H126" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I126" s="30" t="n">
+        <f aca="false">F126/$H$3</f>
+        <v>259.2954</v>
+      </c>
+      <c r="J126" s="30" t="n">
+        <f aca="false">G126/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K126" s="30" t="n">
+        <f aca="false">H126/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A127" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B127" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C127" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D127" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="E127" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F127" s="29" t="n">
+        <v>259295.4</v>
+      </c>
+      <c r="G127" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H127" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I127" s="30" t="n">
+        <f aca="false">F127/$H$3</f>
+        <v>259.2954</v>
+      </c>
+      <c r="J127" s="30" t="n">
+        <f aca="false">G127/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K127" s="30" t="n">
+        <f aca="false">H127/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A128" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B128" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C128" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D128" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="E128" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F128" s="29" t="n">
+        <v>259295.4</v>
+      </c>
+      <c r="G128" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H128" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I128" s="30" t="n">
+        <f aca="false">F128/$H$3</f>
+        <v>259.2954</v>
+      </c>
+      <c r="J128" s="30" t="n">
+        <f aca="false">G128/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K128" s="30" t="n">
+        <f aca="false">H128/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A129" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="B129" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C129" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D129" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E129" s="28"/>
+      <c r="F129" s="29" t="n">
+        <v>31482</v>
+      </c>
+      <c r="G129" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H129" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I129" s="30" t="n">
+        <f aca="false">F129/$H$3</f>
+        <v>31.482</v>
+      </c>
+      <c r="J129" s="30" t="n">
+        <f aca="false">G129/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K129" s="30" t="n">
+        <f aca="false">H129/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A130" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B130" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C130" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D130" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="E130" s="28"/>
+      <c r="F130" s="29" t="n">
+        <v>30482</v>
+      </c>
+      <c r="G130" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H130" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I130" s="30" t="n">
+        <f aca="false">F130/$H$3</f>
+        <v>30.482</v>
+      </c>
+      <c r="J130" s="30" t="n">
+        <f aca="false">G130/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K130" s="30" t="n">
+        <f aca="false">H130/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A131" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B131" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C131" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D131" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="E131" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F131" s="29" t="n">
+        <v>30482</v>
+      </c>
+      <c r="G131" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H131" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I131" s="30" t="n">
+        <f aca="false">F131/$H$3</f>
+        <v>30.482</v>
+      </c>
+      <c r="J131" s="30" t="n">
+        <f aca="false">G131/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K131" s="30" t="n">
+        <f aca="false">H131/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A132" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B132" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C132" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D132" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="E132" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F132" s="29" t="n">
+        <v>30482</v>
+      </c>
+      <c r="G132" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H132" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I132" s="30" t="n">
+        <f aca="false">F132/$H$3</f>
+        <v>30.482</v>
+      </c>
+      <c r="J132" s="30" t="n">
+        <f aca="false">G132/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K132" s="30" t="n">
+        <f aca="false">H132/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A133" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="B133" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C133" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D133" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="E133" s="28"/>
+      <c r="F133" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="G133" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H133" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I133" s="30" t="n">
+        <f aca="false">F133/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="J133" s="30" t="n">
+        <f aca="false">G133/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K133" s="30" t="n">
+        <f aca="false">H133/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A134" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B134" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C134" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D134" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="E134" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F134" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="G134" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H134" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I134" s="30" t="n">
+        <f aca="false">F134/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="J134" s="30" t="n">
+        <f aca="false">G134/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K134" s="30" t="n">
+        <f aca="false">H134/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A135" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B135" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C135" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="D135" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="E135" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F135" s="29" t="n">
+        <v>1000</v>
+      </c>
+      <c r="G135" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H135" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I135" s="30" t="n">
+        <f aca="false">F135/$H$3</f>
+        <v>1</v>
+      </c>
+      <c r="J135" s="30" t="n">
+        <f aca="false">G135/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K135" s="30" t="n">
+        <f aca="false">H135/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A136" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B136" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C136" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D136" s="27"/>
+      <c r="E136" s="28"/>
+      <c r="F136" s="29" t="n">
+        <v>5490286.08</v>
+      </c>
+      <c r="G136" s="29" t="n">
+        <v>4301600</v>
+      </c>
+      <c r="H136" s="29" t="n">
+        <v>4301600</v>
+      </c>
+      <c r="I136" s="30" t="n">
+        <f aca="false">F136/$H$3</f>
+        <v>5490.28608</v>
+      </c>
+      <c r="J136" s="30" t="n">
+        <f aca="false">G136/$H$3</f>
+        <v>4301.6</v>
+      </c>
+      <c r="K136" s="30" t="n">
+        <f aca="false">H136/$H$3</f>
+        <v>4301.6</v>
+      </c>
+    </row>
+    <row r="137" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A137" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="B137" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C137" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D137" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="E137" s="28"/>
+      <c r="F137" s="29" t="n">
+        <v>5474286.08</v>
+      </c>
+      <c r="G137" s="29" t="n">
+        <v>4285600</v>
+      </c>
+      <c r="H137" s="29" t="n">
+        <v>4285600</v>
+      </c>
+      <c r="I137" s="30" t="n">
+        <f aca="false">F137/$H$3</f>
+        <v>5474.28608</v>
+      </c>
+      <c r="J137" s="30" t="n">
+        <f aca="false">G137/$H$3</f>
+        <v>4285.6</v>
+      </c>
+      <c r="K137" s="30" t="n">
+        <f aca="false">H137/$H$3</f>
+        <v>4285.6</v>
+      </c>
+    </row>
+    <row r="138" customFormat="false" ht="102" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A138" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="B138" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C138" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D138" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="E138" s="28"/>
+      <c r="F138" s="29" t="n">
+        <v>1494221.91</v>
+      </c>
+      <c r="G138" s="29" t="n">
+        <v>1877600</v>
+      </c>
+      <c r="H138" s="29" t="n">
+        <v>1877600</v>
+      </c>
+      <c r="I138" s="30" t="n">
+        <f aca="false">F138/$H$3</f>
+        <v>1494.22191</v>
+      </c>
+      <c r="J138" s="30" t="n">
+        <f aca="false">G138/$H$3</f>
+        <v>1877.6</v>
+      </c>
+      <c r="K138" s="30" t="n">
+        <f aca="false">H138/$H$3</f>
+        <v>1877.6</v>
+      </c>
+    </row>
+    <row r="139" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A139" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B139" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C139" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D139" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="E139" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F139" s="29" t="n">
+        <v>1494221.91</v>
+      </c>
+      <c r="G139" s="29" t="n">
+        <v>1877600</v>
+      </c>
+      <c r="H139" s="29" t="n">
+        <v>1877600</v>
+      </c>
+      <c r="I139" s="30" t="n">
+        <f aca="false">F139/$H$3</f>
+        <v>1494.22191</v>
+      </c>
+      <c r="J139" s="30" t="n">
+        <f aca="false">G139/$H$3</f>
+        <v>1877.6</v>
+      </c>
+      <c r="K139" s="30" t="n">
+        <f aca="false">H139/$H$3</f>
+        <v>1877.6</v>
+      </c>
+    </row>
+    <row r="140" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A140" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B140" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C140" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D140" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="E140" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F140" s="29" t="n">
+        <v>1494221.91</v>
+      </c>
+      <c r="G140" s="29" t="n">
+        <v>1877600</v>
+      </c>
+      <c r="H140" s="29" t="n">
+        <v>1877600</v>
+      </c>
+      <c r="I140" s="30" t="n">
+        <f aca="false">F140/$H$3</f>
+        <v>1494.22191</v>
+      </c>
+      <c r="J140" s="30" t="n">
+        <f aca="false">G140/$H$3</f>
+        <v>1877.6</v>
+      </c>
+      <c r="K140" s="30" t="n">
+        <f aca="false">H140/$H$3</f>
+        <v>1877.6</v>
+      </c>
+    </row>
+    <row r="141" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A141" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B141" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C141" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D141" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="E141" s="28"/>
+      <c r="F141" s="29" t="n">
+        <v>2188000</v>
+      </c>
+      <c r="G141" s="29" t="n">
+        <v>2158000</v>
+      </c>
+      <c r="H141" s="29" t="n">
+        <v>2158000</v>
+      </c>
+      <c r="I141" s="30" t="n">
+        <f aca="false">F141/$H$3</f>
+        <v>2188</v>
+      </c>
+      <c r="J141" s="30" t="n">
+        <f aca="false">G141/$H$3</f>
+        <v>2158</v>
+      </c>
+      <c r="K141" s="30" t="n">
+        <f aca="false">H141/$H$3</f>
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="142" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A142" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B142" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C142" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D142" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="E142" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F142" s="29" t="n">
+        <v>2188000</v>
+      </c>
+      <c r="G142" s="29" t="n">
+        <v>2158000</v>
+      </c>
+      <c r="H142" s="29" t="n">
+        <v>2158000</v>
+      </c>
+      <c r="I142" s="30" t="n">
+        <f aca="false">F142/$H$3</f>
+        <v>2188</v>
+      </c>
+      <c r="J142" s="30" t="n">
+        <f aca="false">G142/$H$3</f>
+        <v>2158</v>
+      </c>
+      <c r="K142" s="30" t="n">
+        <f aca="false">H142/$H$3</f>
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="143" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A143" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B143" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C143" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D143" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="E143" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F143" s="29" t="n">
+        <v>2188000</v>
+      </c>
+      <c r="G143" s="29" t="n">
+        <v>2158000</v>
+      </c>
+      <c r="H143" s="29" t="n">
+        <v>2158000</v>
+      </c>
+      <c r="I143" s="30" t="n">
+        <f aca="false">F143/$H$3</f>
+        <v>2188</v>
+      </c>
+      <c r="J143" s="30" t="n">
+        <f aca="false">G143/$H$3</f>
+        <v>2158</v>
+      </c>
+      <c r="K143" s="30" t="n">
+        <f aca="false">H143/$H$3</f>
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="144" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A144" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="B144" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C144" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D144" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="E144" s="28"/>
+      <c r="F144" s="29" t="n">
+        <v>165500</v>
+      </c>
+      <c r="G144" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H144" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I144" s="30" t="n">
+        <f aca="false">F144/$H$3</f>
+        <v>165.5</v>
+      </c>
+      <c r="J144" s="30" t="n">
+        <f aca="false">G144/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K144" s="30" t="n">
+        <f aca="false">H144/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="145" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A145" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B145" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C145" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D145" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="E145" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F145" s="29" t="n">
+        <v>165500</v>
+      </c>
+      <c r="G145" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H145" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I145" s="30" t="n">
+        <f aca="false">F145/$H$3</f>
+        <v>165.5</v>
+      </c>
+      <c r="J145" s="30" t="n">
+        <f aca="false">G145/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K145" s="30" t="n">
+        <f aca="false">H145/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="146" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A146" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B146" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C146" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D146" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="E146" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F146" s="29" t="n">
+        <v>165500</v>
+      </c>
+      <c r="G146" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H146" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I146" s="30" t="n">
+        <f aca="false">F146/$H$3</f>
+        <v>165.5</v>
+      </c>
+      <c r="J146" s="30" t="n">
+        <f aca="false">G146/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K146" s="30" t="n">
+        <f aca="false">H146/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="147" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A147" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B147" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C147" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D147" s="27" t="s">
+        <v>151</v>
+      </c>
+      <c r="E147" s="28"/>
+      <c r="F147" s="29" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G147" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H147" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I147" s="30" t="n">
+        <f aca="false">F147/$H$3</f>
+        <v>80</v>
+      </c>
+      <c r="J147" s="30" t="n">
+        <f aca="false">G147/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K147" s="30" t="n">
+        <f aca="false">H147/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="148" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A148" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B148" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C148" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D148" s="27" t="s">
+        <v>151</v>
+      </c>
+      <c r="E148" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F148" s="29" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G148" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H148" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I148" s="30" t="n">
+        <f aca="false">F148/$H$3</f>
+        <v>80</v>
+      </c>
+      <c r="J148" s="30" t="n">
+        <f aca="false">G148/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K148" s="30" t="n">
+        <f aca="false">H148/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="149" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A149" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B149" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C149" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D149" s="27" t="s">
+        <v>151</v>
+      </c>
+      <c r="E149" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F149" s="29" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G149" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="H149" s="29" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I149" s="30" t="n">
+        <f aca="false">F149/$H$3</f>
+        <v>80</v>
+      </c>
+      <c r="J149" s="30" t="n">
+        <f aca="false">G149/$H$3</f>
+        <v>100</v>
+      </c>
+      <c r="K149" s="30" t="n">
+        <f aca="false">H149/$H$3</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A150" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B150" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C150" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D150" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="E150" s="28"/>
+      <c r="F150" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="G150" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H150" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I150" s="30" t="n">
+        <f aca="false">F150/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="J150" s="30" t="n">
+        <f aca="false">G150/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K150" s="30" t="n">
+        <f aca="false">H150/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="151" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A151" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B151" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C151" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D151" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="E151" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F151" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="G151" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H151" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I151" s="30" t="n">
+        <f aca="false">F151/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="J151" s="30" t="n">
+        <f aca="false">G151/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K151" s="30" t="n">
+        <f aca="false">H151/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="152" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A152" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B152" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C152" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D152" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="E152" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F152" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="G152" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H152" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I152" s="30" t="n">
+        <f aca="false">F152/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="J152" s="30" t="n">
+        <f aca="false">G152/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K152" s="30" t="n">
+        <f aca="false">H152/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="153" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A153" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="B153" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C153" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D153" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="E153" s="28"/>
+      <c r="F153" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="G153" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H153" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I153" s="30" t="n">
+        <f aca="false">F153/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="J153" s="30" t="n">
+        <f aca="false">G153/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K153" s="30" t="n">
+        <f aca="false">H153/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="154" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A154" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B154" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C154" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D154" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="E154" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F154" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="G154" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H154" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I154" s="30" t="n">
+        <f aca="false">F154/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="J154" s="30" t="n">
+        <f aca="false">G154/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K154" s="30" t="n">
+        <f aca="false">H154/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="155" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A155" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B155" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C155" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D155" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="E155" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F155" s="29" t="n">
+        <v>25000</v>
+      </c>
+      <c r="G155" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H155" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I155" s="30" t="n">
+        <f aca="false">F155/$H$3</f>
+        <v>25</v>
+      </c>
+      <c r="J155" s="30" t="n">
+        <f aca="false">G155/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="K155" s="30" t="n">
+        <f aca="false">H155/$H$3</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="156" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A156" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="B156" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C156" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D156" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E156" s="28"/>
+      <c r="F156" s="29" t="n">
+        <v>1146564.17</v>
+      </c>
+      <c r="G156" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H156" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I156" s="30" t="n">
+        <f aca="false">F156/$H$3</f>
+        <v>1146.56417</v>
+      </c>
+      <c r="J156" s="30" t="n">
+        <f aca="false">G156/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K156" s="30" t="n">
+        <f aca="false">H156/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A157" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B157" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C157" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D157" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E157" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F157" s="29" t="n">
+        <v>1146564.17</v>
+      </c>
+      <c r="G157" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H157" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I157" s="30" t="n">
+        <f aca="false">F157/$H$3</f>
+        <v>1146.56417</v>
+      </c>
+      <c r="J157" s="30" t="n">
+        <f aca="false">G157/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K157" s="30" t="n">
+        <f aca="false">H157/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A158" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B158" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C158" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D158" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E158" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F158" s="29" t="n">
+        <v>1146564.17</v>
+      </c>
+      <c r="G158" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H158" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I158" s="30" t="n">
+        <f aca="false">F158/$H$3</f>
+        <v>1146.56417</v>
+      </c>
+      <c r="J158" s="30" t="n">
+        <f aca="false">G158/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K158" s="30" t="n">
+        <f aca="false">H158/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A159" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B159" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C159" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D159" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="E159" s="28"/>
+      <c r="F159" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="G159" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H159" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I159" s="30" t="n">
+        <f aca="false">F159/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="J159" s="30" t="n">
+        <f aca="false">G159/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K159" s="30" t="n">
+        <f aca="false">H159/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A160" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B160" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C160" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D160" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="E160" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F160" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="G160" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H160" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I160" s="30" t="n">
+        <f aca="false">F160/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="J160" s="30" t="n">
+        <f aca="false">G160/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K160" s="30" t="n">
+        <f aca="false">H160/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A161" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B161" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C161" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D161" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="E161" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F161" s="29" t="n">
+        <v>50000</v>
+      </c>
+      <c r="G161" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H161" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I161" s="30" t="n">
+        <f aca="false">F161/$H$3</f>
+        <v>50</v>
+      </c>
+      <c r="J161" s="30" t="n">
+        <f aca="false">G161/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K161" s="30" t="n">
+        <f aca="false">H161/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A162" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="B162" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C162" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D162" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="E162" s="28"/>
+      <c r="F162" s="29" t="n">
+        <v>150000</v>
+      </c>
+      <c r="G162" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H162" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I162" s="30" t="n">
+        <f aca="false">F162/$H$3</f>
+        <v>150</v>
+      </c>
+      <c r="J162" s="30" t="n">
+        <f aca="false">G162/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K162" s="30" t="n">
+        <f aca="false">H162/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A163" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B163" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C163" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D163" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="E163" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F163" s="29" t="n">
+        <v>150000</v>
+      </c>
+      <c r="G163" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H163" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I163" s="30" t="n">
+        <f aca="false">F163/$H$3</f>
+        <v>150</v>
+      </c>
+      <c r="J163" s="30" t="n">
+        <f aca="false">G163/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K163" s="30" t="n">
+        <f aca="false">H163/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A164" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B164" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C164" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D164" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="E164" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F164" s="29" t="n">
+        <v>150000</v>
+      </c>
+      <c r="G164" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H164" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I164" s="30" t="n">
+        <f aca="false">F164/$H$3</f>
+        <v>150</v>
+      </c>
+      <c r="J164" s="30" t="n">
+        <f aca="false">G164/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K164" s="30" t="n">
+        <f aca="false">H164/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A165" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="B165" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C165" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D165" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="E165" s="28"/>
+      <c r="F165" s="29" t="n">
+        <v>150000</v>
+      </c>
+      <c r="G165" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H165" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I165" s="30" t="n">
+        <f aca="false">F165/$H$3</f>
+        <v>150</v>
+      </c>
+      <c r="J165" s="30" t="n">
+        <f aca="false">G165/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K165" s="30" t="n">
+        <f aca="false">H165/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A166" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B166" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C166" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D166" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="E166" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F166" s="29" t="n">
+        <v>150000</v>
+      </c>
+      <c r="G166" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H166" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I166" s="30" t="n">
+        <f aca="false">F166/$H$3</f>
+        <v>150</v>
+      </c>
+      <c r="J166" s="30" t="n">
+        <f aca="false">G166/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K166" s="30" t="n">
+        <f aca="false">H166/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A167" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B167" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C167" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D167" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="E167" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F167" s="29" t="n">
+        <v>150000</v>
+      </c>
+      <c r="G167" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H167" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I167" s="30" t="n">
+        <f aca="false">F167/$H$3</f>
+        <v>150</v>
+      </c>
+      <c r="J167" s="30" t="n">
+        <f aca="false">G167/$H$3</f>
+        <v>0</v>
+      </c>
+      <c r="K167" s="30" t="n">
+        <f aca="false">H167/$H$3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A168" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B168" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C168" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D168" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="E168" s="28"/>
+      <c r="F168" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="G168" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="H168" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="I168" s="30" t="n">
+        <f aca="false">F168/$H$3</f>
+        <v>6</v>
+      </c>
+      <c r="J168" s="30" t="n">
+        <f aca="false">G168/$H$3</f>
+        <v>6</v>
+      </c>
+      <c r="K168" s="30" t="n">
+        <f aca="false">H168/$H$3</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" customFormat="false" ht="45.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A169" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="B169" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C169" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D169" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E169" s="28"/>
+      <c r="F169" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="G169" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="H169" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="I169" s="30" t="n">
+        <f aca="false">F169/$H$3</f>
+        <v>6</v>
+      </c>
+      <c r="J169" s="30" t="n">
+        <f aca="false">G169/$H$3</f>
+        <v>6</v>
+      </c>
+      <c r="K169" s="30" t="n">
+        <f aca="false">H169/$H$3</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A170" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B170" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C170" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D170" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E170" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F170" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="G170" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="H170" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="I170" s="30" t="n">
+        <f aca="false">F170/$H$3</f>
+        <v>6</v>
+      </c>
+      <c r="J170" s="30" t="n">
+        <f aca="false">G170/$H$3</f>
+        <v>6</v>
+      </c>
+      <c r="K170" s="30" t="n">
+        <f aca="false">H170/$H$3</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A171" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B171" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C171" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D171" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E171" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F171" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="G171" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="H171" s="29" t="n">
+        <v>6000</v>
+      </c>
+      <c r="I171" s="30" t="n">
+        <f aca="false">F171/$H$3</f>
+        <v>6</v>
+      </c>
+      <c r="J171" s="30" t="n">
+        <f aca="false">G171/$H$3</f>
+        <v>6</v>
+      </c>
+      <c r="K171" s="30" t="n">
+        <f aca="false">H171/$H$3</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" customFormat="false" ht="57" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A172" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="B172" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C172" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D172" s="27" t="s">
+        <v>169</v>
+      </c>
+      <c r="E172" s="28"/>
+      <c r="F172" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G172" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H172" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I172" s="30" t="n">
+        <f aca="false">F172/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J172" s="30" t="n">
+        <f aca="false">G172/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K172" s="30" t="n">
+        <f aca="false">H172/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="173" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A173" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="B173" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C173" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D173" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="E173" s="28"/>
+      <c r="F173" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G173" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H173" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I173" s="30" t="n">
+        <f aca="false">F173/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J173" s="30" t="n">
+        <f aca="false">G173/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K173" s="30" t="n">
+        <f aca="false">H173/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="174" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A174" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B174" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C174" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D174" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="E174" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F174" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G174" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H174" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I174" s="30" t="n">
+        <f aca="false">F174/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J174" s="30" t="n">
+        <f aca="false">G174/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K174" s="30" t="n">
+        <f aca="false">H174/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="175" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A175" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B175" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="C175" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="D175" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="E175" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F175" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G175" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H175" s="29" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I175" s="30" t="n">
+        <f aca="false">F175/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="J175" s="30" t="n">
+        <f aca="false">G175/$H$3</f>
+        <v>10</v>
+      </c>
+      <c r="K175" s="30" t="n">
+        <f aca="false">H175/$H$3</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="176" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A176" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B176" s="20" t="n">
+        <v>10</v>
+      </c>
+      <c r="C176" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D176" s="21"/>
+      <c r="E176" s="22"/>
+      <c r="F176" s="23" t="n">
+        <v>115200</v>
+      </c>
+      <c r="G176" s="23" t="n">
+        <v>115200</v>
+      </c>
+      <c r="H176" s="23" t="n">
+        <v>115200</v>
+      </c>
+      <c r="I176" s="24" t="n">
+        <f aca="false">F176/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="J176" s="24" t="n">
+        <f aca="false">G176/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="K176" s="24" t="n">
+        <f aca="false">H176/$H$3</f>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="177" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A177" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="B177" s="26" t="n">
+        <v>10</v>
+      </c>
+      <c r="C177" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="D177" s="27"/>
+      <c r="E177" s="28"/>
+      <c r="F177" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="G177" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="H177" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="I177" s="30" t="n">
+        <f aca="false">F177/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="J177" s="30" t="n">
+        <f aca="false">G177/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="K177" s="30" t="n">
+        <f aca="false">H177/$H$3</f>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="178" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A178" s="25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B178" s="26" t="n">
+        <v>10</v>
+      </c>
+      <c r="C178" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="D178" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="E178" s="28"/>
+      <c r="F178" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="G178" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="H178" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="I178" s="30" t="n">
+        <f aca="false">F178/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="J178" s="30" t="n">
+        <f aca="false">G178/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="K178" s="30" t="n">
+        <f aca="false">H178/$H$3</f>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="179" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A179" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B179" s="26" t="n">
+        <v>10</v>
+      </c>
+      <c r="C179" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="D179" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="E179" s="28"/>
+      <c r="F179" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="G179" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="H179" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="I179" s="30" t="n">
+        <f aca="false">F179/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="J179" s="30" t="n">
+        <f aca="false">G179/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="K179" s="30" t="n">
+        <f aca="false">H179/$H$3</f>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="180" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A180" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="B180" s="26" t="n">
+        <v>10</v>
+      </c>
+      <c r="C180" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="D180" s="27" t="s">
         <v>179</v>
       </c>
-      <c r="K1" s="34"/>
-[...1606 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="E180" s="28"/>
+      <c r="F180" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="G180" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="H180" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="I180" s="30" t="n">
+        <f aca="false">F180/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="J180" s="30" t="n">
+        <f aca="false">G180/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="K180" s="30" t="n">
+        <f aca="false">H180/$H$3</f>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="181" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A181" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B181" s="26" t="n">
         <v>10</v>
       </c>
-      <c r="K44" s="29">
-        <f t="shared" si="2"/>
+      <c r="C181" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="D181" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="E181" s="28" t="s">
+        <v>181</v>
+      </c>
+      <c r="F181" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="G181" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="H181" s="29" t="n">
+        <v>115200</v>
+      </c>
+      <c r="I181" s="30" t="n">
+        <f aca="false">F181/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="J181" s="30" t="n">
+        <f aca="false">G181/$H$3</f>
+        <v>115.2</v>
+      </c>
+      <c r="K181" s="30" t="n">
+        <f aca="false">H181/$H$3</f>
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="182" customFormat="false" ht="23.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A182" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B182" s="26" t="n">
         <v>10</v>
       </c>
-      <c r="L44" s="29">
-[...4896 lines deleted...]
-      <c r="G170" s="22">
+      <c r="C182" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="D182" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="E182" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="F182" s="29" t="n">
         <v>115200</v>
       </c>
-      <c r="H170" s="22">
+      <c r="G182" s="29" t="n">
         <v>115200</v>
       </c>
-      <c r="I170" s="22">
+      <c r="H182" s="29" t="n">
         <v>115200</v>
       </c>
-      <c r="J170" s="23">
-        <f t="shared" si="7"/>
+      <c r="I182" s="30" t="n">
+        <f aca="false">F182/$H$3</f>
         <v>115.2</v>
       </c>
-      <c r="K170" s="23">
-        <f t="shared" si="8"/>
+      <c r="J182" s="30" t="n">
+        <f aca="false">G182/$H$3</f>
         <v>115.2</v>
       </c>
-      <c r="L170" s="23">
-        <f t="shared" si="9"/>
+      <c r="K182" s="30" t="n">
+        <f aca="false">H182/$H$3</f>
         <v>115.2</v>
       </c>
     </row>
-    <row r="171" spans="1:12">
-[...255 lines deleted...]
-      <c r="H177" s="22">
+    <row r="183" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A183" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="B183" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="C183" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="D183" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="E183" s="32" t="n">
+        <v>0</v>
+      </c>
+      <c r="F183" s="23" t="n">
+        <v>32540267.14</v>
+      </c>
+      <c r="G183" s="23" t="n">
         <v>18893000</v>
       </c>
-      <c r="I177" s="22">
+      <c r="H183" s="23" t="n">
         <v>19248100</v>
       </c>
-      <c r="J177" s="23">
-[...4 lines deleted...]
-        <f t="shared" si="8"/>
+      <c r="I183" s="24" t="n">
+        <v>32540.2</v>
+      </c>
+      <c r="J183" s="24" t="n">
+        <f aca="false">G183/$H$3</f>
         <v>18893</v>
       </c>
-      <c r="L177" s="23">
-[...16 lines deleted...]
-      <c r="L178" s="1"/>
+      <c r="K183" s="24" t="n">
+        <f aca="false">H183/$H$3</f>
+        <v>19248.1</v>
+      </c>
+    </row>
+    <row r="184" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A184" s="4"/>
+      <c r="B184" s="4"/>
+      <c r="C184" s="4"/>
+      <c r="D184" s="4"/>
+      <c r="E184" s="4"/>
+      <c r="F184" s="4"/>
+      <c r="G184" s="4"/>
+      <c r="H184" s="4"/>
+      <c r="I184" s="4"/>
+      <c r="J184" s="4"/>
+      <c r="K184" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...1 lines deleted...]
-    <mergeCell ref="A1:E1"/>
+  <mergeCells count="9">
+    <mergeCell ref="J1:K1"/>
     <mergeCell ref="A2:L2"/>
-    <mergeCell ref="J4:L4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314998" right="0.196850393700787" top="0.39370078740157499" bottom="0.39370078740157499" header="0" footer="0.196850393700787"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0">
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7875" right="0.196527777777778" top="0.39375" bottom="0.393055555555556" header="0.511811023622047" footer="0.196527777777778"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="0" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
     <oddFooter>&amp;C&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.3.2$Windows_X86_64 LibreOffice_project/70e089b17412e4cb7773e41413306b17a2328c34</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Client_FO</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>User</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>